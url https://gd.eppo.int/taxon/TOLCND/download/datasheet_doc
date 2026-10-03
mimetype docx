--- v18 (2026-09-10)
+++ v19 (2026-10-03)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56716aa31b1d7c4e0" w:history="1">
+            <w:hyperlink r:id="rId63116ac081684386b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54096aa31b1d7c54a" w:history="1">
+            <w:hyperlink r:id="rId80786ac08168438d9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50932491" name="name25176aa31b1d7cd8a" descr="3696.jpg"/>
+                  <wp:docPr id="74217080" name="name53176ac0816844222" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86436aa31b1d7cd88" cstate="print"/>
+                          <a:blip r:embed="rId43186ac0816844220" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86626aa31b1d7cece" w:history="1">
+            <w:hyperlink r:id="rId69036ac081684433b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30538436" name="name71396aa31b1d7e9ed" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="52032282" name="name58376ac0816845bfe" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74936aa31b1d7e9e9" cstate="print"/>
+                    <a:blip r:embed="rId26506ac0816845bfa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72806aa31b1d7f655" w:history="1">
+      <w:hyperlink r:id="rId27076ac0816846891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91266aa31b1d7f759" w:history="1">
+      <w:hyperlink r:id="rId48946ac0816846988" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82576aa31b1d7f7e2" w:history="1">
+      <w:hyperlink r:id="rId48866ac0816846a05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656aa31b1d7f829" w:history="1">
+      <w:hyperlink r:id="rId18076ac0816846a3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46296aa31b1d7fc91" w:history="1">
+      <w:hyperlink r:id="rId12166ac0816846e99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23456aa31b1d7fd02" w:history="1">
+      <w:hyperlink r:id="rId34306ac0816846f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46666aa31b1d7fd7f" w:history="1">
+      <w:hyperlink r:id="rId83306ac0816846f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19916aa31b1d7fdf0" w:history="1">
+      <w:hyperlink r:id="rId75276ac0816846ffc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23896aa31b1d7fe89" w:history="1">
+      <w:hyperlink r:id="rId42916ac081684706e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22556aa31b1d7ff1d" w:history="1">
+      <w:hyperlink r:id="rId46186ac08168470fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88856aa31b1d7ffaa" w:history="1">
+      <w:hyperlink r:id="rId19716ac0816847189" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33016aa31b1d8001e" w:history="1">
+      <w:hyperlink r:id="rId62326ac08168471fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97096aa31b1d8018a" w:history="1">
+      <w:hyperlink r:id="rId51656ac0816847375" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89626aa31b1d80239" w:history="1">
+      <w:hyperlink r:id="rId90266ac0816847435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27026aa31b1d8064d" w:history="1">
+      <w:hyperlink r:id="rId26226ac0816847a0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99856aa31b1d80714" w:history="1">
+      <w:hyperlink r:id="rId62576ac0816847ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2847000" name="name52626aa31b1d809bb" descr="eu_funding_250.png"/>
+            <wp:docPr id="64423267" name="name40966ac0816847cf9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30546aa31b1d809ba" cstate="print"/>
+                    <a:blip r:embed="rId51166ac0816847cf8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22810844">
+  <w:abstractNum w:abstractNumId="19072277">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78177830">
+    <w:lvl w:ilvl="0" w:tplc="84442191">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78177830" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84442191" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22810843">
+  <w:abstractNum w:abstractNumId="19072276">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59608678">
+    <w:lvl w:ilvl="0" w:tplc="89198761">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22810843">
-    <w:abstractNumId w:val="22810843"/>
+  <w:num w:numId="19072276">
+    <w:abstractNumId w:val="19072276"/>
   </w:num>
-  <w:num w:numId="22810844">
-    <w:abstractNumId w:val="22810844"/>
+  <w:num w:numId="19072277">
+    <w:abstractNumId w:val="19072277"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878335479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948294122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56716aa31b1d7c4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId54096aa31b1d7c54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId86626aa31b1d7cece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId72806aa31b1d7f655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId91266aa31b1d7f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId82576aa31b1d7f7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId44656aa31b1d7f829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId46296aa31b1d7fc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId23456aa31b1d7fd02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId46666aa31b1d7fd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId19916aa31b1d7fdf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId23896aa31b1d7fe89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId22556aa31b1d7ff1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId88856aa31b1d7ffaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId33016aa31b1d8001e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId97096aa31b1d8018a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId89626aa31b1d80239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId27026aa31b1d8064d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId99856aa31b1d80714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86436aa31b1d7cd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86436aa31b1d7cd88.jpg"/><Relationship Id="rId74936aa31b1d7e9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74936aa31b1d7e9e9.jpg"/><Relationship Id="rId30546aa31b1d809ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30546aa31b1d809ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579659405" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894082835" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63116ac081684386b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId80786ac08168438d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId69036ac081684433b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId27076ac0816846891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId48946ac0816846988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId48866ac0816846a05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId18076ac0816846a3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId12166ac0816846e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId34306ac0816846f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId83306ac0816846f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId75276ac0816846ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId42916ac081684706e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId46186ac08168470fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId19716ac0816847189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId62326ac08168471fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId51656ac0816847375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId90266ac0816847435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId26226ac0816847a0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId62576ac0816847ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43186ac0816844220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43186ac0816844220.jpg"/><Relationship Id="rId26506ac0816845bfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26506ac0816845bfa.jpg"/><Relationship Id="rId51166ac0816847cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51166ac0816847cf8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>