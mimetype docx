--- v8 (2026-03-23)
+++ v9 (2026-04-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588869c09cbb380de" w:history="1">
+            <w:hyperlink r:id="rId575069dbfd40b2870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470069c09cbb38161" w:history="1">
+            <w:hyperlink r:id="rId680969dbfd40b28dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27099559" name="name521069c09cbb38728" descr="3696.jpg"/>
+                  <wp:docPr id="19466280" name="name529469dbfd40b2eaf" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId514269c09cbb38727" cstate="print"/>
+                          <a:blip r:embed="rId872669dbfd40b2eae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId999169c09cbb388bf" w:history="1">
+            <w:hyperlink r:id="rId747769dbfd40b2fce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21693405" name="name493369c09cbb3a302" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="35589156" name="name726969dbfd40b4b9e" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId563769c09cbb3a2fe" cstate="print"/>
+                    <a:blip r:embed="rId754069dbfd40b4b9b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId428569c09cbb3b6d7" w:history="1">
+      <w:hyperlink r:id="rId127969dbfd40b5ab3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952969c09cbb3b7d7" w:history="1">
+      <w:hyperlink r:id="rId376069dbfd40b5bae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483069c09cbb3b883" w:history="1">
+      <w:hyperlink r:id="rId232969dbfd40b5c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId933969c09cbb3b8ba" w:history="1">
+      <w:hyperlink r:id="rId549569dbfd40b5c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416969c09cbb3be78" w:history="1">
+      <w:hyperlink r:id="rId711969dbfd40b60c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376269c09cbb3beee" w:history="1">
+      <w:hyperlink r:id="rId589469dbfd40b6134" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381969c09cbb3bf71" w:history="1">
+      <w:hyperlink r:id="rId314069dbfd40b61b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId751669c09cbb3bfe5" w:history="1">
+      <w:hyperlink r:id="rId408269dbfd40b6225" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId766369c09cbb3c066" w:history="1">
+      <w:hyperlink r:id="rId985369dbfd40b62a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227469c09cbb3c10f" w:history="1">
+      <w:hyperlink r:id="rId515769dbfd40b6337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635369c09cbb3c1a3" w:history="1">
+      <w:hyperlink r:id="rId337569dbfd40b63b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId989369c09cbb3c218" w:history="1">
+      <w:hyperlink r:id="rId854269dbfd40b6429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId774369c09cbb3c38a" w:history="1">
+      <w:hyperlink r:id="rId111569dbfd40b65c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862069c09cbb3c43f" w:history="1">
+      <w:hyperlink r:id="rId880669dbfd40b667b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689969c09cbb3c877" w:history="1">
+      <w:hyperlink r:id="rId410469dbfd40b6b89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113769c09cbb3c954" w:history="1">
+      <w:hyperlink r:id="rId619669dbfd40b6c45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93845410" name="name379469c09cbb3ca03" descr="eu_funding_250.png"/>
+            <wp:docPr id="99417183" name="name676869dbfd40b6cf6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId126369c09cbb3ca02" cstate="print"/>
+                    <a:blip r:embed="rId179469dbfd40b6cf5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22924104">
+  <w:abstractNum w:abstractNumId="59019906">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22325450">
+    <w:lvl w:ilvl="0" w:tplc="76613945">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22325450" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76613945" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22924103">
+  <w:abstractNum w:abstractNumId="59019905">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94434755">
+    <w:lvl w:ilvl="0" w:tplc="99263503">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22924103">
-    <w:abstractNumId w:val="22924103"/>
+  <w:num w:numId="59019905">
+    <w:abstractNumId w:val="59019905"/>
   </w:num>
-  <w:num w:numId="22924104">
-    <w:abstractNumId w:val="22924104"/>
+  <w:num w:numId="59019906">
+    <w:abstractNumId w:val="59019906"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId323907543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId950868828" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId588869c09cbb380de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId470069c09cbb38161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId999169c09cbb388bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId428569c09cbb3b6d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId952969c09cbb3b7d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId483069c09cbb3b883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId933969c09cbb3b8ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId416969c09cbb3be78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId376269c09cbb3beee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId381969c09cbb3bf71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId751669c09cbb3bfe5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId766369c09cbb3c066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId227469c09cbb3c10f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId635369c09cbb3c1a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId989369c09cbb3c218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId774369c09cbb3c38a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId862069c09cbb3c43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId689969c09cbb3c877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId113769c09cbb3c954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId514269c09cbb38727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId514269c09cbb38727.jpg"/><Relationship Id="rId563769c09cbb3a2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563769c09cbb3a2fe.jpg"/><Relationship Id="rId126369c09cbb3ca02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId126369c09cbb3ca02.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332793955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680349014" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575069dbfd40b2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId680969dbfd40b28dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId747769dbfd40b2fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId127969dbfd40b5ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId376069dbfd40b5bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId232969dbfd40b5c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId549569dbfd40b5c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId711969dbfd40b60c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId589469dbfd40b6134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId314069dbfd40b61b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId408269dbfd40b6225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId985369dbfd40b62a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId515769dbfd40b6337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId337569dbfd40b63b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId854269dbfd40b6429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId111569dbfd40b65c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId880669dbfd40b667b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId410469dbfd40b6b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId619669dbfd40b6c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872669dbfd40b2eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId872669dbfd40b2eae.jpg"/><Relationship Id="rId754069dbfd40b4b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754069dbfd40b4b9b.jpg"/><Relationship Id="rId179469dbfd40b6cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179469dbfd40b6cf5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>