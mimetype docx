--- v9 (2026-04-12)
+++ v10 (2026-04-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575069dbfd40b2870" w:history="1">
+            <w:hyperlink r:id="rId227169dc0c3e2e5b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680969dbfd40b28dd" w:history="1">
+            <w:hyperlink r:id="rId926269dc0c3e2e626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19466280" name="name529469dbfd40b2eaf" descr="3696.jpg"/>
+                  <wp:docPr id="20756020" name="name428569dc0c3e2ebdb" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId872669dbfd40b2eae" cstate="print"/>
+                          <a:blip r:embed="rId706869dc0c3e2ebda" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId747769dbfd40b2fce" w:history="1">
+            <w:hyperlink r:id="rId362169dc0c3e2ece7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35589156" name="name726969dbfd40b4b9e" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="65940153" name="name831169dc0c3e30f67" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId754069dbfd40b4b9b" cstate="print"/>
+                    <a:blip r:embed="rId282369dc0c3e30f5e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127969dbfd40b5ab3" w:history="1">
+      <w:hyperlink r:id="rId631869dc0c3e32164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376069dbfd40b5bae" w:history="1">
+      <w:hyperlink r:id="rId491069dc0c3e3225d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId232969dbfd40b5c2b" w:history="1">
+      <w:hyperlink r:id="rId786969dc0c3e322da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549569dbfd40b5c5e" w:history="1">
+      <w:hyperlink r:id="rId576669dc0c3e3230e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711969dbfd40b60c2" w:history="1">
+      <w:hyperlink r:id="rId975669dc0c3e3278b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId589469dbfd40b6134" w:history="1">
+      <w:hyperlink r:id="rId479669dc0c3e327fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314069dbfd40b61b3" w:history="1">
+      <w:hyperlink r:id="rId646769dc0c3e3287f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408269dbfd40b6225" w:history="1">
+      <w:hyperlink r:id="rId115969dc0c3e328f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985369dbfd40b62a4" w:history="1">
+      <w:hyperlink r:id="rId810869dc0c3e32964" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515769dbfd40b6337" w:history="1">
+      <w:hyperlink r:id="rId929369dc0c3e329f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337569dbfd40b63b6" w:history="1">
+      <w:hyperlink r:id="rId146669dc0c3e32a73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854269dbfd40b6429" w:history="1">
+      <w:hyperlink r:id="rId218269dc0c3e32ae5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111569dbfd40b65c9" w:history="1">
+      <w:hyperlink r:id="rId310869dc0c3e32c69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880669dbfd40b667b" w:history="1">
+      <w:hyperlink r:id="rId372369dc0c3e32d1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410469dbfd40b6b89" w:history="1">
+      <w:hyperlink r:id="rId733969dc0c3e33153" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619669dbfd40b6c45" w:history="1">
+      <w:hyperlink r:id="rId901369dc0c3e33210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99417183" name="name676869dbfd40b6cf6" descr="eu_funding_250.png"/>
+            <wp:docPr id="54511583" name="name398069dc0c3e332c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId179469dbfd40b6cf5" cstate="print"/>
+                    <a:blip r:embed="rId713669dc0c3e332c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59019906">
+  <w:abstractNum w:abstractNumId="51735378">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76613945">
+    <w:lvl w:ilvl="0" w:tplc="21380344">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76613945" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21380344" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59019905">
+  <w:abstractNum w:abstractNumId="51735377">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99263503">
+    <w:lvl w:ilvl="0" w:tplc="13955200">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59019905">
-    <w:abstractNumId w:val="59019905"/>
+  <w:num w:numId="51735377">
+    <w:abstractNumId w:val="51735377"/>
   </w:num>
-  <w:num w:numId="59019906">
-    <w:abstractNumId w:val="59019906"/>
+  <w:num w:numId="51735378">
+    <w:abstractNumId w:val="51735378"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332793955" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId680349014" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575069dbfd40b2870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId680969dbfd40b28dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId747769dbfd40b2fce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId127969dbfd40b5ab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId376069dbfd40b5bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId232969dbfd40b5c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId549569dbfd40b5c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId711969dbfd40b60c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId589469dbfd40b6134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId314069dbfd40b61b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId408269dbfd40b6225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId985369dbfd40b62a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId515769dbfd40b6337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId337569dbfd40b63b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId854269dbfd40b6429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId111569dbfd40b65c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId880669dbfd40b667b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId410469dbfd40b6b89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId619669dbfd40b6c45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId872669dbfd40b2eae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId872669dbfd40b2eae.jpg"/><Relationship Id="rId754069dbfd40b4b9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId754069dbfd40b4b9b.jpg"/><Relationship Id="rId179469dbfd40b6cf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId179469dbfd40b6cf5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900813060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738961132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId227169dc0c3e2e5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId926269dc0c3e2e626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId362169dc0c3e2ece7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId631869dc0c3e32164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId491069dc0c3e3225d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId786969dc0c3e322da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId576669dc0c3e3230e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId975669dc0c3e3278b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId479669dc0c3e327fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId646769dc0c3e3287f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId115969dc0c3e328f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId810869dc0c3e32964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId929369dc0c3e329f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId146669dc0c3e32a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId218269dc0c3e32ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId310869dc0c3e32c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId372369dc0c3e32d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId733969dc0c3e33153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId901369dc0c3e33210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId706869dc0c3e2ebda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId706869dc0c3e2ebda.jpg"/><Relationship Id="rId282369dc0c3e30f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId282369dc0c3e30f5e.jpg"/><Relationship Id="rId713669dc0c3e332c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713669dc0c3e332c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>