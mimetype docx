--- v10 (2026-04-12)
+++ v11 (2026-05-03)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227169dc0c3e2e5b8" w:history="1">
+            <w:hyperlink r:id="rId103469f6d2d7eec10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926269dc0c3e2e626" w:history="1">
+            <w:hyperlink r:id="rId292369f6d2d7eec7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20756020" name="name428569dc0c3e2ebdb" descr="3696.jpg"/>
+                  <wp:docPr id="84308406" name="name735269f6d2d7ef4f4" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId706869dc0c3e2ebda" cstate="print"/>
+                          <a:blip r:embed="rId114469f6d2d7ef4f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId362169dc0c3e2ece7" w:history="1">
+            <w:hyperlink r:id="rId294869f6d2d7ef65e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65940153" name="name831169dc0c3e30f67" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="79406554" name="name865369f6d2d7f1511" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId282369dc0c3e30f5e" cstate="print"/>
+                    <a:blip r:embed="rId451969f6d2d7f150e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId631869dc0c3e32164" w:history="1">
+      <w:hyperlink r:id="rId585869f6d2d7f2464" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491069dc0c3e3225d" w:history="1">
+      <w:hyperlink r:id="rId885269f6d2d7f2559" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId786969dc0c3e322da" w:history="1">
+      <w:hyperlink r:id="rId136669f6d2d7f261b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576669dc0c3e3230e" w:history="1">
+      <w:hyperlink r:id="rId787369f6d2d7f2656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975669dc0c3e3278b" w:history="1">
+      <w:hyperlink r:id="rId669569f6d2d7f2b46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479669dc0c3e327fe" w:history="1">
+      <w:hyperlink r:id="rId173569f6d2d7f2bb9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId646769dc0c3e3287f" w:history="1">
+      <w:hyperlink r:id="rId923469f6d2d7f2c47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115969dc0c3e328f2" w:history="1">
+      <w:hyperlink r:id="rId635069f6d2d7f2cbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810869dc0c3e32964" w:history="1">
+      <w:hyperlink r:id="rId491069f6d2d7f2d2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId929369dc0c3e329f4" w:history="1">
+      <w:hyperlink r:id="rId667469f6d2d7f2dbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146669dc0c3e32a73" w:history="1">
+      <w:hyperlink r:id="rId490369f6d2d7f2e3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218269dc0c3e32ae5" w:history="1">
+      <w:hyperlink r:id="rId924169f6d2d7f2ead" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310869dc0c3e32c69" w:history="1">
+      <w:hyperlink r:id="rId198469f6d2d7f3013" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372369dc0c3e32d1e" w:history="1">
+      <w:hyperlink r:id="rId709669f6d2d7f30c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733969dc0c3e33153" w:history="1">
+      <w:hyperlink r:id="rId871469f6d2d7f34f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901369dc0c3e33210" w:history="1">
+      <w:hyperlink r:id="rId897869f6d2d7f35b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54511583" name="name398069dc0c3e332c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="17008923" name="name703769f6d2d7f36b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId713669dc0c3e332c1" cstate="print"/>
+                    <a:blip r:embed="rId596969f6d2d7f36b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51735378">
+  <w:abstractNum w:abstractNumId="59384645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21380344">
+    <w:lvl w:ilvl="0" w:tplc="24795131">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21380344" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24795131" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51735377">
+  <w:abstractNum w:abstractNumId="59384644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13955200">
+    <w:lvl w:ilvl="0" w:tplc="83824961">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51735377">
-    <w:abstractNumId w:val="51735377"/>
+  <w:num w:numId="59384644">
+    <w:abstractNumId w:val="59384644"/>
   </w:num>
-  <w:num w:numId="51735378">
-    <w:abstractNumId w:val="51735378"/>
+  <w:num w:numId="59384645">
+    <w:abstractNumId w:val="59384645"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId900813060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId738961132" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId227169dc0c3e2e5b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId926269dc0c3e2e626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId362169dc0c3e2ece7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId631869dc0c3e32164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId491069dc0c3e3225d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId786969dc0c3e322da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId576669dc0c3e3230e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId975669dc0c3e3278b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId479669dc0c3e327fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId646769dc0c3e3287f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId115969dc0c3e328f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId810869dc0c3e32964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId929369dc0c3e329f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId146669dc0c3e32a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId218269dc0c3e32ae5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId310869dc0c3e32c69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId372369dc0c3e32d1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId733969dc0c3e33153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId901369dc0c3e33210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId706869dc0c3e2ebda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId706869dc0c3e2ebda.jpg"/><Relationship Id="rId282369dc0c3e30f5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId282369dc0c3e30f5e.jpg"/><Relationship Id="rId713669dc0c3e332c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId713669dc0c3e332c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902001261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId394841157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId103469f6d2d7eec10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId292369f6d2d7eec7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId294869f6d2d7ef65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId585869f6d2d7f2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId885269f6d2d7f2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId136669f6d2d7f261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId787369f6d2d7f2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId669569f6d2d7f2b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId173569f6d2d7f2bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId923469f6d2d7f2c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId635069f6d2d7f2cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId491069f6d2d7f2d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId667469f6d2d7f2dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId490369f6d2d7f2e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId924169f6d2d7f2ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId198469f6d2d7f3013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId709669f6d2d7f30c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId871469f6d2d7f34f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId897869f6d2d7f35b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId114469f6d2d7ef4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114469f6d2d7ef4f2.jpg"/><Relationship Id="rId451969f6d2d7f150e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId451969f6d2d7f150e.jpg"/><Relationship Id="rId596969f6d2d7f36b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596969f6d2d7f36b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>