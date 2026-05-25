--- v11 (2026-05-03)
+++ v12 (2026-05-25)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103469f6d2d7eec10" w:history="1">
+            <w:hyperlink r:id="rId86216a13ece9adef9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292369f6d2d7eec7c" w:history="1">
+            <w:hyperlink r:id="rId17766a13ece9adf6d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84308406" name="name735269f6d2d7ef4f4" descr="3696.jpg"/>
+                  <wp:docPr id="28734476" name="name56756a13ece9ae7e8" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId114469f6d2d7ef4f2" cstate="print"/>
+                          <a:blip r:embed="rId59366a13ece9ae7e6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId294869f6d2d7ef65e" w:history="1">
+            <w:hyperlink r:id="rId54106a13ece9ae945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79406554" name="name865369f6d2d7f1511" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="93178735" name="name40086a13ece9b0579" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId451969f6d2d7f150e" cstate="print"/>
+                    <a:blip r:embed="rId59506a13ece9b0575" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585869f6d2d7f2464" w:history="1">
+      <w:hyperlink r:id="rId16786a13ece9b127a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885269f6d2d7f2559" w:history="1">
+      <w:hyperlink r:id="rId52746a13ece9b1371" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136669f6d2d7f261b" w:history="1">
+      <w:hyperlink r:id="rId72506a13ece9b13ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787369f6d2d7f2656" w:history="1">
+      <w:hyperlink r:id="rId51006a13ece9b141e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId669569f6d2d7f2b46" w:history="1">
+      <w:hyperlink r:id="rId89276a13ece9b18e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173569f6d2d7f2bb9" w:history="1">
+      <w:hyperlink r:id="rId37246a13ece9b1954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923469f6d2d7f2c47" w:history="1">
+      <w:hyperlink r:id="rId59606a13ece9b19d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635069f6d2d7f2cbc" w:history="1">
+      <w:hyperlink r:id="rId43516a13ece9b1a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491069f6d2d7f2d2e" w:history="1">
+      <w:hyperlink r:id="rId13876a13ece9b1ac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667469f6d2d7f2dbe" w:history="1">
+      <w:hyperlink r:id="rId81366a13ece9b1b56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490369f6d2d7f2e3c" w:history="1">
+      <w:hyperlink r:id="rId82966a13ece9b1bec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId924169f6d2d7f2ead" w:history="1">
+      <w:hyperlink r:id="rId67046a13ece9b1c62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198469f6d2d7f3013" w:history="1">
+      <w:hyperlink r:id="rId37796a13ece9b1dd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId709669f6d2d7f30c0" w:history="1">
+      <w:hyperlink r:id="rId94496a13ece9b1e84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId871469f6d2d7f34f9" w:history="1">
+      <w:hyperlink r:id="rId75436a13ece9b229d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897869f6d2d7f35b6" w:history="1">
+      <w:hyperlink r:id="rId41746a13ece9b236a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17008923" name="name703769f6d2d7f36b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="41789488" name="name61526a13ece9b2440" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId596969f6d2d7f36b0" cstate="print"/>
+                    <a:blip r:embed="rId30006a13ece9b243f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59384645">
+  <w:abstractNum w:abstractNumId="73211709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24795131">
+    <w:lvl w:ilvl="0" w:tplc="99755844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24795131" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99755844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59384644">
+  <w:abstractNum w:abstractNumId="73211708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83824961">
+    <w:lvl w:ilvl="0" w:tplc="25529732">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59384644">
-    <w:abstractNumId w:val="59384644"/>
+  <w:num w:numId="73211708">
+    <w:abstractNumId w:val="73211708"/>
   </w:num>
-  <w:num w:numId="59384645">
-    <w:abstractNumId w:val="59384645"/>
+  <w:num w:numId="73211709">
+    <w:abstractNumId w:val="73211709"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId902001261" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId394841157" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId103469f6d2d7eec10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId292369f6d2d7eec7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId294869f6d2d7ef65e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId585869f6d2d7f2464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId885269f6d2d7f2559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId136669f6d2d7f261b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId787369f6d2d7f2656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId669569f6d2d7f2b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId173569f6d2d7f2bb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId923469f6d2d7f2c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId635069f6d2d7f2cbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId491069f6d2d7f2d2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId667469f6d2d7f2dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId490369f6d2d7f2e3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId924169f6d2d7f2ead" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId198469f6d2d7f3013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId709669f6d2d7f30c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId871469f6d2d7f34f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId897869f6d2d7f35b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId114469f6d2d7ef4f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId114469f6d2d7ef4f2.jpg"/><Relationship Id="rId451969f6d2d7f150e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId451969f6d2d7f150e.jpg"/><Relationship Id="rId596969f6d2d7f36b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId596969f6d2d7f36b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305490172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127931172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86216a13ece9adef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId17766a13ece9adf6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId54106a13ece9ae945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId16786a13ece9b127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId52746a13ece9b1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId72506a13ece9b13ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId51006a13ece9b141e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId89276a13ece9b18e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId37246a13ece9b1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId59606a13ece9b19d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId43516a13ece9b1a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId13876a13ece9b1ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId81366a13ece9b1b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId82966a13ece9b1bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId67046a13ece9b1c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId37796a13ece9b1dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId94496a13ece9b1e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId75436a13ece9b229d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId41746a13ece9b236a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59366a13ece9ae7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59366a13ece9ae7e6.jpg"/><Relationship Id="rId59506a13ece9b0575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59506a13ece9b0575.jpg"/><Relationship Id="rId30006a13ece9b243f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30006a13ece9b243f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>