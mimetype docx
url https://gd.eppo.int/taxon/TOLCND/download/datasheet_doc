--- v12 (2026-05-25)
+++ v13 (2026-06-16)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86216a13ece9adef9" w:history="1">
+            <w:hyperlink r:id="rId41386a3170782a4bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17766a13ece9adf6d" w:history="1">
+            <w:hyperlink r:id="rId78196a3170782a52a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28734476" name="name56756a13ece9ae7e8" descr="3696.jpg"/>
+                  <wp:docPr id="9863532" name="name79886a3170782add4" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59366a13ece9ae7e6" cstate="print"/>
+                          <a:blip r:embed="rId91726a3170782add2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54106a13ece9ae945" w:history="1">
+            <w:hyperlink r:id="rId10546a3170782af29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93178735" name="name40086a13ece9b0579" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="52566948" name="name96286a3170782cb22" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59506a13ece9b0575" cstate="print"/>
+                    <a:blip r:embed="rId76936a3170782cb1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16786a13ece9b127a" w:history="1">
+      <w:hyperlink r:id="rId40156a3170782d7a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52746a13ece9b1371" w:history="1">
+      <w:hyperlink r:id="rId59986a3170782d89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72506a13ece9b13ec" w:history="1">
+      <w:hyperlink r:id="rId83586a3170782d916" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51006a13ece9b141e" w:history="1">
+      <w:hyperlink r:id="rId21036a3170782d94a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89276a13ece9b18e4" w:history="1">
+      <w:hyperlink r:id="rId45906a3170782dee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37246a13ece9b1954" w:history="1">
+      <w:hyperlink r:id="rId17126a3170782df69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606a13ece9b19d3" w:history="1">
+      <w:hyperlink r:id="rId44296a3170782dfee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43516a13ece9b1a45" w:history="1">
+      <w:hyperlink r:id="rId29426a3170782e064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13876a13ece9b1ac6" w:history="1">
+      <w:hyperlink r:id="rId65086a3170782e0e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81366a13ece9b1b56" w:history="1">
+      <w:hyperlink r:id="rId93286a3170782e17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82966a13ece9b1bec" w:history="1">
+      <w:hyperlink r:id="rId45706a3170782e1fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67046a13ece9b1c62" w:history="1">
+      <w:hyperlink r:id="rId54336a3170782e26f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37796a13ece9b1dd2" w:history="1">
+      <w:hyperlink r:id="rId36746a3170782e3dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94496a13ece9b1e84" w:history="1">
+      <w:hyperlink r:id="rId52396a3170782e48c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75436a13ece9b229d" w:history="1">
+      <w:hyperlink r:id="rId99536a3170782e8a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41746a13ece9b236a" w:history="1">
+      <w:hyperlink r:id="rId80856a3170782e96a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41789488" name="name61526a13ece9b2440" descr="eu_funding_250.png"/>
+            <wp:docPr id="62918428" name="name48966a3170782ea1d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30006a13ece9b243f" cstate="print"/>
+                    <a:blip r:embed="rId35316a3170782ea1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73211709">
+  <w:abstractNum w:abstractNumId="79734580">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99755844">
+    <w:lvl w:ilvl="0" w:tplc="72175399">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99755844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72175399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73211708">
+  <w:abstractNum w:abstractNumId="79734579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25529732">
+    <w:lvl w:ilvl="0" w:tplc="54284911">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73211708">
-    <w:abstractNumId w:val="73211708"/>
+  <w:num w:numId="79734579">
+    <w:abstractNumId w:val="79734579"/>
   </w:num>
-  <w:num w:numId="73211709">
-    <w:abstractNumId w:val="73211709"/>
+  <w:num w:numId="79734580">
+    <w:abstractNumId w:val="79734580"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId305490172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127931172" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86216a13ece9adef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId17766a13ece9adf6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId54106a13ece9ae945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId16786a13ece9b127a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId52746a13ece9b1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId72506a13ece9b13ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId51006a13ece9b141e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId89276a13ece9b18e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId37246a13ece9b1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId59606a13ece9b19d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId43516a13ece9b1a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId13876a13ece9b1ac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId81366a13ece9b1b56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId82966a13ece9b1bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId67046a13ece9b1c62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId37796a13ece9b1dd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId94496a13ece9b1e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId75436a13ece9b229d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId41746a13ece9b236a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59366a13ece9ae7e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59366a13ece9ae7e6.jpg"/><Relationship Id="rId59506a13ece9b0575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59506a13ece9b0575.jpg"/><Relationship Id="rId30006a13ece9b243f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30006a13ece9b243f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230942196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621542534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41386a3170782a4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId78196a3170782a52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId10546a3170782af29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId40156a3170782d7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId59986a3170782d89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId83586a3170782d916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId21036a3170782d94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId45906a3170782dee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId17126a3170782df69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId44296a3170782dfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId29426a3170782e064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId65086a3170782e0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId93286a3170782e17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId45706a3170782e1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId54336a3170782e26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId36746a3170782e3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId52396a3170782e48c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId99536a3170782e8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId80856a3170782e96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91726a3170782add2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91726a3170782add2.jpg"/><Relationship Id="rId76936a3170782cb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76936a3170782cb1e.jpg"/><Relationship Id="rId35316a3170782ea1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35316a3170782ea1c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>