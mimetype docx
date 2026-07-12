--- v13 (2026-06-16)
+++ v14 (2026-07-12)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41386a3170782a4bf" w:history="1">
+            <w:hyperlink r:id="rId27036a53468d00cf3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78196a3170782a52a" w:history="1">
+            <w:hyperlink r:id="rId60886a53468d00d5d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9863532" name="name79886a3170782add4" descr="3696.jpg"/>
+                  <wp:docPr id="34641946" name="name46356a53468d012ea" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91726a3170782add2" cstate="print"/>
+                          <a:blip r:embed="rId20126a53468d012e8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10546a3170782af29" w:history="1">
+            <w:hyperlink r:id="rId76536a53468d013eb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52566948" name="name96286a3170782cb22" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="17491129" name="name64466a53468d02f1a" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76936a3170782cb1e" cstate="print"/>
+                    <a:blip r:embed="rId53916a53468d02f16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40156a3170782d7a3" w:history="1">
+      <w:hyperlink r:id="rId13306a53468d03b8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59986a3170782d89a" w:history="1">
+      <w:hyperlink r:id="rId24976a53468d03c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83586a3170782d916" w:history="1">
+      <w:hyperlink r:id="rId96016a53468d03cfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21036a3170782d94a" w:history="1">
+      <w:hyperlink r:id="rId83066a53468d03d30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45906a3170782dee8" w:history="1">
+      <w:hyperlink r:id="rId43306a53468d041a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17126a3170782df69" w:history="1">
+      <w:hyperlink r:id="rId48476a53468d04217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44296a3170782dfee" w:history="1">
+      <w:hyperlink r:id="rId78746a53468d04295" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29426a3170782e064" w:history="1">
+      <w:hyperlink r:id="rId35006a53468d04307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65086a3170782e0e1" w:history="1">
+      <w:hyperlink r:id="rId74276a53468d04379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93286a3170782e17a" w:history="1">
+      <w:hyperlink r:id="rId77666a53468d04406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45706a3170782e1fd" w:history="1">
+      <w:hyperlink r:id="rId15896a53468d04482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54336a3170782e26f" w:history="1">
+      <w:hyperlink r:id="rId13246a53468d044f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36746a3170782e3dc" w:history="1">
+      <w:hyperlink r:id="rId48336a53468d04661" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a3170782e48c" w:history="1">
+      <w:hyperlink r:id="rId13466a53468d04710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99536a3170782e8a5" w:history="1">
+      <w:hyperlink r:id="rId32376a53468d04b18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80856a3170782e96a" w:history="1">
+      <w:hyperlink r:id="rId10246a53468d04bce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62918428" name="name48966a3170782ea1d" descr="eu_funding_250.png"/>
+            <wp:docPr id="65388830" name="name25026a53468d04c76" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35316a3170782ea1c" cstate="print"/>
+                    <a:blip r:embed="rId12096a53468d04c75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79734580">
+  <w:abstractNum w:abstractNumId="82367217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72175399">
+    <w:lvl w:ilvl="0" w:tplc="39181784">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72175399" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39181784" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79734579">
+  <w:abstractNum w:abstractNumId="82367216">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54284911">
+    <w:lvl w:ilvl="0" w:tplc="67510876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79734579">
-    <w:abstractNumId w:val="79734579"/>
+  <w:num w:numId="82367216">
+    <w:abstractNumId w:val="82367216"/>
   </w:num>
-  <w:num w:numId="79734580">
-    <w:abstractNumId w:val="79734580"/>
+  <w:num w:numId="82367217">
+    <w:abstractNumId w:val="82367217"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId230942196" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId621542534" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41386a3170782a4bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId78196a3170782a52a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId10546a3170782af29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId40156a3170782d7a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId59986a3170782d89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId83586a3170782d916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId21036a3170782d94a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId45906a3170782dee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId17126a3170782df69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId44296a3170782dfee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId29426a3170782e064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId65086a3170782e0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId93286a3170782e17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId45706a3170782e1fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId54336a3170782e26f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId36746a3170782e3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId52396a3170782e48c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId99536a3170782e8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId80856a3170782e96a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91726a3170782add2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91726a3170782add2.jpg"/><Relationship Id="rId76936a3170782cb1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76936a3170782cb1e.jpg"/><Relationship Id="rId35316a3170782ea1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35316a3170782ea1c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691045727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697957544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27036a53468d00cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId60886a53468d00d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId76536a53468d013eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId13306a53468d03b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId24976a53468d03c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId96016a53468d03cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId83066a53468d03d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId43306a53468d041a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId48476a53468d04217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId78746a53468d04295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId35006a53468d04307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId74276a53468d04379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId77666a53468d04406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId15896a53468d04482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId13246a53468d044f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId48336a53468d04661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId13466a53468d04710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId32376a53468d04b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId10246a53468d04bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20126a53468d012e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20126a53468d012e8.jpg"/><Relationship Id="rId53916a53468d02f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53916a53468d02f16.jpg"/><Relationship Id="rId12096a53468d04c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12096a53468d04c75.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>