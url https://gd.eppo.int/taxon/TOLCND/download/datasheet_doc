--- v14 (2026-07-12)
+++ v15 (2026-08-01)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27036a53468d00cf3" w:history="1">
+            <w:hyperlink r:id="rId14866a6dc85662e62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60886a53468d00d5d" w:history="1">
+            <w:hyperlink r:id="rId96216a6dc85662ede" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34641946" name="name46356a53468d012ea" descr="3696.jpg"/>
+                  <wp:docPr id="68778957" name="name86386a6dc85662ffb" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20126a53468d012e8" cstate="print"/>
+                          <a:blip r:embed="rId70856a6dc85662ffa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76536a53468d013eb" w:history="1">
+            <w:hyperlink r:id="rId75526a6dc8566313d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17491129" name="name64466a53468d02f1a" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="71713090" name="name89796a6dc856653f6" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53916a53468d02f16" cstate="print"/>
+                    <a:blip r:embed="rId76376a6dc856653f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2450,51 +2450,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Morocco, Seychelles, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, China (Anhui, Guangdong, Jiangsu, Jiangxi, Shandong, Shanghai, Zhejiang), India (Andhra Pradesh, Assam, Bihar, Chhattisgarh, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Jharkand, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Odisha, Punjab, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java, Sumatra), Iran, Islamic Republic of, Nepal, Pakistan, Philippines, Sri Lanka, Taiwan, Thailand</w:t>
+        <w:t xml:space="preserve"> Bangladesh, China (Anhui, Guangdong, Guangxi, Jiangsu, Jiangxi, Shandong, Shanghai, Zhejiang), India (Andhra Pradesh, Assam, Bihar, Chhattisgarh, Delhi, Gujarat, Haryana, Himachal Pradesh, Jammu &amp; Kashmir, Jharkand, Karnataka, Kerala, Madhya Pradesh, Maharashtra, Manipur, Odisha, Punjab, Rajasthan, Tamil Nadu, Telangana, Uttarakhand, Uttar Pradesh, West Bengal), Indonesia (Java, Sumatra), Iran, Islamic Republic of, Nepal, Pakistan, Philippines, Sri Lanka, Taiwan, Thailand</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13306a53468d03b8d" w:history="1">
+      <w:hyperlink r:id="rId53476a6dc856664a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24976a53468d03c83" w:history="1">
+      <w:hyperlink r:id="rId92316a6dc85666698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96016a53468d03cfd" w:history="1">
+      <w:hyperlink r:id="rId94166a6dc85666738" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83066a53468d03d30" w:history="1">
+      <w:hyperlink r:id="rId33486a6dc85666770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43306a53468d041a6" w:history="1">
+      <w:hyperlink r:id="rId10706a6dc85666cff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48476a53468d04217" w:history="1">
+      <w:hyperlink r:id="rId54606a6dc85666d81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78746a53468d04295" w:history="1">
+      <w:hyperlink r:id="rId16676a6dc85666e21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35006a53468d04307" w:history="1">
+      <w:hyperlink r:id="rId41796a6dc85666e95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a53468d04379" w:history="1">
+      <w:hyperlink r:id="rId73046a6dc85666f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77666a53468d04406" w:history="1">
+      <w:hyperlink r:id="rId78696a6dc85666fa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15896a53468d04482" w:history="1">
+      <w:hyperlink r:id="rId41486a6dc85667050" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13246a53468d044f2" w:history="1">
+      <w:hyperlink r:id="rId76516a6dc856677c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48336a53468d04661" w:history="1">
+      <w:hyperlink r:id="rId84346a6dc856679b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13466a53468d04710" w:history="1">
+      <w:hyperlink r:id="rId11256a6dc85667a6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32376a53468d04b18" w:history="1">
+      <w:hyperlink r:id="rId13676a6dc85667f19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10246a53468d04bce" w:history="1">
+      <w:hyperlink r:id="rId46656a6dc85668005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65388830" name="name25026a53468d04c76" descr="eu_funding_250.png"/>
+            <wp:docPr id="37100563" name="name71566a6dc85668127" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12096a53468d04c75" cstate="print"/>
+                    <a:blip r:embed="rId37156a6dc85668126" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82367217">
+  <w:abstractNum w:abstractNumId="30472385">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39181784">
+    <w:lvl w:ilvl="0" w:tplc="59113556">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39181784" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59113556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82367216">
+  <w:abstractNum w:abstractNumId="30472384">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67510876">
+    <w:lvl w:ilvl="0" w:tplc="42183311">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82367216">
-    <w:abstractNumId w:val="82367216"/>
+  <w:num w:numId="30472384">
+    <w:abstractNumId w:val="30472384"/>
   </w:num>
-  <w:num w:numId="82367217">
-    <w:abstractNumId w:val="82367217"/>
+  <w:num w:numId="30472385">
+    <w:abstractNumId w:val="30472385"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691045727" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId697957544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27036a53468d00cf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId60886a53468d00d5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId76536a53468d013eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId13306a53468d03b8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId24976a53468d03c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId96016a53468d03cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId83066a53468d03d30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId43306a53468d041a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId48476a53468d04217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId78746a53468d04295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId35006a53468d04307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId74276a53468d04379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId77666a53468d04406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId15896a53468d04482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId13246a53468d044f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId48336a53468d04661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId13466a53468d04710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId32376a53468d04b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId10246a53468d04bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20126a53468d012e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20126a53468d012e8.jpg"/><Relationship Id="rId53916a53468d02f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53916a53468d02f16.jpg"/><Relationship Id="rId12096a53468d04c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12096a53468d04c75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979893872" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564816506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14866a6dc85662e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId96216a6dc85662ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId75526a6dc8566313d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId53476a6dc856664a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId92316a6dc85666698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId94166a6dc85666738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId33486a6dc85666770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId10706a6dc85666cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId54606a6dc85666d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId16676a6dc85666e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId41796a6dc85666e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId73046a6dc85666f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId78696a6dc85666fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId41486a6dc85667050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId76516a6dc856677c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId84346a6dc856679b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId11256a6dc85667a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId13676a6dc85667f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId46656a6dc85668005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70856a6dc85662ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70856a6dc85662ffa.jpg"/><Relationship Id="rId76376a6dc856653f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76376a6dc856653f1.jpg"/><Relationship Id="rId37156a6dc85668126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37156a6dc85668126.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>