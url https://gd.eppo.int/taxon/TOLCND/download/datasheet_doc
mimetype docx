--- v15 (2026-08-01)
+++ v16 (2026-08-01)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14866a6dc85662e62" w:history="1">
+            <w:hyperlink r:id="rId62536a6dd89a5095a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96216a6dc85662ede" w:history="1">
+            <w:hyperlink r:id="rId59786a6dd89a509c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68778957" name="name86386a6dc85662ffb" descr="3696.jpg"/>
+                  <wp:docPr id="69676646" name="name63426a6dd89a5121f" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70856a6dc85662ffa" cstate="print"/>
+                          <a:blip r:embed="rId10676a6dd89a5121d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75526a6dc8566313d" w:history="1">
+            <w:hyperlink r:id="rId52326a6dd89a5133b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71713090" name="name89796a6dc856653f6" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="28186603" name="name25816a6dd89a52e52" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76376a6dc856653f1" cstate="print"/>
+                    <a:blip r:embed="rId91486a6dd89a52e4f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53476a6dc856664a7" w:history="1">
+      <w:hyperlink r:id="rId49516a6dd89a53af1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92316a6dc85666698" w:history="1">
+      <w:hyperlink r:id="rId42616a6dd89a53be9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94166a6dc85666738" w:history="1">
+      <w:hyperlink r:id="rId41816a6dd89a53c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33486a6dc85666770" w:history="1">
+      <w:hyperlink r:id="rId74976a6dd89a53c99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10706a6dc85666cff" w:history="1">
+      <w:hyperlink r:id="rId90566a6dd89a54167" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54606a6dc85666d81" w:history="1">
+      <w:hyperlink r:id="rId59606a6dd89a541db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16676a6dc85666e21" w:history="1">
+      <w:hyperlink r:id="rId24566a6dd89a5425d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41796a6dc85666e95" w:history="1">
+      <w:hyperlink r:id="rId65376a6dd89a542d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73046a6dc85666f08" w:history="1">
+      <w:hyperlink r:id="rId57576a6dd89a54352" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78696a6dc85666fa7" w:history="1">
+      <w:hyperlink r:id="rId96236a6dd89a543e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41486a6dc85667050" w:history="1">
+      <w:hyperlink r:id="rId70006a6dd89a5446b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76516a6dc856677c9" w:history="1">
+      <w:hyperlink r:id="rId15826a6dd89a544de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84346a6dc856679b2" w:history="1">
+      <w:hyperlink r:id="rId99896a6dd89a5464e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11256a6dc85667a6a" w:history="1">
+      <w:hyperlink r:id="rId60356a6dd89a54701" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13676a6dc85667f19" w:history="1">
+      <w:hyperlink r:id="rId36336a6dd89a54b23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46656a6dc85668005" w:history="1">
+      <w:hyperlink r:id="rId64316a6dd89a54be0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37100563" name="name71566a6dc85668127" descr="eu_funding_250.png"/>
+            <wp:docPr id="65648913" name="name13806a6dd89a54c80" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37156a6dc85668126" cstate="print"/>
+                    <a:blip r:embed="rId41596a6dd89a54c7f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30472385">
+  <w:abstractNum w:abstractNumId="11011581">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59113556">
+    <w:lvl w:ilvl="0" w:tplc="68579063">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59113556" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68579063" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30472384">
+  <w:abstractNum w:abstractNumId="11011580">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42183311">
+    <w:lvl w:ilvl="0" w:tplc="10887247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30472384">
-    <w:abstractNumId w:val="30472384"/>
+  <w:num w:numId="11011580">
+    <w:abstractNumId w:val="11011580"/>
   </w:num>
-  <w:num w:numId="30472385">
-    <w:abstractNumId w:val="30472385"/>
+  <w:num w:numId="11011581">
+    <w:abstractNumId w:val="11011581"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId979893872" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId564816506" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14866a6dc85662e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId96216a6dc85662ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId75526a6dc8566313d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId53476a6dc856664a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId92316a6dc85666698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId94166a6dc85666738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId33486a6dc85666770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId10706a6dc85666cff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId54606a6dc85666d81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId16676a6dc85666e21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId41796a6dc85666e95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId73046a6dc85666f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId78696a6dc85666fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId41486a6dc85667050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId76516a6dc856677c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId84346a6dc856679b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId11256a6dc85667a6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId13676a6dc85667f19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId46656a6dc85668005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId70856a6dc85662ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70856a6dc85662ffa.jpg"/><Relationship Id="rId76376a6dc856653f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76376a6dc856653f1.jpg"/><Relationship Id="rId37156a6dc85668126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37156a6dc85668126.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602472266" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId762446559" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62536a6dd89a5095a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId59786a6dd89a509c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId52326a6dd89a5133b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId49516a6dd89a53af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId42616a6dd89a53be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId41816a6dd89a53c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId74976a6dd89a53c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId90566a6dd89a54167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId59606a6dd89a541db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId24566a6dd89a5425d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId65376a6dd89a542d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId57576a6dd89a54352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId96236a6dd89a543e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId70006a6dd89a5446b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId15826a6dd89a544de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId99896a6dd89a5464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId60356a6dd89a54701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId36336a6dd89a54b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId64316a6dd89a54be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10676a6dd89a5121d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10676a6dd89a5121d.jpg"/><Relationship Id="rId91486a6dd89a52e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91486a6dd89a52e4f.jpg"/><Relationship Id="rId41596a6dd89a54c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41596a6dd89a54c7f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>