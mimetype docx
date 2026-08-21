--- v16 (2026-08-01)
+++ v17 (2026-08-21)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62536a6dd89a5095a" w:history="1">
+            <w:hyperlink r:id="rId73526a8886eb350d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59786a6dd89a509c7" w:history="1">
+            <w:hyperlink r:id="rId19976a8886eb35180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69676646" name="name63426a6dd89a5121f" descr="3696.jpg"/>
+                  <wp:docPr id="26267795" name="name38696a8886eb35d97" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10676a6dd89a5121d" cstate="print"/>
+                          <a:blip r:embed="rId59236a8886eb35d95" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52326a6dd89a5133b" w:history="1">
+            <w:hyperlink r:id="rId65046a8886eb35e87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,63 +2354,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28186603" name="name25816a6dd89a52e52" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="56521748" name="name13616a8886eb37c98" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91486a6dd89a52e4f" cstate="print"/>
+                    <a:blip r:embed="rId34946a8886eb37c95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49516a6dd89a53af1" w:history="1">
+      <w:hyperlink r:id="rId28376a8886eb388e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42616a6dd89a53be9" w:history="1">
+      <w:hyperlink r:id="rId26436a8886eb389f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41816a6dd89a53c66" w:history="1">
+      <w:hyperlink r:id="rId12016a8886eb38a73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74976a6dd89a53c99" w:history="1">
+      <w:hyperlink r:id="rId17306a8886eb38aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90566a6dd89a54167" w:history="1">
+      <w:hyperlink r:id="rId43316a8886eb38f7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59606a6dd89a541db" w:history="1">
+      <w:hyperlink r:id="rId86216a8886eb38ff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24566a6dd89a5425d" w:history="1">
+      <w:hyperlink r:id="rId13076a8886eb39079" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65376a6dd89a542d1" w:history="1">
+      <w:hyperlink r:id="rId85396a8886eb390ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57576a6dd89a54352" w:history="1">
+      <w:hyperlink r:id="rId83776a8886eb39162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96236a6dd89a543e7" w:history="1">
+      <w:hyperlink r:id="rId92156a8886eb391f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70006a6dd89a5446b" w:history="1">
+      <w:hyperlink r:id="rId90566a8886eb3926f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15826a6dd89a544de" w:history="1">
+      <w:hyperlink r:id="rId81056a8886eb392ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99896a6dd89a5464e" w:history="1">
+      <w:hyperlink r:id="rId92566a8886eb3945e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60356a6dd89a54701" w:history="1">
+      <w:hyperlink r:id="rId96986a8886eb3950f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36336a6dd89a54b23" w:history="1">
+      <w:hyperlink r:id="rId33276a8886eb3b891" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64316a6dd89a54be0" w:history="1">
+      <w:hyperlink r:id="rId94996a8886eb3b99e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65648913" name="name13806a6dd89a54c80" descr="eu_funding_250.png"/>
+            <wp:docPr id="17942492" name="name64756a8886eb3ba45" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41596a6dd89a54c7f" cstate="print"/>
+                    <a:blip r:embed="rId53126a8886eb3ba44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11011581">
+  <w:abstractNum w:abstractNumId="26260046">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68579063">
+    <w:lvl w:ilvl="0" w:tplc="52121815">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68579063" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52121815" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11011580">
+  <w:abstractNum w:abstractNumId="26260045">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10887247">
+    <w:lvl w:ilvl="0" w:tplc="68662726">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11011580">
-    <w:abstractNumId w:val="11011580"/>
+  <w:num w:numId="26260045">
+    <w:abstractNumId w:val="26260045"/>
   </w:num>
-  <w:num w:numId="11011581">
-    <w:abstractNumId w:val="11011581"/>
+  <w:num w:numId="26260046">
+    <w:abstractNumId w:val="26260046"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602472266" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId762446559" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62536a6dd89a5095a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId59786a6dd89a509c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId52326a6dd89a5133b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId49516a6dd89a53af1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId42616a6dd89a53be9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId41816a6dd89a53c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId74976a6dd89a53c99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId90566a6dd89a54167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId59606a6dd89a541db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId24566a6dd89a5425d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId65376a6dd89a542d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId57576a6dd89a54352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId96236a6dd89a543e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId70006a6dd89a5446b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId15826a6dd89a544de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId99896a6dd89a5464e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId60356a6dd89a54701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId36336a6dd89a54b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId64316a6dd89a54be0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10676a6dd89a5121d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10676a6dd89a5121d.jpg"/><Relationship Id="rId91486a6dd89a52e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91486a6dd89a52e4f.jpg"/><Relationship Id="rId41596a6dd89a54c7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41596a6dd89a54c7f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId588606118" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId527374492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73526a8886eb350d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId19976a8886eb35180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId65046a8886eb35e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId28376a8886eb388e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId26436a8886eb389f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId12016a8886eb38a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId17306a8886eb38aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId43316a8886eb38f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId86216a8886eb38ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId13076a8886eb39079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId85396a8886eb390ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId83776a8886eb39162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId92156a8886eb391f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId90566a8886eb3926f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId81056a8886eb392ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId92566a8886eb3945e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId96986a8886eb3950f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId33276a8886eb3b891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId94996a8886eb3b99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59236a8886eb35d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59236a8886eb35d95.jpg"/><Relationship Id="rId34946a8886eb37c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34946a8886eb37c95.jpg"/><Relationship Id="rId53126a8886eb3ba44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53126a8886eb3ba44.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>