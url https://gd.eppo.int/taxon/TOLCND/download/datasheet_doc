--- v17 (2026-08-21)
+++ v18 (2026-09-10)
@@ -302,51 +302,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi begomovirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato leaf curl New Delhi virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73526a8886eb350d3" w:history="1">
+            <w:hyperlink r:id="rId56716aa31b1d7c4e0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -362,51 +362,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19976a8886eb35180" w:history="1">
+            <w:hyperlink r:id="rId54096aa31b1d7c54a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -420,86 +420,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOLCND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26267795" name="name38696a8886eb35d97" descr="3696.jpg"/>
+                  <wp:docPr id="50932491" name="name25176aa31b1d7cd8a" descr="3696.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3696.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59236a8886eb35d95" cstate="print"/>
+                          <a:blip r:embed="rId86436aa31b1d7cd88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65046a8886eb35e87" w:history="1">
+            <w:hyperlink r:id="rId86626aa31b1d7cece" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2354,105 +2354,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">B. tabaci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is present. ToLCNDV findings outside the climate suitable for the insect vector are linked with the horticulture pathway and plants produced under protected cultivation (glasshouses).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56521748" name="name13616a8886eb37c98" descr="TOLCND_distribution_map.jpg"/>
+            <wp:docPr id="30538436" name="name71396aa31b1d7e9ed" descr="TOLCND_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOLCND_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34946a8886eb37c95" cstate="print"/>
+                    <a:blip r:embed="rId74936aa31b1d7e9e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Algeria, France (mainland), Greece (mainland), Italy (mainland, Sardegna, Sicilia), Morocco, Portugal (mainland, Azores), Slovakia, Spain (mainland, Islas Baleares, Islas Canárias), Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Algeria, France (mainland), Greece (mainland), Italy (mainland, Sardegna, Sicilia), Morocco, Portugal (mainland, Azores), Spain (mainland, Islas Baleares, Islas Canárias), Tunisia, Türkiye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algeria, Morocco, Seychelles, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3987,51 +3987,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171-182.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Datasheet on Tomato leaf curl New Delhi virus (Tomato New Delhi virus). Available online </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a8886eb388e6" w:history="1">
+      <w:hyperlink r:id="rId72806aa31b1d7f655" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/118179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4135,51 +4135,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26436a8886eb389f2" w:history="1">
+      <w:hyperlink r:id="rId91266aa31b1d7f759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4207,81 +4207,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7), 6179, 36 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12016a8886eb38a73" w:history="1">
+      <w:hyperlink r:id="rId82576aa31b1d7f7e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2020.6179</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020b), van Gemert J, Schenk M, Candresse T, Bottex B, Delbianco A, Vos S. Pest survey card on tomato leaf curl New Delhi virus. EFSA supporting publication EN-1904. 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17306a8886eb38aa8" w:history="1">
+      <w:hyperlink r:id="rId44656aa31b1d7f829" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1904</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4931,51 +4931,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Spain. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, 140. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43316a8886eb38f7c" w:history="1">
+      <w:hyperlink r:id="rId46296aa31b1d7fc91" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fmicb.2019.00140</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5001,51 +5001,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Zucchini Squash in Italy. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9(5), 563. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86216a8886eb38ff0" w:history="1">
+      <w:hyperlink r:id="rId23456aa31b1d7fd02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/plants9050563</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5080,51 +5080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 147-206. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13076a8886eb39079" w:history="1">
+      <w:hyperlink r:id="rId46666aa31b1d7fd7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-801246-8.00003-2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5150,51 +5150,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">89</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1719-1722. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85396a8886eb390ed" w:history="1">
+      <w:hyperlink r:id="rId19916aa31b1d7fdf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5220,51 +5220,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 969-974 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83776a8886eb39162" w:history="1">
+      <w:hyperlink r:id="rId23896aa31b1d7fe89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-020-02038-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5310,51 +5310,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92156a8886eb391f0" w:history="1">
+      <w:hyperlink r:id="rId22556aa31b1d7ff1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v9100264</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5389,51 +5389,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 25-35. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90566a8886eb3926f" w:history="1">
+      <w:hyperlink r:id="rId88856aa31b1d7ffaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1099/0022-1317-76-1-25</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5459,51 +5459,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601-608. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81056a8886eb392ec" w:history="1">
+      <w:hyperlink r:id="rId33016aa31b1d8001e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/ppa.12978</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(15), 2673. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92566a8886eb3945e" w:history="1">
+      <w:hyperlink r:id="rId97096aa31b1d8018a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/ijerph16152673</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5795,51 +5795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2913-2919. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986a8886eb3950f" w:history="1">
+      <w:hyperlink r:id="rId89626aa31b1d80239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-02-19-0298-RE</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6449,51 +6449,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33276a8886eb3b891" w:history="1">
+      <w:hyperlink r:id="rId27026aa31b1d8064d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0155520</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6559,51 +6559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus solanumdelhiense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94996a8886eb3b99e" w:history="1">
+      <w:hyperlink r:id="rId99856aa31b1d80714" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6616,63 +6616,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17942492" name="name64756a8886eb3ba45" descr="eu_funding_250.png"/>
+            <wp:docPr id="2847000" name="name52626aa31b1d809bb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53126a8886eb3ba44" cstate="print"/>
+                    <a:blip r:embed="rId30546aa31b1d809ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6770,137 +6770,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26260046">
+  <w:abstractNum w:abstractNumId="22810844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52121815">
+    <w:lvl w:ilvl="0" w:tplc="78177830">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52121815" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78177830" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26260045">
+  <w:abstractNum w:abstractNumId="22810843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68662726">
+    <w:lvl w:ilvl="0" w:tplc="59608678">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7652,55 +7652,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26260045">
-    <w:abstractNumId w:val="26260045"/>
+  <w:num w:numId="22810843">
+    <w:abstractNumId w:val="22810843"/>
   </w:num>
-  <w:num w:numId="26260046">
-    <w:abstractNumId w:val="26260046"/>
+  <w:num w:numId="22810844">
+    <w:abstractNumId w:val="22810844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19250,51 +19250,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId588606118" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId527374492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73526a8886eb350d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId19976a8886eb35180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId65046a8886eb35e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId28376a8886eb388e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId26436a8886eb389f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId12016a8886eb38a73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId17306a8886eb38aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId43316a8886eb38f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId86216a8886eb38ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId13076a8886eb39079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId85396a8886eb390ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId83776a8886eb39162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId92156a8886eb391f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId90566a8886eb3926f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId81056a8886eb392ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId92566a8886eb3945e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId96986a8886eb3950f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId33276a8886eb3b891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId94996a8886eb3b99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59236a8886eb35d95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59236a8886eb35d95.jpg"/><Relationship Id="rId34946a8886eb37c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34946a8886eb37c95.jpg"/><Relationship Id="rId53126a8886eb3ba44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53126a8886eb3ba44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId878335479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948294122" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56716aa31b1d7c4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/" TargetMode="External"/><Relationship Id="rId54096aa31b1d7c54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/categorization" TargetMode="External"/><Relationship Id="rId86626aa31b1d7cece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOLCND/photos" TargetMode="External"/><Relationship Id="rId72806aa31b1d7f655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/118179" TargetMode="External"/><Relationship Id="rId91266aa31b1d7f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId82576aa31b1d7f7e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2020.6179" TargetMode="External"/><Relationship Id="rId44656aa31b1d7f829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1904" TargetMode="External"/><Relationship Id="rId46296aa31b1d7fc91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fmicb.2019.00140" TargetMode="External"/><Relationship Id="rId23456aa31b1d7fd02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/plants9050563" TargetMode="External"/><Relationship Id="rId46666aa31b1d7fd7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-801246-8.00003-2" TargetMode="External"/><Relationship Id="rId19916aa31b1d7fdf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12267" TargetMode="External"/><Relationship Id="rId23896aa31b1d7fe89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-020-02038-1" TargetMode="External"/><Relationship Id="rId22556aa31b1d7ff1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v9100264" TargetMode="External"/><Relationship Id="rId88856aa31b1d7ffaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1099/0022-1317-76-1-25" TargetMode="External"/><Relationship Id="rId33016aa31b1d8001e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/ppa.12978" TargetMode="External"/><Relationship Id="rId97096aa31b1d8018a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/ijerph16152673" TargetMode="External"/><Relationship Id="rId89626aa31b1d80239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-02-19-0298-RE" TargetMode="External"/><Relationship Id="rId27026aa31b1d8064d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0155520" TargetMode="External"/><Relationship Id="rId99856aa31b1d80714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86436aa31b1d7cd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86436aa31b1d7cd88.jpg"/><Relationship Id="rId74936aa31b1d7e9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74936aa31b1d7e9e9.jpg"/><Relationship Id="rId30546aa31b1d809ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30546aa31b1d809ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>