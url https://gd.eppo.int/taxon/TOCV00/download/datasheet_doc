--- v6 (2026-03-19)
+++ v7 (2026-04-15)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514769bb63872c7de" w:history="1">
+            <w:hyperlink r:id="rId940369df2473888c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598269bb63872c824" w:history="1">
+            <w:hyperlink r:id="rId678969df247388907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5891354" name="name894769bb63872cf1f" descr="12094.jpg"/>
+                  <wp:docPr id="92923539" name="name170869df247388f61" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId438469bb63872cf1d" cstate="print"/>
+                          <a:blip r:embed="rId839569df247388f5f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId348869bb63872d0a6" w:history="1">
+            <w:hyperlink r:id="rId910069df247389081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,63 +3432,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78527067" name="name180969bb63872f0f3" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="36453100" name="name648469df24738b74b" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId451569bb63872f0ee" cstate="print"/>
+                    <a:blip r:embed="rId116069df24738b748" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId757569bb6387302b1" w:history="1">
+      <w:hyperlink r:id="rId455269df24738d645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576169bb6387304da" w:history="1">
+      <w:hyperlink r:id="rId601769df24738d899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679569bb638730ac4" w:history="1">
+      <w:hyperlink r:id="rId506869df24738dfdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId435169bb638730c90" w:history="1">
+      <w:hyperlink r:id="rId251969df24738e203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680369bb638730d6f" w:history="1">
+      <w:hyperlink r:id="rId898169df24738e2ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId995769bb638730e28" w:history="1">
+      <w:hyperlink r:id="rId996469df24738e3c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61039107" name="name760669bb638730ec5" descr="eu_funding_250.png"/>
+            <wp:docPr id="16284406" name="name862269df24738e43d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId697369bb638730ec4" cstate="print"/>
+                    <a:blip r:embed="rId509469df24738e43c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23840225">
+  <w:abstractNum w:abstractNumId="82993690">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14919583">
+    <w:lvl w:ilvl="0" w:tplc="98481584">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14919583" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="98481584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23840224">
+  <w:abstractNum w:abstractNumId="82993689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90998970">
+    <w:lvl w:ilvl="0" w:tplc="65552263">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23840224">
-    <w:abstractNumId w:val="23840224"/>
+  <w:num w:numId="82993689">
+    <w:abstractNumId w:val="82993689"/>
   </w:num>
-  <w:num w:numId="23840225">
-    <w:abstractNumId w:val="23840225"/>
+  <w:num w:numId="82993690">
+    <w:abstractNumId w:val="82993690"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940055320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId142901181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId514769bb63872c7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId598269bb63872c824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId348869bb63872d0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId757569bb6387302b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId576169bb6387304da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId679569bb638730ac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId435169bb638730c90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId680369bb638730d6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId995769bb638730e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId438469bb63872cf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId438469bb63872cf1d.jpg"/><Relationship Id="rId451569bb63872f0ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId451569bb63872f0ee.jpg"/><Relationship Id="rId697369bb638730ec4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId697369bb638730ec4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486164763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId986418812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId940369df2473888c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId678969df247388907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId910069df247389081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId455269df24738d645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId601769df24738d899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId506869df24738dfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId251969df24738e203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId898169df24738e2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId996469df24738e3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId839569df247388f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId839569df247388f5f.jpg"/><Relationship Id="rId116069df24738b748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId116069df24738b748.jpg"/><Relationship Id="rId509469df24738e43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId509469df24738e43c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>