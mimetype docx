--- v7 (2026-04-15)
+++ v8 (2026-05-07)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940369df2473888c3" w:history="1">
+            <w:hyperlink r:id="rId825269fcb8502f3ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678969df247388907" w:history="1">
+            <w:hyperlink r:id="rId435069fcb8502f412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92923539" name="name170869df247388f61" descr="12094.jpg"/>
+                  <wp:docPr id="73545926" name="name104069fcb8502fac7" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId839569df247388f5f" cstate="print"/>
+                          <a:blip r:embed="rId208069fcb8502fac6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId910069df247389081" w:history="1">
+            <w:hyperlink r:id="rId552569fcb8502fbb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,63 +3432,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36453100" name="name648469df24738b74b" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="16201784" name="name308969fcb85034753" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId116069df24738b748" cstate="print"/>
+                    <a:blip r:embed="rId226569fcb85034750" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId455269df24738d645" w:history="1">
+      <w:hyperlink r:id="rId281169fcb85035943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601769df24738d899" w:history="1">
+      <w:hyperlink r:id="rId450669fcb85035aed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506869df24738dfdc" w:history="1">
+      <w:hyperlink r:id="rId151069fcb850360db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251969df24738e203" w:history="1">
+      <w:hyperlink r:id="rId548769fcb850362a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898169df24738e2ea" w:history="1">
+      <w:hyperlink r:id="rId787269fcb85036364" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996469df24738e3c6" w:history="1">
+      <w:hyperlink r:id="rId754069fcb8503641a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16284406" name="name862269df24738e43d" descr="eu_funding_250.png"/>
+            <wp:docPr id="22463711" name="name834469fcb850364a6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId509469df24738e43c" cstate="print"/>
+                    <a:blip r:embed="rId893169fcb850364a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82993690">
+  <w:abstractNum w:abstractNumId="78044504">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98481584">
+    <w:lvl w:ilvl="0" w:tplc="11915893">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="98481584" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11915893" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82993689">
+  <w:abstractNum w:abstractNumId="78044503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65552263">
+    <w:lvl w:ilvl="0" w:tplc="40454070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82993689">
-    <w:abstractNumId w:val="82993689"/>
+  <w:num w:numId="78044503">
+    <w:abstractNumId w:val="78044503"/>
   </w:num>
-  <w:num w:numId="82993690">
-    <w:abstractNumId w:val="82993690"/>
+  <w:num w:numId="78044504">
+    <w:abstractNumId w:val="78044504"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId486164763" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId986418812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId940369df2473888c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId678969df247388907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId910069df247389081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId455269df24738d645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId601769df24738d899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId506869df24738dfdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId251969df24738e203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId898169df24738e2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId996469df24738e3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId839569df247388f5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId839569df247388f5f.jpg"/><Relationship Id="rId116069df24738b748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId116069df24738b748.jpg"/><Relationship Id="rId509469df24738e43c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId509469df24738e43c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498874654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId305798435" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId825269fcb8502f3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId435069fcb8502f412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId552569fcb8502fbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId281169fcb85035943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId450669fcb85035aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId151069fcb850360db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId548769fcb850362a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId787269fcb85036364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId754069fcb8503641a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId208069fcb8502fac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId208069fcb8502fac6.jpg"/><Relationship Id="rId226569fcb85034750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226569fcb85034750.jpg"/><Relationship Id="rId893169fcb850364a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893169fcb850364a5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>