--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825269fcb8502f3ca" w:history="1">
+            <w:hyperlink r:id="rId73816a1b789dc1eb3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435069fcb8502f412" w:history="1">
+            <w:hyperlink r:id="rId63366a1b789dc1ef8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73545926" name="name104069fcb8502fac7" descr="12094.jpg"/>
+                  <wp:docPr id="21416825" name="name52616a1b789dc1ff9" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId208069fcb8502fac6" cstate="print"/>
+                          <a:blip r:embed="rId51936a1b789dc1ff8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId552569fcb8502fbb2" w:history="1">
+            <w:hyperlink r:id="rId28306a1b789dc28c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,63 +3432,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16201784" name="name308969fcb85034753" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="5140328" name="name59276a1b789dc474b" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId226569fcb85034750" cstate="print"/>
+                    <a:blip r:embed="rId36936a1b789dc4748" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281169fcb85035943" w:history="1">
+      <w:hyperlink r:id="rId27996a1b789dc5b07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId450669fcb85035aed" w:history="1">
+      <w:hyperlink r:id="rId53826a1b789dc5cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151069fcb850360db" w:history="1">
+      <w:hyperlink r:id="rId93486a1b789dc629d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548769fcb850362a0" w:history="1">
+      <w:hyperlink r:id="rId85266a1b789dc64b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId787269fcb85036364" w:history="1">
+      <w:hyperlink r:id="rId42156a1b789dc65ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754069fcb8503641a" w:history="1">
+      <w:hyperlink r:id="rId85166a1b789dc6699" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22463711" name="name834469fcb850364a6" descr="eu_funding_250.png"/>
+            <wp:docPr id="89194582" name="name69906a1b789dc6714" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId893169fcb850364a5" cstate="print"/>
+                    <a:blip r:embed="rId84146a1b789dc6713" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78044504">
+  <w:abstractNum w:abstractNumId="94607468">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11915893">
+    <w:lvl w:ilvl="0" w:tplc="74564838">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11915893" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74564838" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78044503">
+  <w:abstractNum w:abstractNumId="94607467">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40454070">
+    <w:lvl w:ilvl="0" w:tplc="29229105">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78044503">
-    <w:abstractNumId w:val="78044503"/>
+  <w:num w:numId="94607467">
+    <w:abstractNumId w:val="94607467"/>
   </w:num>
-  <w:num w:numId="78044504">
-    <w:abstractNumId w:val="78044504"/>
+  <w:num w:numId="94607468">
+    <w:abstractNumId w:val="94607468"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId498874654" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId305798435" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId825269fcb8502f3ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId435069fcb8502f412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId552569fcb8502fbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId281169fcb85035943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId450669fcb85035aed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId151069fcb850360db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId548769fcb850362a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId787269fcb85036364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId754069fcb8503641a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId208069fcb8502fac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId208069fcb8502fac6.jpg"/><Relationship Id="rId226569fcb85034750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId226569fcb85034750.jpg"/><Relationship Id="rId893169fcb850364a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId893169fcb850364a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId866371142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541614845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73816a1b789dc1eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId63366a1b789dc1ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId28306a1b789dc28c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId27996a1b789dc5b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId53826a1b789dc5cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId93486a1b789dc629d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId85266a1b789dc64b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId42156a1b789dc65ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85166a1b789dc6699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId51936a1b789dc1ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51936a1b789dc1ff8.jpg"/><Relationship Id="rId36936a1b789dc4748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36936a1b789dc4748.jpg"/><Relationship Id="rId84146a1b789dc6713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84146a1b789dc6713.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>