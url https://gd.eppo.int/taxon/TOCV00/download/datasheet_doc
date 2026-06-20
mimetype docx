--- v9 (2026-05-30)
+++ v10 (2026-06-20)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73816a1b789dc1eb3" w:history="1">
+            <w:hyperlink r:id="rId54356a3647b1a4a9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63366a1b789dc1ef8" w:history="1">
+            <w:hyperlink r:id="rId51316a3647b1a4ae0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21416825" name="name52616a1b789dc1ff9" descr="12094.jpg"/>
+                  <wp:docPr id="93865693" name="name85056a3647b1a50b5" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51936a1b789dc1ff8" cstate="print"/>
+                          <a:blip r:embed="rId58086a3647b1a50b3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId28306a1b789dc28c2" w:history="1">
+            <w:hyperlink r:id="rId34696a3647b1a51f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,147 +3432,147 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5140328" name="name59276a1b789dc474b" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="35785465" name="name92246a3647b1a7114" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36936a1b789dc4748" cstate="print"/>
+                    <a:blip r:embed="rId25776a3647b1a7111" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Albania, Cyprus, France (mainland), Greece (mainland, Kriti), Hungary, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Morocco, Netherlands, Portugal (mainland), Spain (mainland, Islas Baleares, Islas Canárias), Tunisia, Türkiye</w:t>
+        <w:t xml:space="preserve"> Albania, Cyprus, France (mainland), Greece (mainland, Kriti), Hungary, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Morocco, Netherlands, Portugal (mainland), Spain (mainland, Islas Baleares, Islas Canárias), Tunisia, Türkiye, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Kenya, Mauritius, Mayotte, Morocco, Nigeria, Reunion, South Africa, Sudan, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Beijing, Chongqing, Hainan, Hebei, Henan, Hunan, Jiangsu, Liaoning, Neimenggu, Shaanxi, Shandong, Shanxi, Sichuan, Yunnan, Zhejiang), India (Himachal Pradesh), Indonesia (Java), Israel, Japan (Honshu), Jordan, Korea, Republic of, Lebanon, Pakistan, Saudi Arabia, Taiwan</w:t>
+        <w:t xml:space="preserve"> China (Beijing, Chongqing, Hainan, Hebei, Henan, Hunan, Jiangsu, Liaoning, Neimenggu, Shaanxi, Shandong, Shanxi, Sichuan, Yunnan, Zhejiang), India (Himachal Pradesh), Indonesia (Java), Israel, Japan (Honshu), Jordan, Korea, Republic of, Lebanon, Pakistan, Saudi Arabia, Taiwan, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Colorado, Connecticut, Florida, Georgia, Louisiana, New York, Virginia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27996a1b789dc5b07" w:history="1">
+      <w:hyperlink r:id="rId20796a3647b1a82cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53826a1b789dc5cbb" w:history="1">
+      <w:hyperlink r:id="rId48526a3647b1a848a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93486a1b789dc629d" w:history="1">
+      <w:hyperlink r:id="rId46386a3647b1a8a8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85266a1b789dc64b6" w:history="1">
+      <w:hyperlink r:id="rId17886a3647b1a8c5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42156a1b789dc65ae" w:history="1">
+      <w:hyperlink r:id="rId65386a3647b1a8d23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85166a1b789dc6699" w:history="1">
+      <w:hyperlink r:id="rId68116a3647b1a8de2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89194582" name="name69906a1b789dc6714" descr="eu_funding_250.png"/>
+            <wp:docPr id="23412702" name="name90696a3647b1a8e8c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84146a1b789dc6713" cstate="print"/>
+                    <a:blip r:embed="rId77786a3647b1a8e8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94607468">
+  <w:abstractNum w:abstractNumId="82965478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74564838">
+    <w:lvl w:ilvl="0" w:tplc="21815128">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74564838" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21815128" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94607467">
+  <w:abstractNum w:abstractNumId="82965477">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29229105">
+    <w:lvl w:ilvl="0" w:tplc="19394371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94607467">
-    <w:abstractNumId w:val="94607467"/>
+  <w:num w:numId="82965477">
+    <w:abstractNumId w:val="82965477"/>
   </w:num>
-  <w:num w:numId="94607468">
-    <w:abstractNumId w:val="94607468"/>
+  <w:num w:numId="82965478">
+    <w:abstractNumId w:val="82965478"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId866371142" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId541614845" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73816a1b789dc1eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId63366a1b789dc1ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId28306a1b789dc28c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId27996a1b789dc5b07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId53826a1b789dc5cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId93486a1b789dc629d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId85266a1b789dc64b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId42156a1b789dc65ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85166a1b789dc6699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId51936a1b789dc1ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51936a1b789dc1ff8.jpg"/><Relationship Id="rId36936a1b789dc4748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36936a1b789dc4748.jpg"/><Relationship Id="rId84146a1b789dc6713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84146a1b789dc6713.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864720028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId793353351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54356a3647b1a4a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId51316a3647b1a4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId34696a3647b1a51f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId20796a3647b1a82cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId48526a3647b1a848a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId46386a3647b1a8a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId17886a3647b1a8c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId65386a3647b1a8d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68116a3647b1a8de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId58086a3647b1a50b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58086a3647b1a50b3.jpg"/><Relationship Id="rId25776a3647b1a7111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a3647b1a7111.jpg"/><Relationship Id="rId77786a3647b1a8e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77786a3647b1a8e8b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>