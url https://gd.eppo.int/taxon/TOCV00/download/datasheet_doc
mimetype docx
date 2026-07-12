--- v10 (2026-06-20)
+++ v11 (2026-07-12)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54356a3647b1a4a9c" w:history="1">
+            <w:hyperlink r:id="rId99866a53d0f39d127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51316a3647b1a4ae0" w:history="1">
+            <w:hyperlink r:id="rId79326a53d0f39d16c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93865693" name="name85056a3647b1a50b5" descr="12094.jpg"/>
+                  <wp:docPr id="64575073" name="name29286a53d0f39d87f" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58086a3647b1a50b3" cstate="print"/>
+                          <a:blip r:embed="rId73466a53d0f39d87e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34696a3647b1a51f2" w:history="1">
+            <w:hyperlink r:id="rId14446a53d0f39d9b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,63 +3432,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35785465" name="name92246a3647b1a7114" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="80525968" name="name53026a53d0f39f63e" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25776a3647b1a7111" cstate="print"/>
+                    <a:blip r:embed="rId42316a53d0f39f63a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3528,51 +3528,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Kenya, Mauritius, Mayotte, Morocco, Nigeria, Reunion, South Africa, Sudan, Tunisia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Beijing, Chongqing, Hainan, Hebei, Henan, Hunan, Jiangsu, Liaoning, Neimenggu, Shaanxi, Shandong, Shanxi, Sichuan, Yunnan, Zhejiang), India (Himachal Pradesh), Indonesia (Java), Israel, Japan (Honshu), Jordan, Korea, Republic of, Lebanon, Pakistan, Saudi Arabia, Taiwan, Uzbekistan</w:t>
+        <w:t xml:space="preserve"> China (Beijing, Chongqing, Hainan, Hebei, Henan, Hunan, Jiangsu, Liaoning, Neimenggu, Shaanxi, Shandong, Shanxi, Sichuan, Xinjiang, Yunnan, Zhejiang), India (Himachal Pradesh, Tamil Nadu), Indonesia (Java), Israel, Japan (Honshu), Jordan, Korea, Republic of, Lebanon, Pakistan, Saudi Arabia, Taiwan, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mexico, United States of America (Colorado, Connecticut, Florida, Georgia, Louisiana, New York, Virginia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20796a3647b1a82cb" w:history="1">
+      <w:hyperlink r:id="rId33506a53d0f3a0790" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48526a3647b1a848a" w:history="1">
+      <w:hyperlink r:id="rId20726a53d0f3a093d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46386a3647b1a8a8c" w:history="1">
+      <w:hyperlink r:id="rId46846a53d0f3a0fbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17886a3647b1a8c5f" w:history="1">
+      <w:hyperlink r:id="rId13436a53d0f3a119b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65386a3647b1a8d23" w:history="1">
+      <w:hyperlink r:id="rId84946a53d0f3a1277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68116a3647b1a8de2" w:history="1">
+      <w:hyperlink r:id="rId76526a53d0f3a132c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23412702" name="name90696a3647b1a8e8c" descr="eu_funding_250.png"/>
+            <wp:docPr id="90931229" name="name73996a53d0f3a13c0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77786a3647b1a8e8b" cstate="print"/>
+                    <a:blip r:embed="rId19726a53d0f3a13be" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82965478">
+  <w:abstractNum w:abstractNumId="80474462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21815128">
+    <w:lvl w:ilvl="0" w:tplc="16707164">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21815128" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16707164" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82965477">
+  <w:abstractNum w:abstractNumId="80474461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19394371">
+    <w:lvl w:ilvl="0" w:tplc="66740009">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82965477">
-    <w:abstractNumId w:val="82965477"/>
+  <w:num w:numId="80474461">
+    <w:abstractNumId w:val="80474461"/>
   </w:num>
-  <w:num w:numId="82965478">
-    <w:abstractNumId w:val="82965478"/>
+  <w:num w:numId="80474462">
+    <w:abstractNumId w:val="80474462"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864720028" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId793353351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54356a3647b1a4a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId51316a3647b1a4ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId34696a3647b1a51f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId20796a3647b1a82cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId48526a3647b1a848a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId46386a3647b1a8a8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId17886a3647b1a8c5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId65386a3647b1a8d23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68116a3647b1a8de2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId58086a3647b1a50b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58086a3647b1a50b3.jpg"/><Relationship Id="rId25776a3647b1a7111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25776a3647b1a7111.jpg"/><Relationship Id="rId77786a3647b1a8e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77786a3647b1a8e8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722036964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId167927041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99866a53d0f39d127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId79326a53d0f39d16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId14446a53d0f39d9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId33506a53d0f3a0790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId20726a53d0f3a093d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId46846a53d0f3a0fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId13436a53d0f3a119b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId84946a53d0f3a1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76526a53d0f3a132c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId73466a53d0f39d87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73466a53d0f39d87e.jpg"/><Relationship Id="rId42316a53d0f39f63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a53d0f39f63a.jpg"/><Relationship Id="rId19726a53d0f3a13be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19726a53d0f3a13be.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>