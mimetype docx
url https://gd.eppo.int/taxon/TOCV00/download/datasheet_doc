--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99866a53d0f39d127" w:history="1">
+            <w:hyperlink r:id="rId49276a6e68cd9add4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79326a53d0f39d16c" w:history="1">
+            <w:hyperlink r:id="rId23996a6e68cd9ae1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64575073" name="name29286a53d0f39d87f" descr="12094.jpg"/>
+                  <wp:docPr id="75366939" name="name39916a6e68cd9b76c" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73466a53d0f39d87e" cstate="print"/>
+                          <a:blip r:embed="rId42926a6e68cd9b769" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14446a53d0f39d9b6" w:history="1">
+            <w:hyperlink r:id="rId80636a6e68cd9b928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,63 +3432,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80525968" name="name53026a53d0f39f63e" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="75858104" name="name34756a6e68cd9ddd9" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42316a53d0f39f63a" cstate="print"/>
+                    <a:blip r:embed="rId73966a6e68cd9ddd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33506a53d0f3a0790" w:history="1">
+      <w:hyperlink r:id="rId77316a6e68cd9eff2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20726a53d0f3a093d" w:history="1">
+      <w:hyperlink r:id="rId23986a6e68cd9f1ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46846a53d0f3a0fbb" w:history="1">
+      <w:hyperlink r:id="rId14406a6e68cd9f7d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13436a53d0f3a119b" w:history="1">
+      <w:hyperlink r:id="rId27696a6e68cd9f9a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84946a53d0f3a1277" w:history="1">
+      <w:hyperlink r:id="rId87406a6e68cd9fa69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76526a53d0f3a132c" w:history="1">
+      <w:hyperlink r:id="rId62996a6e68cd9fb1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90931229" name="name73996a53d0f3a13c0" descr="eu_funding_250.png"/>
+            <wp:docPr id="67331704" name="name62176a6e68cd9fb8e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19726a53d0f3a13be" cstate="print"/>
+                    <a:blip r:embed="rId83926a6e68cd9fb8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80474462">
+  <w:abstractNum w:abstractNumId="59586797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16707164">
+    <w:lvl w:ilvl="0" w:tplc="23922649">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16707164" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23922649" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80474461">
+  <w:abstractNum w:abstractNumId="59586796">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66740009">
+    <w:lvl w:ilvl="0" w:tplc="33992687">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80474461">
-    <w:abstractNumId w:val="80474461"/>
+  <w:num w:numId="59586796">
+    <w:abstractNumId w:val="59586796"/>
   </w:num>
-  <w:num w:numId="80474462">
-    <w:abstractNumId w:val="80474462"/>
+  <w:num w:numId="59586797">
+    <w:abstractNumId w:val="59586797"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId722036964" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId167927041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99866a53d0f39d127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId79326a53d0f39d16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId14446a53d0f39d9b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId33506a53d0f3a0790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId20726a53d0f3a093d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId46846a53d0f3a0fbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId13436a53d0f3a119b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId84946a53d0f3a1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76526a53d0f3a132c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId73466a53d0f39d87e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73466a53d0f39d87e.jpg"/><Relationship Id="rId42316a53d0f39f63a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42316a53d0f39f63a.jpg"/><Relationship Id="rId19726a53d0f3a13be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19726a53d0f3a13be.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId988297894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434243426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49276a6e68cd9add4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId23996a6e68cd9ae1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId80636a6e68cd9b928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId77316a6e68cd9eff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId23986a6e68cd9f1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId14406a6e68cd9f7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId27696a6e68cd9f9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId87406a6e68cd9fa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62996a6e68cd9fb1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId42926a6e68cd9b769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42926a6e68cd9b769.jpg"/><Relationship Id="rId73966a6e68cd9ddd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73966a6e68cd9ddd5.jpg"/><Relationship Id="rId83926a6e68cd9fb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83926a6e68cd9fb8d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>