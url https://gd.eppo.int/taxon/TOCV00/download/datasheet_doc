--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49276a6e68cd9add4" w:history="1">
+            <w:hyperlink r:id="rId45366a8a126dbc3f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23996a6e68cd9ae1c" w:history="1">
+            <w:hyperlink r:id="rId96526a8a126dbc438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75366939" name="name39916a6e68cd9b76c" descr="12094.jpg"/>
+                  <wp:docPr id="37045521" name="name57756a8a126dbceea" descr="12094.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12094.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42926a6e68cd9b769" cstate="print"/>
+                          <a:blip r:embed="rId19856a8a126dbcee8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80636a6e68cd9b928" w:history="1">
+            <w:hyperlink r:id="rId79666a8a126dbd01c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3432,63 +3432,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75858104" name="name34756a6e68cd9ddd9" descr="TOCV00_distribution_map.jpg"/>
+            <wp:docPr id="42027107" name="name56266a8a126dbf43e" descr="TOCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73966a6e68cd9ddd5" cstate="print"/>
+                    <a:blip r:embed="rId84416a8a126dbf434" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5876,51 +5876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77316a6e68cd9eff2" w:history="1">
+      <w:hyperlink r:id="rId21066a8a126dc0ee8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6133,51 +6133,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 199–207. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23986a6e68cd9f1ab" w:history="1">
+      <w:hyperlink r:id="rId99696a8a126dc10be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5423/PPJ.OA.10.2017.0220</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7049,51 +7049,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trop. plant pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,84–90 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14406a6e68cd9f7d4" w:history="1">
+      <w:hyperlink r:id="rId85266a8a126dc1703" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s40858-019-00323-x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7325,51 +7325,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI. Crop protection compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a6e68cd9f9a5" w:history="1">
+      <w:hyperlink r:id="rId82176a8a126dc190e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 4 May 2021]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7444,51 +7444,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus tomatichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87406a6e68cd9fa69" w:history="1">
+      <w:hyperlink r:id="rId65906a8a126dc1a35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7553,90 +7553,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 439-441. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62996a6e68cd9fb1f" w:history="1">
+      <w:hyperlink r:id="rId84556a8a126dc1af5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00888.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67331704" name="name62176a6e68cd9fb8e" descr="eu_funding_250.png"/>
+            <wp:docPr id="37056169" name="name37416a8a126dc1b87" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83926a6e68cd9fb8d" cstate="print"/>
+                    <a:blip r:embed="rId17976a8a126dc1b86" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7734,137 +7734,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59586797">
+  <w:abstractNum w:abstractNumId="55603985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23922649">
+    <w:lvl w:ilvl="0" w:tplc="54957864">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23922649" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54957864" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59586796">
+  <w:abstractNum w:abstractNumId="55603984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33992687">
+    <w:lvl w:ilvl="0" w:tplc="86635017">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8616,55 +8616,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59586796">
-    <w:abstractNumId w:val="59586796"/>
+  <w:num w:numId="55603984">
+    <w:abstractNumId w:val="55603984"/>
   </w:num>
-  <w:num w:numId="59586797">
-    <w:abstractNumId w:val="59586797"/>
+  <w:num w:numId="55603985">
+    <w:abstractNumId w:val="55603985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20214,51 +20214,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId988297894" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId434243426" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49276a6e68cd9add4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId23996a6e68cd9ae1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId80636a6e68cd9b928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId77316a6e68cd9eff2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId23986a6e68cd9f1ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId14406a6e68cd9f7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId27696a6e68cd9f9a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId87406a6e68cd9fa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62996a6e68cd9fb1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId42926a6e68cd9b769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42926a6e68cd9b769.jpg"/><Relationship Id="rId73966a6e68cd9ddd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73966a6e68cd9ddd5.jpg"/><Relationship Id="rId83926a6e68cd9fb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83926a6e68cd9fb8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId957877661" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId342784396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45366a8a126dbc3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/" TargetMode="External"/><Relationship Id="rId96526a8a126dbc438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/categorization" TargetMode="External"/><Relationship Id="rId79666a8a126dbd01c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOCV00/photos" TargetMode="External"/><Relationship Id="rId21066a8a126dc0ee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId99696a8a126dc10be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5423/PPJ.OA.10.2017.0220" TargetMode="External"/><Relationship Id="rId85266a8a126dc1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40858-019-00323-x" TargetMode="External"/><Relationship Id="rId82176a8a126dc190e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/54069#todistributionDatabaseTable" TargetMode="External"/><Relationship Id="rId65906a8a126dc1a35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84556a8a126dc1af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00888.x" TargetMode="External"/><Relationship Id="rId19856a8a126dbcee8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19856a8a126dbcee8.jpg"/><Relationship Id="rId84416a8a126dbf434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84416a8a126dbf434.jpg"/><Relationship Id="rId17976a8a126dc1b86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17976a8a126dc1b86.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>