--- v5 (2026-03-11)
+++ v6 (2026-04-11)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId883569b1c9159a550" w:history="1">
+            <w:hyperlink r:id="rId575169da4347d28f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295769b1c9159a5bb" w:history="1">
+            <w:hyperlink r:id="rId541969da4347d2962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91266294" name="name352669b1c9159a6fc" descr="15569.jpg"/>
+                  <wp:docPr id="25383477" name="name977269da4347d3041" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId121869b1c9159a6fa" cstate="print"/>
+                          <a:blip r:embed="rId147269da4347d303f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId556469b1c9159a859" w:history="1">
+            <w:hyperlink r:id="rId967569da4347d3197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1073,50 +1073,70 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chrysanthemum indicum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Commelina communis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Convolvulus arvensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Corchorus olitorius</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1400,105 +1420,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017). As specific detection tests are only recent and considering the interceptions on infected seed in international trade, the pest may be present in countries where it has not been reported yet. The virus is considered transient under eradication in a number of countries such as Cyprus, France, the Netherlands, Spain and the United Kingdom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="743734" name="name489569b1c9159be11" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="80124011" name="name606469da4347d4453" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId711169b1c9159be0e" cstate="print"/>
+                    <a:blip r:embed="rId372269da4347d4450" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Albania, Austria, Belgium, Bulgaria, Croatia, Cyprus, Czechia, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jersey, Jordan, Latvia, Lithuania, Malta, Morocco, Netherlands, Norway, Poland, Portugal (mainland), Russian Federation, Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, United Kingdom (Channel Islands, England), Uzbekistan</w:t>
+        <w:t xml:space="preserve"> Albania, Austria, Belgium, Bulgaria, Croatia, Cyprus, Czechia, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jersey, Jordan, Latvia, Lithuania, Malta, Morocco, Netherlands, Norway, Poland, Portugal (mainland), Russian Federation, Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine, United Kingdom (Channel Islands, England), Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Morocco, Western Sahara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3414,51 +3434,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId659269b1c9159cd9b" w:history="1">
+      <w:hyperlink r:id="rId611069da4347d5805" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3475,51 +3495,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517469b1c9159ce09" w:history="1">
+      <w:hyperlink r:id="rId947369da4347d5970" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3641,101 +3661,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244369b1c9159cf1d" w:history="1">
+      <w:hyperlink r:id="rId348869da4347d5acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396569b1c9159cf70" w:history="1">
+      <w:hyperlink r:id="rId627569da4347d5b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3761,90 +3781,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId181769b1c9159cfe3" w:history="1">
+      <w:hyperlink r:id="rId592369da4347d5be1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121569b1c9159d021" w:history="1">
+      <w:hyperlink r:id="rId985369da4347d5c23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3870,51 +3890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469369b1c9159d093" w:history="1">
+      <w:hyperlink r:id="rId262269da4347d5cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3960,111 +3980,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615669b1c9159d12c" w:history="1">
+      <w:hyperlink r:id="rId275469da4347d5d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796269b1c9159d15f" w:history="1">
+      <w:hyperlink r:id="rId973769da4347d5dbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId505669b1c9159d18f" w:history="1">
+      <w:hyperlink r:id="rId807569da4347d5dfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4090,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601169b1c9159d204" w:history="1">
+      <w:hyperlink r:id="rId176069da4347d5e9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4218,51 +4238,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985069b1c9159d2d5" w:history="1">
+      <w:hyperlink r:id="rId484569da4347d5fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4337,101 +4357,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId801069b1c9159d3b8" w:history="1">
+      <w:hyperlink r:id="rId609669da4347d60a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431969b1c9159d413" w:history="1">
+      <w:hyperlink r:id="rId440569da4347d611a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4457,51 +4477,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306769b1c9159d485" w:history="1">
+      <w:hyperlink r:id="rId403569da4347d6191" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId873669b1c9159d50c" w:history="1">
+      <w:hyperlink r:id="rId911569da4347d6226" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4722,51 +4742,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId677069b1c9159d638" w:history="1">
+      <w:hyperlink r:id="rId344069da4347d638c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4937,81 +4957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103369b1c9159d798" w:history="1">
+      <w:hyperlink r:id="rId285869da4347d6586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931669b1c9159d7ca" w:history="1">
+      <w:hyperlink r:id="rId121569da4347d6823" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5077,51 +5097,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180169b1c9159d880" w:history="1">
+      <w:hyperlink r:id="rId523269da4347d68f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5186,51 +5206,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419469b1c9159d934" w:history="1">
+      <w:hyperlink r:id="rId209669da4347d69f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5326,137 +5346,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34809976">
+  <w:abstractNum w:abstractNumId="70857897">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17314110">
+    <w:lvl w:ilvl="0" w:tplc="52566541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17314110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52566541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34809975">
+  <w:abstractNum w:abstractNumId="70857896">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78321192">
+    <w:lvl w:ilvl="0" w:tplc="27841239">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6208,55 +6228,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34809975">
-    <w:abstractNumId w:val="34809975"/>
+  <w:num w:numId="70857896">
+    <w:abstractNumId w:val="70857896"/>
   </w:num>
-  <w:num w:numId="34809976">
-    <w:abstractNumId w:val="34809976"/>
+  <w:num w:numId="70857897">
+    <w:abstractNumId w:val="70857897"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17806,51 +17826,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId132320414" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId882012970" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId883569b1c9159a550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId295769b1c9159a5bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId556469b1c9159a859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId659269b1c9159cd9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId517469b1c9159ce09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId244369b1c9159cf1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId396569b1c9159cf70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId181769b1c9159cfe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId121569b1c9159d021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId469369b1c9159d093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId615669b1c9159d12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId796269b1c9159d15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId505669b1c9159d18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId601169b1c9159d204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId985069b1c9159d2d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId801069b1c9159d3b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId431969b1c9159d413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId306769b1c9159d485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId873669b1c9159d50c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId677069b1c9159d638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId103369b1c9159d798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId931669b1c9159d7ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId180169b1c9159d880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId419469b1c9159d934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId121869b1c9159a6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId121869b1c9159a6fa.jpg"/><Relationship Id="rId711169b1c9159be0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711169b1c9159be0e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649045836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId773845963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575169da4347d28f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId541969da4347d2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId967569da4347d3197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId611069da4347d5805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId947369da4347d5970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId348869da4347d5acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId627569da4347d5b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId592369da4347d5be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId985369da4347d5c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId262269da4347d5cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId275469da4347d5d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId973769da4347d5dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId807569da4347d5dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId176069da4347d5e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId484569da4347d5fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId609669da4347d60a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId440569da4347d611a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId403569da4347d6191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId911569da4347d6226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId344069da4347d638c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId285869da4347d6586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId121569da4347d6823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId523269da4347d68f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId209669da4347d69f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId147269da4347d303f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147269da4347d303f.jpg"/><Relationship Id="rId372269da4347d4450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId372269da4347d4450.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>