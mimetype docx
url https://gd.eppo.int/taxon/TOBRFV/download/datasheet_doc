--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575169da4347d28f8" w:history="1">
+            <w:hyperlink r:id="rId111169f4b95fe8323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541969da4347d2962" w:history="1">
+            <w:hyperlink r:id="rId282369f4b95fe838d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25383477" name="name977269da4347d3041" descr="15569.jpg"/>
+                  <wp:docPr id="50450100" name="name819169f4b95fe8972" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId147269da4347d303f" cstate="print"/>
+                          <a:blip r:embed="rId637469f4b95fe8970" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId967569da4347d3197" w:history="1">
+            <w:hyperlink r:id="rId143869f4b95fe8a91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -811,63 +811,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pers. comm.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019). In inoculation trials, various plants proved to be artificial hosts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+Since 2025, ToBRFV has been found to naturally infect non-solanaceous plants:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rapeseed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brassica napus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Brassicacea),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as well as ornamentals </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commelina communi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s (Commelinaceae) and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chrysanthemum indicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Asteraceae) and the weed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persicaria perfoliata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Polygonaceae).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D14841"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
+        <w:br/>
+        <w:br/>
         <w:t xml:space="preserve">[1]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="D14841"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D14841"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Remark</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1372,111 +1513,111 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GEOGRAPHICAL DISTRIBUTION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The virus was first reported in 2016 from tomato plants grown in greenhouses in Jordan in 2015 (Salem </w:t>
+        <w:t xml:space="preserve">The virus was first reported in 2016 from tomato plants grown in greenhouses in Jordan in 2015 (Salem </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2016). Thus, limited information is available on its distribution. Prior to this, in 2014, an outbreak of a new disease infecting resistant tomato cultivars grown in net houses was observed in Southern Israel and was later determined to be caused by the Israeli isolate of ToBRFV with high genomic sequence identity to the Jordan isolate (Luria </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2017). As specific detection tests are only recent and considering the interceptions on infected seed in international trade, the pest may be present in countries where it has not been reported yet. The virus is considered transient under eradication in a number of countries such as Cyprus, France, the Netherlands, Spain and the United Kingdom.</w:t>
+        <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80124011" name="name606469da4347d4453" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="20955199" name="name579669f4b95fe9e56" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId372269da4347d4450" cstate="print"/>
+                    <a:blip r:embed="rId700669f4b95fe9e52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2573,61 +2714,81 @@
         <w:t xml:space="preserve">PATHWAYS FOR MOVEMENT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Local spread, as well as entry from countries where the virus occurs, will mainly be linked to human assisted mechanical transmission of the pathogen, as well as the movement of infected tomato and pepper plants i.e. seeds, plants for planting (excluding seeds) and fresh fruits. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+The role of non-solanaceous plants for planting for spread has not been evaluated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Containers used to transport infected fruits (even when empty) moved between countries, and persons working in places producing host plants or fixing greenhouses travelling internationally are other possible pathways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is assumed that natural dispersal (e.g. with water, pollinating insects and birds) of ToBRFV will generally remain within the same production area, where suitable hosts are available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3197,209 +3358,246 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYTOSANITARY MEASURES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">ToBRFV was added to the EPPO Alert List in January 2019 and to the EPPO A2 List of pests recommended for regulation as quarantine pests in 2020. It is a quarantine pest for the European Union (EU, 2019) and other EPPO member countries (ONSSA, 2019; WTO, 2019). Phytosanitary measures to prevent the introduction of ToBRFV are recommended in the pest risk analysis (PRA) performed by EPPO in 2019 (EPPO, 2020) and these are as follows. Imported </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> sp. should be imported with a phytosanitary certificate certifying that they are free from ToBRFV. In addition to the measures to be implemented by the exporting countries, importing countries are encouraged not to store or repack fruits at destination in facilities that also grow host fruits, or in facilities that also pack local tomato or pepper fruits. Disinfection of used containers (including trays), tools and equipment to prevent entry of ToBRFV in facilities that grow host fruits should be encouraged. The application by personnel working in such facilities of hygiene protocols appropriate for ToBRFV should also be encouraged.</w:t>
+        <w:t xml:space="preserve">ToBRFV was added to the EPPO Alert List in January 2019 and to the EPPO A2 List of pests recommended for regulation as quarantine pests in 2020. It was a quarantine pest for the European Union between 2019 and 2024 and became a RNQP in 2025 (EU, 2019, 2024). It is regulated in other EPPO member countries (ONSSA, 2019; WTO, 2019).  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Good Seed and Plant Practices (GSPP) system already sets a number of standards for the production of tomato seed and plants for planting (GSPP, 2013) with the aim of minimising the risk posed by the seed-transmitted bacterial pathogen </w:t>
+        <w:t xml:space="preserve">Phytosanitary measures to prevent the introduction of ToBRFV are recommended in the pest risk analysis (PRA) performed by EPPO in 2019 (EPPO, 2020) and these are as follows. Imported </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> subsp. </w:t>
+        <w:t xml:space="preserve">S. lycopersicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Capsicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sp. plants for planting (excluding seeds and pollen) should originate from a pest free production site for ToBRFV established according to EPPO Standard PM 5/8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guidelines on the phytosanitary measure ‘Plants grown under complete physical isolation’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EPPO, 2016), or should be of varieties known to be fully resistant to ToBRFV infection. In addition, these plants should be traded in new or disinfected trays. Seeds should be produced in a pest free production site for ToBRFV established according to EPPO Standard PM 5/8, produced from parent plants that have been inspected and tested, be of varieties known to be fully resistant to ToBRFV, or have been directly tested. Fresh fruits of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. lycopersicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capsicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sp. should be imported with a phytosanitary certificate certifying that they are free from ToBRFV. In addition to the measures to be implemented by the exporting countries, importing countries are encouraged not to store or repack fruits at destination in facilities that also grow host fruits, or in facilities that also pack local tomato or pepper fruits. Disinfection of used containers (including trays), tools and equipment to prevent entry of ToBRFV in facilities that grow host fruits should be encouraged. The application by personnel working in such facilities of hygiene protocols appropriate for ToBRFV should also be encouraged.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Good Seed and Plant Practices (GSPP) system already sets a number of standards for the production of tomato seed and plants for planting (GSPP, 2013) with the aim of minimising the risk posed by the seed-transmitted bacterial pathogen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clavibacter michiganensis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subsp. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">michiganensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, which causes bacterial canker of tomatoes. The GSPP system incorporates phytosanitary measures which would contribute to decreasing the risk of ToBRFV infection. The use of this protocol is a possible way to implement PM 5/8 requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+As non-solaneaceous plants (including some ornamental plants) have been identified as natural host of ToBRFV after the EPPO PRA (2020), measures may need to be considered for those species to prevent entry of the virus in countries where it is not present.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3434,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId611069da4347d5805" w:history="1">
+      <w:hyperlink r:id="rId393169f4b95feb460" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3495,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947369da4347d5970" w:history="1">
+      <w:hyperlink r:id="rId117069f4b95feb4cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3661,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348869da4347d5acb" w:history="1">
+      <w:hyperlink r:id="rId466769f4b95feb609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627569da4347d5b66" w:history="1">
+      <w:hyperlink r:id="rId925769f4b95feb679" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3781,310 +3979,430 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId592369da4347d5be1" w:history="1">
+      <w:hyperlink r:id="rId813469f4b95feb6ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985369da4347d5c23" w:history="1">
+      <w:hyperlink r:id="rId269369f4b95feb72e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">EU (2019) Commission Implementing Decision (EU) 2019/1615 of 26 September 2019 establishing emergency measures to prevent the introduction into and the spread within the Union of Tomato brown rugose fruit virus (ToBRFV). </w:t>
+        <w:t xml:space="preserve">EU (2019) Commission Implementing Decision (EU) 2019/1615 of 26 September 2019 establishing emergency measures to prevent the introduction into and the spread within the Union of Tomato brown rugose fruit virus (ToBRFV). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Official Journal of the European Union</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262269da4347d5cb0" w:history="1">
+      <w:hyperlink r:id="rId222769f4b95feb7a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">FDACS (2019) Florida Department of Agriculture and Consumer Services (FDACS). Virus in Mexican Tomatoes Causing Concern, USDA Action Needed.</w:t>
+        <w:t xml:space="preserve">Commission Implementing Regulation (EU) 2024/2970 of 29 November 2024 amending Implementing Regulation (EU) 2019/2072 as regards measures to prevent the presence of the Tomato brown rugose fruit virus on plants for planting of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solanum lycopersicum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L. and hybrids thereof and of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capsicum annuum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L., and establishing the frequency rates of official controls. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OJ L, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELI:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId892569f4b95feb85e" w:history="1"/>
+      <w:hyperlink r:id="rId453069f4b95feb864" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000CC"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">FDACS (2019) Florida Department of Agriculture and Consumer Services (FDACS). Virus in Mexican Tomatoes Causing Concern, USDA Action Needed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fidan H (2020) Tomato brown rugose fruit virus (ToBRFV): Current situation and future prospects. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediterranean Agricultural Sciences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId275469da4347d5d6e" w:history="1">
+      <w:hyperlink r:id="rId438869f4b95feb90b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973769da4347d5dbb" w:history="1">
+      <w:hyperlink r:id="rId115169f4b95feb93e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807569da4347d5dfe" w:history="1">
+      <w:hyperlink r:id="rId640369f4b95feb96f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4110,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176069da4347d5e9f" w:history="1">
+      <w:hyperlink r:id="rId544969f4b95feb9e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4238,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484569da4347d5fd6" w:history="1">
+      <w:hyperlink r:id="rId596769f4b95febac2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4357,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId609669da4347d60a1" w:history="1">
+      <w:hyperlink r:id="rId984769f4b95febb84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440569da4347d611a" w:history="1">
+      <w:hyperlink r:id="rId124269f4b95febbd7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4477,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId403569da4347d6191" w:history="1">
+      <w:hyperlink r:id="rId193269f4b95febc46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId911569da4347d6226" w:history="1">
+      <w:hyperlink r:id="rId669469f4b95febcca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4742,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344069da4347d638c" w:history="1">
+      <w:hyperlink r:id="rId338969f4b95febdf8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4957,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285869da4347d6586" w:history="1">
+      <w:hyperlink r:id="rId386569f4b95febf5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId121569da4347d6823" w:history="1">
+      <w:hyperlink r:id="rId225869f4b95febf8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5097,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523269da4347d68f9" w:history="1">
+      <w:hyperlink r:id="rId304469f4b95fec041" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5206,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209669da4347d69f1" w:history="1">
+      <w:hyperlink r:id="rId604969f4b95fec0f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5346,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70857897">
+  <w:abstractNum w:abstractNumId="65974708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52566541">
+    <w:lvl w:ilvl="0" w:tplc="54893117">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52566541" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54893117" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70857896">
+  <w:abstractNum w:abstractNumId="65974707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27841239">
+    <w:lvl w:ilvl="0" w:tplc="36578448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6228,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70857896">
-    <w:abstractNumId w:val="70857896"/>
+  <w:num w:numId="65974707">
+    <w:abstractNumId w:val="65974707"/>
   </w:num>
-  <w:num w:numId="70857897">
-    <w:abstractNumId w:val="70857897"/>
+  <w:num w:numId="65974708">
+    <w:abstractNumId w:val="65974708"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17826,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649045836" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId773845963" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575169da4347d28f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId541969da4347d2962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId967569da4347d3197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId611069da4347d5805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId947369da4347d5970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId348869da4347d5acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId627569da4347d5b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId592369da4347d5be1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId985369da4347d5c23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId262269da4347d5cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId275469da4347d5d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId973769da4347d5dbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId807569da4347d5dfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId176069da4347d5e9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId484569da4347d5fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId609669da4347d60a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId440569da4347d611a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId403569da4347d6191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId911569da4347d6226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId344069da4347d638c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId285869da4347d6586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId121569da4347d6823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId523269da4347d68f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId209669da4347d69f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId147269da4347d303f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId147269da4347d303f.jpg"/><Relationship Id="rId372269da4347d4450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId372269da4347d4450.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410267412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221354086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId111169f4b95fe8323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId282369f4b95fe838d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId143869f4b95fe8a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId393169f4b95feb460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId117069f4b95feb4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId466769f4b95feb609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId925769f4b95feb679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId813469f4b95feb6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId269369f4b95feb72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId222769f4b95feb7a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId892569f4b95feb85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId453069f4b95feb864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId438869f4b95feb90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId115169f4b95feb93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId640369f4b95feb96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId544969f4b95feb9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId596769f4b95febac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId984769f4b95febb84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId124269f4b95febbd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId193269f4b95febc46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId669469f4b95febcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId338969f4b95febdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId386569f4b95febf5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId225869f4b95febf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId304469f4b95fec041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId604969f4b95fec0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId637469f4b95fe8970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId637469f4b95fe8970.jpg"/><Relationship Id="rId700669f4b95fe9e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId700669f4b95fe9e52.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>