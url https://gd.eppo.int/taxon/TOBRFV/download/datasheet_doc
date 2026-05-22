--- v7 (2026-05-01)
+++ v8 (2026-05-22)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111169f4b95fe8323" w:history="1">
+            <w:hyperlink r:id="rId48606a0faf6ea5b9c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282369f4b95fe838d" w:history="1">
+            <w:hyperlink r:id="rId24276a0faf6ea5c05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50450100" name="name819169f4b95fe8972" descr="15569.jpg"/>
+                  <wp:docPr id="1103369" name="name79536a0faf6ea5ccb" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId637469f4b95fe8970" cstate="print"/>
+                          <a:blip r:embed="rId76566a0faf6ea5cca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId143869f4b95fe8a91" w:history="1">
+            <w:hyperlink r:id="rId55366a0faf6ea5ddd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1561,63 +1561,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20955199" name="name579669f4b95fe9e56" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="28224295" name="name65166a0faf6ea7633" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId700669f4b95fe9e52" cstate="print"/>
+                    <a:blip r:embed="rId75886a0faf6ea762e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3632,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393169f4b95feb460" w:history="1">
+      <w:hyperlink r:id="rId23686a0faf6ea8605" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3693,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117069f4b95feb4cf" w:history="1">
+      <w:hyperlink r:id="rId83236a0faf6ea8670" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3859,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466769f4b95feb609" w:history="1">
+      <w:hyperlink r:id="rId62686a0faf6ea877b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId925769f4b95feb679" w:history="1">
+      <w:hyperlink r:id="rId47266a0faf6ea87cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3979,90 +3979,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId813469f4b95feb6ef" w:history="1">
+      <w:hyperlink r:id="rId51686a0faf6ea8839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269369f4b95feb72e" w:history="1">
+      <w:hyperlink r:id="rId98956a0faf6ea8876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4088,51 +4088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222769f4b95feb7a0" w:history="1">
+      <w:hyperlink r:id="rId94896a0faf6ea88ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4198,52 +4198,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ELI:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId892569f4b95feb85e" w:history="1"/>
-      <w:hyperlink r:id="rId453069f4b95feb864" w:history="1">
+      <w:hyperlink r:id="rId98656a0faf6ea899d" w:history="1"/>
+      <w:hyperlink r:id="rId95406a0faf6ea89a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,111 +4298,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId438869f4b95feb90b" w:history="1">
+      <w:hyperlink r:id="rId15456a0faf6ea8a44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115169f4b95feb93e" w:history="1">
+      <w:hyperlink r:id="rId59576a0faf6ea8a77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640369f4b95feb96f" w:history="1">
+      <w:hyperlink r:id="rId60546a0faf6ea8aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4428,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544969f4b95feb9e2" w:history="1">
+      <w:hyperlink r:id="rId98176a0faf6ea8b17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId596769f4b95febac2" w:history="1">
+      <w:hyperlink r:id="rId36356a0faf6ea8bf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4675,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984769f4b95febb84" w:history="1">
+      <w:hyperlink r:id="rId23076a0faf6ea8cb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId124269f4b95febbd7" w:history="1">
+      <w:hyperlink r:id="rId40326a0faf6ea8d04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193269f4b95febc46" w:history="1">
+      <w:hyperlink r:id="rId41486a0faf6ea8d72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4874,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId669469f4b95febcca" w:history="1">
+      <w:hyperlink r:id="rId26366a0faf6ea8df4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5060,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338969f4b95febdf8" w:history="1">
+      <w:hyperlink r:id="rId42386a0faf6ea8f9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5275,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386569f4b95febf5d" w:history="1">
+      <w:hyperlink r:id="rId76396a0faf6ea9101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225869f4b95febf8e" w:history="1">
+      <w:hyperlink r:id="rId62256a0faf6ea9133" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304469f4b95fec041" w:history="1">
+      <w:hyperlink r:id="rId34576a0faf6ea91ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604969f4b95fec0f6" w:history="1">
+      <w:hyperlink r:id="rId61246a0faf6ea929c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5664,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65974708">
+  <w:abstractNum w:abstractNumId="49794493">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54893117">
+    <w:lvl w:ilvl="0" w:tplc="74790090">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54893117" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74790090" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65974707">
+  <w:abstractNum w:abstractNumId="49794492">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36578448">
+    <w:lvl w:ilvl="0" w:tplc="65092901">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65974707">
-    <w:abstractNumId w:val="65974707"/>
+  <w:num w:numId="49794492">
+    <w:abstractNumId w:val="49794492"/>
   </w:num>
-  <w:num w:numId="65974708">
-    <w:abstractNumId w:val="65974708"/>
+  <w:num w:numId="49794493">
+    <w:abstractNumId w:val="49794493"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18144,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId410267412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId221354086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId111169f4b95fe8323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId282369f4b95fe838d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId143869f4b95fe8a91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId393169f4b95feb460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId117069f4b95feb4cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId466769f4b95feb609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId925769f4b95feb679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId813469f4b95feb6ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId269369f4b95feb72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId222769f4b95feb7a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId892569f4b95feb85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId453069f4b95feb864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId438869f4b95feb90b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId115169f4b95feb93e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId640369f4b95feb96f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId544969f4b95feb9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId596769f4b95febac2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId984769f4b95febb84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId124269f4b95febbd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId193269f4b95febc46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId669469f4b95febcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId338969f4b95febdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId386569f4b95febf5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId225869f4b95febf8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId304469f4b95fec041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId604969f4b95fec0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId637469f4b95fe8970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId637469f4b95fe8970.jpg"/><Relationship Id="rId700669f4b95fe9e52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId700669f4b95fe9e52.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587800235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194735958" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48606a0faf6ea5b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId24276a0faf6ea5c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId55366a0faf6ea5ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId23686a0faf6ea8605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId83236a0faf6ea8670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId62686a0faf6ea877b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId47266a0faf6ea87cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId51686a0faf6ea8839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId98956a0faf6ea8876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId94896a0faf6ea88ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId98656a0faf6ea899d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId95406a0faf6ea89a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId15456a0faf6ea8a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId59576a0faf6ea8a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId60546a0faf6ea8aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId98176a0faf6ea8b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId36356a0faf6ea8bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId23076a0faf6ea8cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId40326a0faf6ea8d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId41486a0faf6ea8d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId26366a0faf6ea8df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId42386a0faf6ea8f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId76396a0faf6ea9101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId62256a0faf6ea9133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId34576a0faf6ea91ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61246a0faf6ea929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId76566a0faf6ea5cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76566a0faf6ea5cca.jpg"/><Relationship Id="rId75886a0faf6ea762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75886a0faf6ea762e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>