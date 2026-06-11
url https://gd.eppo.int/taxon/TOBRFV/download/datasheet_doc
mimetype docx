--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48606a0faf6ea5b9c" w:history="1">
+            <w:hyperlink r:id="rId52286a2a5e983e100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24276a0faf6ea5c05" w:history="1">
+            <w:hyperlink r:id="rId71716a2a5e983e185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1103369" name="name79536a0faf6ea5ccb" descr="15569.jpg"/>
+                  <wp:docPr id="8069193" name="name68186a2a5e983e93f" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76566a0faf6ea5cca" cstate="print"/>
+                          <a:blip r:embed="rId64266a2a5e983e93d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId55366a0faf6ea5ddd" w:history="1">
+            <w:hyperlink r:id="rId89826a2a5e983eaba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1561,63 +1561,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28224295" name="name65166a0faf6ea7633" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="22672598" name="name93056a2a5e983ff42" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75886a0faf6ea762e" cstate="print"/>
+                    <a:blip r:embed="rId51146a2a5e983ff3e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1657,51 +1657,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Morocco, Western Sahara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Hebei, Liaoning, Neimenggu, Ningxia, Shandong, Yunnan), India (Karnataka, Maharashtra), Iran, Islamic Republic of, Iraq, Israel, Jordan, Lebanon, Saudi Arabia, Syrian Arab Republic, Uzbekistan</w:t>
+        <w:t xml:space="preserve"> China (Hebei, Liaoning, Neimenggu, Ningxia, Shandong, Xinjiang, Yunnan), India (Karnataka, Maharashtra), Iran, Islamic Republic of, Iraq, Israel, Jordan, Lebanon, Saudi Arabia, Syrian Arab Republic, Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Ontario, Québec), Mexico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3632,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23686a0faf6ea8605" w:history="1">
+      <w:hyperlink r:id="rId63446a2a5e9840f4d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3693,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83236a0faf6ea8670" w:history="1">
+      <w:hyperlink r:id="rId34386a2a5e9840fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3859,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62686a0faf6ea877b" w:history="1">
+      <w:hyperlink r:id="rId66536a2a5e98410e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47266a0faf6ea87cb" w:history="1">
+      <w:hyperlink r:id="rId82456a2a5e984113c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3979,90 +3979,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51686a0faf6ea8839" w:history="1">
+      <w:hyperlink r:id="rId29466a2a5e98411ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98956a0faf6ea8876" w:history="1">
+      <w:hyperlink r:id="rId13956a2a5e98411eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4088,51 +4088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94896a0faf6ea88ef" w:history="1">
+      <w:hyperlink r:id="rId73746a2a5e984125c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4198,52 +4198,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ELI:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98656a0faf6ea899d" w:history="1"/>
-      <w:hyperlink r:id="rId95406a0faf6ea89a2" w:history="1">
+      <w:hyperlink r:id="rId77896a2a5e984130b" w:history="1"/>
+      <w:hyperlink r:id="rId72846a2a5e9841310" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,111 +4298,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15456a0faf6ea8a44" w:history="1">
+      <w:hyperlink r:id="rId65496a2a5e98413b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59576a0faf6ea8a77" w:history="1">
+      <w:hyperlink r:id="rId57166a2a5e98413f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60546a0faf6ea8aa8" w:history="1">
+      <w:hyperlink r:id="rId30576a2a5e9841429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4428,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98176a0faf6ea8b17" w:history="1">
+      <w:hyperlink r:id="rId60126a2a5e98414a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36356a0faf6ea8bf2" w:history="1">
+      <w:hyperlink r:id="rId71926a2a5e984157b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4675,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23076a0faf6ea8cb3" w:history="1">
+      <w:hyperlink r:id="rId53576a2a5e984163d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40326a0faf6ea8d04" w:history="1">
+      <w:hyperlink r:id="rId83876a2a5e9841690" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41486a0faf6ea8d72" w:history="1">
+      <w:hyperlink r:id="rId43476a2a5e984171f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4874,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId26366a0faf6ea8df4" w:history="1">
+      <w:hyperlink r:id="rId77796a2a5e98417a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5060,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a0faf6ea8f9f" w:history="1">
+      <w:hyperlink r:id="rId99656a2a5e98418e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5275,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76396a0faf6ea9101" w:history="1">
+      <w:hyperlink r:id="rId91586a2a5e9841a43" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62256a0faf6ea9133" w:history="1">
+      <w:hyperlink r:id="rId26516a2a5e9841a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34576a0faf6ea91ea" w:history="1">
+      <w:hyperlink r:id="rId95826a2a5e9841b2a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61246a0faf6ea929c" w:history="1">
+      <w:hyperlink r:id="rId60396a2a5e9841bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5664,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49794493">
+  <w:abstractNum w:abstractNumId="56869965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74790090">
+    <w:lvl w:ilvl="0" w:tplc="93878846">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74790090" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93878846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49794492">
+  <w:abstractNum w:abstractNumId="56869964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65092901">
+    <w:lvl w:ilvl="0" w:tplc="83579026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49794492">
-    <w:abstractNumId w:val="49794492"/>
+  <w:num w:numId="56869964">
+    <w:abstractNumId w:val="56869964"/>
   </w:num>
-  <w:num w:numId="49794493">
-    <w:abstractNumId w:val="49794493"/>
+  <w:num w:numId="56869965">
+    <w:abstractNumId w:val="56869965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18144,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId587800235" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194735958" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48606a0faf6ea5b9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId24276a0faf6ea5c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId55366a0faf6ea5ddd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId23686a0faf6ea8605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId83236a0faf6ea8670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId62686a0faf6ea877b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId47266a0faf6ea87cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId51686a0faf6ea8839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId98956a0faf6ea8876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId94896a0faf6ea88ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId98656a0faf6ea899d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId95406a0faf6ea89a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId15456a0faf6ea8a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId59576a0faf6ea8a77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId60546a0faf6ea8aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId98176a0faf6ea8b17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId36356a0faf6ea8bf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId23076a0faf6ea8cb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId40326a0faf6ea8d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId41486a0faf6ea8d72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId26366a0faf6ea8df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId42386a0faf6ea8f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId76396a0faf6ea9101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId62256a0faf6ea9133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId34576a0faf6ea91ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61246a0faf6ea929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId76566a0faf6ea5cca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76566a0faf6ea5cca.jpg"/><Relationship Id="rId75886a0faf6ea762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75886a0faf6ea762e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978840548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405674441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52286a2a5e983e100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId71716a2a5e983e185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId89826a2a5e983eaba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId63446a2a5e9840f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId34386a2a5e9840fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId66536a2a5e98410e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId82456a2a5e984113c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId29466a2a5e98411ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId13956a2a5e98411eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId73746a2a5e984125c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId77896a2a5e984130b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId72846a2a5e9841310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId65496a2a5e98413b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId57166a2a5e98413f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId30576a2a5e9841429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId60126a2a5e98414a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId71926a2a5e984157b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId53576a2a5e984163d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId83876a2a5e9841690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId43476a2a5e984171f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId77796a2a5e98417a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId99656a2a5e98418e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId91586a2a5e9841a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId26516a2a5e9841a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId95826a2a5e9841b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60396a2a5e9841bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId64266a2a5e983e93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64266a2a5e983e93d.jpg"/><Relationship Id="rId51146a2a5e983ff3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51146a2a5e983ff3e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>