--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52286a2a5e983e100" w:history="1">
+            <w:hyperlink r:id="rId72056a44df32783fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71716a2a5e983e185" w:history="1">
+            <w:hyperlink r:id="rId35396a44df3278466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8069193" name="name68186a2a5e983e93f" descr="15569.jpg"/>
+                  <wp:docPr id="12975359" name="name44136a44df3278a74" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64266a2a5e983e93d" cstate="print"/>
+                          <a:blip r:embed="rId91516a44df3278a72" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89826a2a5e983eaba" w:history="1">
+            <w:hyperlink r:id="rId91176a44df3278ba2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1561,105 +1561,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22672598" name="name93056a2a5e983ff42" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="416134" name="name95866a44df3279e16" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51146a2a5e983ff3e" cstate="print"/>
+                    <a:blip r:embed="rId80516a44df3279e0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">EPPO Region:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Albania, Austria, Belgium, Bulgaria, Croatia, Cyprus, Czechia, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jersey, Jordan, Latvia, Lithuania, Malta, Morocco, Netherlands, Norway, Poland, Portugal (mainland), Russian Federation, Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine, United Kingdom (Channel Islands, England), Uzbekistan</w:t>
+        <w:t xml:space="preserve"> Albania, Austria, Belgium, Bulgaria, Croatia, Cyprus, Czechia, Estonia, Finland, France (mainland), Germany, Greece (mainland, Kriti), Hungary, Ireland, Israel, Italy (mainland, Sardegna, Sicilia), Jordan, Latvia, Lithuania, Malta, Morocco, Netherlands, Norway, Poland, Portugal (mainland), Russian Federation, Slovakia, Slovenia, Spain (mainland), Switzerland, Türkiye, Ukraine, United Kingdom (Channel Islands, England, Scotland), Uzbekistan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Africa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Egypt, Morocco, Western Sahara</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3632,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63446a2a5e9840f4d" w:history="1">
+      <w:hyperlink r:id="rId70996a44df327ba2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3693,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34386a2a5e9840fbc" w:history="1">
+      <w:hyperlink r:id="rId79236a44df327ba99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3859,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66536a2a5e98410e9" w:history="1">
+      <w:hyperlink r:id="rId23156a44df327bbac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82456a2a5e984113c" w:history="1">
+      <w:hyperlink r:id="rId41206a44df327bbff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3979,90 +3979,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29466a2a5e98411ac" w:history="1">
+      <w:hyperlink r:id="rId83626a44df327bc73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13956a2a5e98411eb" w:history="1">
+      <w:hyperlink r:id="rId31546a44df327bcb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4088,51 +4088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73746a2a5e984125c" w:history="1">
+      <w:hyperlink r:id="rId63326a44df327be7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4198,52 +4198,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ELI:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77896a2a5e984130b" w:history="1"/>
-      <w:hyperlink r:id="rId72846a2a5e9841310" w:history="1">
+      <w:hyperlink r:id="rId60346a44df327bf35" w:history="1"/>
+      <w:hyperlink r:id="rId21266a44df327bf3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,111 +4298,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65496a2a5e98413b3" w:history="1">
+      <w:hyperlink r:id="rId26266a44df327bfe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57166a2a5e98413f0" w:history="1">
+      <w:hyperlink r:id="rId10656a44df327c015" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30576a2a5e9841429" w:history="1">
+      <w:hyperlink r:id="rId52916a44df327c057" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4428,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60126a2a5e98414a7" w:history="1">
+      <w:hyperlink r:id="rId40306a44df327c0d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71926a2a5e984157b" w:history="1">
+      <w:hyperlink r:id="rId14166a44df327c1a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4675,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53576a2a5e984163d" w:history="1">
+      <w:hyperlink r:id="rId52396a44df327c269" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83876a2a5e9841690" w:history="1">
+      <w:hyperlink r:id="rId21926a44df327c2bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43476a2a5e984171f" w:history="1">
+      <w:hyperlink r:id="rId25646a44df327c32e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4874,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId77796a2a5e98417a6" w:history="1">
+      <w:hyperlink r:id="rId91486a44df327c3b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5060,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99656a2a5e98418e9" w:history="1">
+      <w:hyperlink r:id="rId26886a44df327c4e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5275,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91586a2a5e9841a43" w:history="1">
+      <w:hyperlink r:id="rId38076a44df327c649" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26516a2a5e9841a75" w:history="1">
+      <w:hyperlink r:id="rId90426a44df327c67e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95826a2a5e9841b2a" w:history="1">
+      <w:hyperlink r:id="rId81516a44df327c734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60396a2a5e9841bf6" w:history="1">
+      <w:hyperlink r:id="rId24476a44df327c7e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5664,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56869965">
+  <w:abstractNum w:abstractNumId="75771948">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93878846">
+    <w:lvl w:ilvl="0" w:tplc="42486416">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93878846" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42486416" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56869964">
+  <w:abstractNum w:abstractNumId="75771947">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83579026">
+    <w:lvl w:ilvl="0" w:tplc="18109873">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56869964">
-    <w:abstractNumId w:val="56869964"/>
+  <w:num w:numId="75771947">
+    <w:abstractNumId w:val="75771947"/>
   </w:num>
-  <w:num w:numId="56869965">
-    <w:abstractNumId w:val="56869965"/>
+  <w:num w:numId="75771948">
+    <w:abstractNumId w:val="75771948"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18144,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId978840548" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId405674441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52286a2a5e983e100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId71716a2a5e983e185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId89826a2a5e983eaba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId63446a2a5e9840f4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId34386a2a5e9840fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId66536a2a5e98410e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId82456a2a5e984113c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId29466a2a5e98411ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId13956a2a5e98411eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId73746a2a5e984125c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId77896a2a5e984130b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId72846a2a5e9841310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId65496a2a5e98413b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId57166a2a5e98413f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId30576a2a5e9841429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId60126a2a5e98414a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId71926a2a5e984157b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId53576a2a5e984163d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId83876a2a5e9841690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId43476a2a5e984171f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId77796a2a5e98417a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId99656a2a5e98418e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId91586a2a5e9841a43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId26516a2a5e9841a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId95826a2a5e9841b2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60396a2a5e9841bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId64266a2a5e983e93d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64266a2a5e983e93d.jpg"/><Relationship Id="rId51146a2a5e983ff3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51146a2a5e983ff3e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437851626" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941020438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72056a44df32783fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId35396a44df3278466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId91176a44df3278ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId70996a44df327ba2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId79236a44df327ba99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId23156a44df327bbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId41206a44df327bbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId83626a44df327bc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId31546a44df327bcb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId63326a44df327be7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId60346a44df327bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId21266a44df327bf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId26266a44df327bfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId10656a44df327c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId52916a44df327c057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId40306a44df327c0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId14166a44df327c1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId52396a44df327c269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId21926a44df327c2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId25646a44df327c32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId91486a44df327c3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId26886a44df327c4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId38076a44df327c649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId90426a44df327c67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId81516a44df327c734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24476a44df327c7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId91516a44df3278a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91516a44df3278a72.jpg"/><Relationship Id="rId80516a44df3279e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80516a44df3279e0d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>