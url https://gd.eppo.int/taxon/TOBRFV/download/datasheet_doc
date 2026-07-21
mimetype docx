--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72056a44df32783fb" w:history="1">
+            <w:hyperlink r:id="rId37286a5f995f53393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35396a44df3278466" w:history="1">
+            <w:hyperlink r:id="rId16816a5f995f533f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12975359" name="name44136a44df3278a74" descr="15569.jpg"/>
+                  <wp:docPr id="55501880" name="name58026a5f995f5397b" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91516a44df3278a72" cstate="print"/>
+                          <a:blip r:embed="rId28176a5f995f5397a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91176a44df3278ba2" w:history="1">
+            <w:hyperlink r:id="rId41046a5f995f53a7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1561,63 +1561,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="416134" name="name95866a44df3279e16" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="4430177" name="name66856a5f995f54ab9" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80516a44df3279e0d" cstate="print"/>
+                    <a:blip r:embed="rId50626a5f995f54ab7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3632,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70996a44df327ba2b" w:history="1">
+      <w:hyperlink r:id="rId15446a5f995f559e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3693,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79236a44df327ba99" w:history="1">
+      <w:hyperlink r:id="rId19736a5f995f55a4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3859,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23156a44df327bbac" w:history="1">
+      <w:hyperlink r:id="rId67286a5f995f55b58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41206a44df327bbff" w:history="1">
+      <w:hyperlink r:id="rId70866a5f995f55baa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3979,90 +3979,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83626a44df327bc73" w:history="1">
+      <w:hyperlink r:id="rId35506a5f995f55c1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31546a44df327bcb1" w:history="1">
+      <w:hyperlink r:id="rId85826a5f995f55c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4088,51 +4088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63326a44df327be7d" w:history="1">
+      <w:hyperlink r:id="rId72716a5f995f55cc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4198,52 +4198,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ELI:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60346a44df327bf35" w:history="1"/>
-      <w:hyperlink r:id="rId21266a44df327bf3b" w:history="1">
+      <w:hyperlink r:id="rId81176a5f995f55d78" w:history="1"/>
+      <w:hyperlink r:id="rId64366a5f995f55d7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,111 +4298,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26266a44df327bfe1" w:history="1">
+      <w:hyperlink r:id="rId25786a5f995f55e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10656a44df327c015" w:history="1">
+      <w:hyperlink r:id="rId19476a5f995f55e53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52916a44df327c057" w:history="1">
+      <w:hyperlink r:id="rId52156a5f995f55e83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4428,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40306a44df327c0d1" w:history="1">
+      <w:hyperlink r:id="rId74756a5f995f55f0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14166a44df327c1a5" w:history="1">
+      <w:hyperlink r:id="rId21536a5f995f55fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4675,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52396a44df327c269" w:history="1">
+      <w:hyperlink r:id="rId34356a5f995f560b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21926a44df327c2bd" w:history="1">
+      <w:hyperlink r:id="rId38956a5f995f56106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25646a44df327c32e" w:history="1">
+      <w:hyperlink r:id="rId61496a5f995f56175" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4874,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91486a44df327c3b4" w:history="1">
+      <w:hyperlink r:id="rId90526a5f995f56208" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5060,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26886a44df327c4e0" w:history="1">
+      <w:hyperlink r:id="rId10266a5f995f56334" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5275,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38076a44df327c649" w:history="1">
+      <w:hyperlink r:id="rId19036a5f995f564c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90426a44df327c67e" w:history="1">
+      <w:hyperlink r:id="rId22866a5f995f564fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81516a44df327c734" w:history="1">
+      <w:hyperlink r:id="rId69456a5f995f565af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24476a44df327c7e8" w:history="1">
+      <w:hyperlink r:id="rId59846a5f995f56663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5664,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75771948">
+  <w:abstractNum w:abstractNumId="37402129">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42486416">
+    <w:lvl w:ilvl="0" w:tplc="42607891">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42486416" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42607891" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75771947">
+  <w:abstractNum w:abstractNumId="37402128">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18109873">
+    <w:lvl w:ilvl="0" w:tplc="52219448">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75771947">
-    <w:abstractNumId w:val="75771947"/>
+  <w:num w:numId="37402128">
+    <w:abstractNumId w:val="37402128"/>
   </w:num>
-  <w:num w:numId="75771948">
-    <w:abstractNumId w:val="75771948"/>
+  <w:num w:numId="37402129">
+    <w:abstractNumId w:val="37402129"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18144,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437851626" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941020438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72056a44df32783fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId35396a44df3278466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId91176a44df3278ba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId70996a44df327ba2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId79236a44df327ba99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId23156a44df327bbac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId41206a44df327bbff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId83626a44df327bc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId31546a44df327bcb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId63326a44df327be7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId60346a44df327bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId21266a44df327bf3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId26266a44df327bfe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId10656a44df327c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId52916a44df327c057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId40306a44df327c0d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId14166a44df327c1a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId52396a44df327c269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId21926a44df327c2bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId25646a44df327c32e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId91486a44df327c3b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId26886a44df327c4e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId38076a44df327c649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId90426a44df327c67e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId81516a44df327c734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24476a44df327c7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId91516a44df3278a72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91516a44df3278a72.jpg"/><Relationship Id="rId80516a44df3279e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80516a44df3279e0d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541340838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104336531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37286a5f995f53393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId16816a5f995f533f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId41046a5f995f53a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId15446a5f995f559e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId19736a5f995f55a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId67286a5f995f55b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId70866a5f995f55baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId35506a5f995f55c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId85826a5f995f55c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId72716a5f995f55cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId81176a5f995f55d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId64366a5f995f55d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId25786a5f995f55e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId19476a5f995f55e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId52156a5f995f55e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId74756a5f995f55f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId21536a5f995f55fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId34356a5f995f560b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId38956a5f995f56106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId61496a5f995f56175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId90526a5f995f56208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId10266a5f995f56334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId19036a5f995f564c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId22866a5f995f564fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId69456a5f995f565af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59846a5f995f56663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId28176a5f995f5397a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28176a5f995f5397a.jpg"/><Relationship Id="rId50626a5f995f54ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50626a5f995f54ab7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>