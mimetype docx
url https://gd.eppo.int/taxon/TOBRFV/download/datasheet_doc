--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37286a5f995f53393" w:history="1">
+            <w:hyperlink r:id="rId54236a946c45902a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16816a5f995f533f9" w:history="1">
+            <w:hyperlink r:id="rId69426a946c4590322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55501880" name="name58026a5f995f5397b" descr="15569.jpg"/>
+                  <wp:docPr id="60909402" name="name61046a946c4590d41" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28176a5f995f5397a" cstate="print"/>
+                          <a:blip r:embed="rId99086a946c4590d3f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41046a5f995f53a7d" w:history="1">
+            <w:hyperlink r:id="rId31576a946c4590e67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1561,63 +1561,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4430177" name="name66856a5f995f54ab9" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="29556631" name="name80636a946c4592133" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50626a5f995f54ab7" cstate="print"/>
+                    <a:blip r:embed="rId93586a946c4592130" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3632,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15446a5f995f559e0" w:history="1">
+      <w:hyperlink r:id="rId14566a946c45930f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3693,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19736a5f995f55a4a" w:history="1">
+      <w:hyperlink r:id="rId71986a946c4593162" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3859,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67286a5f995f55b58" w:history="1">
+      <w:hyperlink r:id="rId81506a946c459327b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70866a5f995f55baa" w:history="1">
+      <w:hyperlink r:id="rId90746a946c45932ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3979,90 +3979,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35506a5f995f55c1a" w:history="1">
+      <w:hyperlink r:id="rId80306a946c459333f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85826a5f995f55c58" w:history="1">
+      <w:hyperlink r:id="rId50916a946c459337c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4088,51 +4088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72716a5f995f55cc9" w:history="1">
+      <w:hyperlink r:id="rId14966a946c45933ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4198,52 +4198,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ELI:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81176a5f995f55d78" w:history="1"/>
-      <w:hyperlink r:id="rId64366a5f995f55d7d" w:history="1">
+      <w:hyperlink r:id="rId21566a946c459349c" w:history="1"/>
+      <w:hyperlink r:id="rId48316a946c45934a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,111 +4298,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25786a5f995f55e20" w:history="1">
+      <w:hyperlink r:id="rId42976a946c459354f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19476a5f995f55e53" w:history="1">
+      <w:hyperlink r:id="rId76026a946c4593584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52156a5f995f55e83" w:history="1">
+      <w:hyperlink r:id="rId56176a946c45935b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4428,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74756a5f995f55f0a" w:history="1">
+      <w:hyperlink r:id="rId16316a946c4593628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21536a5f995f55fea" w:history="1">
+      <w:hyperlink r:id="rId57636a946c459370e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4675,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34356a5f995f560b2" w:history="1">
+      <w:hyperlink r:id="rId99426a946c45937d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38956a5f995f56106" w:history="1">
+      <w:hyperlink r:id="rId30536a946c4593828" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61496a5f995f56175" w:history="1">
+      <w:hyperlink r:id="rId89456a946c4593898" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4874,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90526a5f995f56208" w:history="1">
+      <w:hyperlink r:id="rId15556a946c4593920" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5060,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10266a5f995f56334" w:history="1">
+      <w:hyperlink r:id="rId99546a946c4593a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5275,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19036a5f995f564c7" w:history="1">
+      <w:hyperlink r:id="rId81806a946c4593bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22866a5f995f564fb" w:history="1">
+      <w:hyperlink r:id="rId63366a946c4593be3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69456a5f995f565af" w:history="1">
+      <w:hyperlink r:id="rId10766a946c4593c98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59846a5f995f56663" w:history="1">
+      <w:hyperlink r:id="rId91146a946c4593d60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5664,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37402129">
+  <w:abstractNum w:abstractNumId="49907488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42607891">
+    <w:lvl w:ilvl="0" w:tplc="47679756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42607891" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47679756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37402128">
+  <w:abstractNum w:abstractNumId="49907487">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52219448">
+    <w:lvl w:ilvl="0" w:tplc="42964876">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37402128">
-    <w:abstractNumId w:val="37402128"/>
+  <w:num w:numId="49907487">
+    <w:abstractNumId w:val="49907487"/>
   </w:num>
-  <w:num w:numId="37402129">
-    <w:abstractNumId w:val="37402129"/>
+  <w:num w:numId="49907488">
+    <w:abstractNumId w:val="49907488"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18144,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541340838" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId104336531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37286a5f995f53393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId16816a5f995f533f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId41046a5f995f53a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId15446a5f995f559e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId19736a5f995f55a4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId67286a5f995f55b58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId70866a5f995f55baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId35506a5f995f55c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId85826a5f995f55c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId72716a5f995f55cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId81176a5f995f55d78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId64366a5f995f55d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId25786a5f995f55e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId19476a5f995f55e53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId52156a5f995f55e83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId74756a5f995f55f0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId21536a5f995f55fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId34356a5f995f560b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId38956a5f995f56106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId61496a5f995f56175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId90526a5f995f56208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId10266a5f995f56334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId19036a5f995f564c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId22866a5f995f564fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId69456a5f995f565af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59846a5f995f56663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId28176a5f995f5397a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28176a5f995f5397a.jpg"/><Relationship Id="rId50626a5f995f54ab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50626a5f995f54ab7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950049088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355466225" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54236a946c45902a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId69426a946c4590322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId31576a946c4590e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId14566a946c45930f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId71986a946c4593162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId81506a946c459327b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId90746a946c45932ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId80306a946c459333f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId50916a946c459337c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId14966a946c45933ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId21566a946c459349c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId48316a946c45934a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId42976a946c459354f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId76026a946c4593584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId56176a946c45935b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId16316a946c4593628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId57636a946c459370e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId99426a946c45937d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId30536a946c4593828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId89456a946c4593898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId15556a946c4593920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId99546a946c4593a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId81806a946c4593bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId63366a946c4593be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId10766a946c4593c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91146a946c4593d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId99086a946c4590d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99086a946c4590d3f.jpg"/><Relationship Id="rId93586a946c4592130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93586a946c4592130.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>