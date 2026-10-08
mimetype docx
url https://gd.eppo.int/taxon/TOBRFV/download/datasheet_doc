--- v12 (2026-08-30)
+++ v13 (2026-10-08)
@@ -236,51 +236,51 @@
               </w:rPr>
               <w:t xml:space="preserve">ToBRFV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato brown rugose fruit virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54236a946c45902a7" w:history="1">
+            <w:hyperlink r:id="rId68806ac7e33f69a6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -296,51 +296,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Emergency measures (formerly), RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69426a946c4590322" w:history="1">
+            <w:hyperlink r:id="rId83616ac7e33f69adb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -354,86 +354,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TOBRFV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60909402" name="name61046a946c4590d41" descr="15569.jpg"/>
+                  <wp:docPr id="16449209" name="name20126ac7e33f6a126" descr="15569.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15569.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99086a946c4590d3f" cstate="print"/>
+                          <a:blip r:embed="rId34106ac7e33f6a124" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31576a946c4590e67" w:history="1">
+            <w:hyperlink r:id="rId63026ac7e33f6a25f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1561,63 +1561,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2017).  Since 2019, it was found in a number of countries woldwide. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29556631" name="name80636a946c4592133" descr="TOBRFV_distribution_map.jpg"/>
+            <wp:docPr id="48332509" name="name28406ac7e33f6b3b8" descr="TOBRFV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOBRFV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93586a946c4592130" cstate="print"/>
+                    <a:blip r:embed="rId55676ac7e33f6b3b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3632,51 +3632,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, (June), 1–5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">AHDB (2019) Tomato brown rugose fruit virus (ToBRFV). Poster. AHDB (Agriculture &amp; Horticulture Development Board), pp. 1–2. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14566a946c45930f6" w:history="1">
+      <w:hyperlink r:id="rId57986ac7e33f6c38c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">[LINK]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3693,51 +3693,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Plant Pathology  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 719-723. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71986a946c4593162" w:history="1">
+      <w:hyperlink r:id="rId19506ac7e33f6c3fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1007/s42161-019-00240-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3859,101 +3859,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1–8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81506a946c459327b" w:history="1">
+      <w:hyperlink r:id="rId25176ac7e33f6c50e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1810-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dombrovsky A &amp; Smith E (2017) Seed Transmission of Tobamoviruses: Aspects of Global Disease Distribution. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Seed Biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (INTECH, Vol. Chapter 12, pp. 233–260). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90746a946c45932ce" w:history="1">
+      <w:hyperlink r:id="rId60526ac7e33f6c561" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5772/intechopen.70244</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3979,90 +3979,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 421-423. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80306a946c459333f" w:history="1">
+      <w:hyperlink r:id="rId91596ac7e33f6c5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12340</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for tomato brown rugose fruit virus. EPPO, Paris. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50916a946c459337c" w:history="1">
+      <w:hyperlink r:id="rId19626ac7e33f6c632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TOBRFV/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4088,51 +4088,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L 250</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(30.09.2019), 91–94. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14966a946c45933ee" w:history="1">
+      <w:hyperlink r:id="rId73636ac7e33f6c6a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4198,52 +4198,52 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2024/2970, 2.12.2024,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ELI:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21566a946c459349c" w:history="1"/>
-      <w:hyperlink r:id="rId48316a946c45934a2" w:history="1">
+      <w:hyperlink r:id="rId47386ac7e33f6c75c" w:history="1"/>
+      <w:hyperlink r:id="rId65856ac7e33f6c762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://data.europa.eu/eli/reg_impl/2024/2970/oj</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4298,111 +4298,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 43–49. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42976a946c459354f" w:history="1">
+      <w:hyperlink r:id="rId87766ac7e33f6c80c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.29136/mediterranean.705740</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GSPP (2013) New international business chain system for hygiene in tomato seed production and plant raising to prevent infection with pathogens. Good seed and Plant Practices (GSPP). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76026a946c4593584" w:history="1">
+      <w:hyperlink r:id="rId28156ac7e33f6c841" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gspp.eu/publications</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2019) Positive-sense RNA Viruses, Virgariridae, Genus: Tobamovirus. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56176a946c45935b6" w:history="1">
+      <w:hyperlink r:id="rId26666ac7e33f6c873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4428,51 +4428,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Version 1.4, March 2020). Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16316a946c4593628" w:history="1">
+      <w:hyperlink r:id="rId25486ac7e33f6c8e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4556,51 +4556,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57636a946c459370e" w:history="1">
+      <w:hyperlink r:id="rId75836ac7e33f6c9bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/https://doi.org/10.1371/journal.pone.0210871</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4675,101 +4675,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1439. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99426a946c45937d5" w:history="1">
+      <w:hyperlink r:id="rId43246ac7e33f6ca8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-18-1959-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, Elad N, Tam Y, Sela N, Abu-ras A, Ezra N, Haberman A, Yitzhak L, Lachman O &amp; Dombrovsky A (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-2 2 Resistance Genes. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–19. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30536a946c4593828" w:history="1">
+      <w:hyperlink r:id="rId91836ac7e33f6cae3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0170429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4795,51 +4795,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89456a946c4593898" w:history="1">
+      <w:hyperlink r:id="rId53246ac7e33f6cb54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4874,51 +4874,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1443 .</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15556a946c4593920" w:history="1">
+      <w:hyperlink r:id="rId59506ac7e33f6cbdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-18-2254-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5060,51 +5060,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 346–356. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99546a946c4593a56" w:history="1">
+      <w:hyperlink r:id="rId53236ac7e33f6cd0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.18781/R.MEX.FIT.1902-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5275,81 +5275,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">JKI Datasheets. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant diseases and diagnosis. Tomato brown rugose fruit virus (ToBRFV)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Braunschweig (DE). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81806a946c4593bb1" w:history="1">
+      <w:hyperlink r:id="rId37036ac7e33f6ce6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5073/20190607-16091</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">WTO (2019) World Trade Organization. Notification of emergency measures (19-112). Turkey (G/SPS/N/TUR/109), 2 pp. Retrieved from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63366a946c4593be3" w:history="1">
+      <w:hyperlink r:id="rId35166ac7e33f6cea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://docs.wto.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5415,51 +5415,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tobamovirus fructirugosum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a946c4593c98" w:history="1">
+      <w:hyperlink r:id="rId82306ac7e33f6cf59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5524,51 +5524,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 529-534. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91146a946c4593d60" w:history="1">
+      <w:hyperlink r:id="rId91436ac7e33f6d017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12711</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -5664,137 +5664,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49907488">
+  <w:abstractNum w:abstractNumId="79940682">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47679756">
+    <w:lvl w:ilvl="0" w:tplc="96736855">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47679756" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96736855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49907487">
+  <w:abstractNum w:abstractNumId="79940681">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42964876">
+    <w:lvl w:ilvl="0" w:tplc="98103668">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,55 +6546,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49907487">
-    <w:abstractNumId w:val="49907487"/>
+  <w:num w:numId="79940681">
+    <w:abstractNumId w:val="79940681"/>
   </w:num>
-  <w:num w:numId="49907488">
-    <w:abstractNumId w:val="49907488"/>
+  <w:num w:numId="79940682">
+    <w:abstractNumId w:val="79940682"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18144,51 +18144,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId950049088" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId355466225" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54236a946c45902a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId69426a946c4590322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId31576a946c4590e67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId14566a946c45930f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId71986a946c4593162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId81506a946c459327b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId90746a946c45932ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId80306a946c459333f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId50916a946c459337c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId14966a946c45933ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId21566a946c459349c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId48316a946c45934a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId42976a946c459354f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId76026a946c4593584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId56176a946c45935b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId16316a946c4593628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId57636a946c459370e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId99426a946c45937d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId30536a946c4593828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId89456a946c4593898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId15556a946c4593920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId99546a946c4593a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId81806a946c4593bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId63366a946c4593be3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId10766a946c4593c98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91146a946c4593d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId99086a946c4590d3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99086a946c4590d3f.jpg"/><Relationship Id="rId93586a946c4592130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93586a946c4592130.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685587978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId173338239" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68806ac7e33f69a6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/" TargetMode="External"/><Relationship Id="rId83616ac7e33f69adb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/categorization" TargetMode="External"/><Relationship Id="rId63026ac7e33f6a25f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/photos" TargetMode="External"/><Relationship Id="rId57986ac7e33f6c38c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projectblue.blob.core.windows.net/media/Default/Imported%20Publication%20Docs/Tomato%20Brown%20Rugose%20Fruit%20Virus%20Poster05_03_2019_WEB.pdf" TargetMode="External"/><Relationship Id="rId19506ac7e33f6c3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1007/s42161-019-00240-7" TargetMode="External"/><Relationship Id="rId25176ac7e33f6c50e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1810-5" TargetMode="External"/><Relationship Id="rId60526ac7e33f6c561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5772/intechopen.70244" TargetMode="External"/><Relationship Id="rId91596ac7e33f6c5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12340" TargetMode="External"/><Relationship Id="rId19626ac7e33f6c632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOBRFV/documents" TargetMode="External"/><Relationship Id="rId73636ac7e33f6c6a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/eli/dec_impl/2019/1615/oj" TargetMode="External"/><Relationship Id="rId47386ac7e33f6c75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId65856ac7e33f6c762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://data.europa.eu/eli/reg_impl/2024/2970/oj" TargetMode="External"/><Relationship Id="rId87766ac7e33f6c80c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.29136/mediterranean.705740" TargetMode="External"/><Relationship Id="rId28156ac7e33f6c841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gspp.eu/publications" TargetMode="External"/><Relationship Id="rId26666ac7e33f6c873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talk.ictvonline.org/ictv-reports/ictv_online_report/positive-sense-rna-viruses/w/virgaviridae/672/genus-tobamovirus" TargetMode="External"/><Relationship Id="rId25486ac7e33f6c8e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldseed.org/our-work/phytosanitary-matters/seed-health/ishi-veg-protocols/" TargetMode="External"/><Relationship Id="rId75836ac7e33f6c9bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/https://doi.org/10.1371/journal.pone.0210871" TargetMode="External"/><Relationship Id="rId43246ac7e33f6ca8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-18-1959-PDN" TargetMode="External"/><Relationship Id="rId91836ac7e33f6cae3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0170429" TargetMode="External"/><Relationship Id="rId53246ac7e33f6cb54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/http://dx.doi.org/10.5197/j.2044-0588.2019.039.001" TargetMode="External"/><Relationship Id="rId59506ac7e33f6cbdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-18-2254-PDN" TargetMode="External"/><Relationship Id="rId53236ac7e33f6cd0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18781/R.MEX.FIT.1902-6" TargetMode="External"/><Relationship Id="rId37036ac7e33f6ce6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/20190607-16091" TargetMode="External"/><Relationship Id="rId35166ac7e33f6cea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.wto.org/imrd" TargetMode="External"/><Relationship Id="rId82306ac7e33f6cf59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91436ac7e33f6d017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12711" TargetMode="External"/><Relationship Id="rId34106ac7e33f6a124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34106ac7e33f6a124.jpg"/><Relationship Id="rId55676ac7e33f6b3b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55676ac7e33f6b3b6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>