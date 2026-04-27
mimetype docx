--- v6 (2026-03-27)
+++ v7 (2026-04-27)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529469c643860ddbd" w:history="1">
+            <w:hyperlink r:id="rId225669efe256b55ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330669c643860de06" w:history="1">
+            <w:hyperlink r:id="rId545869efe256b563f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63319070" name="name745769c643860ee3c" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="50916013" name="name590469efe256b68c6" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId886369c643860ee38" cstate="print"/>
+                    <a:blip r:embed="rId622869efe256b68c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641269c643860f653" w:history="1">
+      <w:hyperlink r:id="rId948169efe256b77f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId209869c643860f759" w:history="1">
+      <w:hyperlink r:id="rId727069efe256b78ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId770769c643860f7de" w:history="1">
+      <w:hyperlink r:id="rId263069efe256b7977" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156869c643860f811" w:history="1">
+      <w:hyperlink r:id="rId868769efe256b79ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293269c643860f886" w:history="1">
+      <w:hyperlink r:id="rId968869efe256b7a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId808069c643860fa3f" w:history="1">
+      <w:hyperlink r:id="rId597269efe256b7c56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887769c643860fc01" w:history="1">
+      <w:hyperlink r:id="rId874269efe256b7df4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85349724" name="name780569c643860fcab" descr="eu_funding_250.png"/>
+            <wp:docPr id="38179225" name="name123569efe256b7e8f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId192569c643860fcaa" cstate="print"/>
+                    <a:blip r:embed="rId878369efe256b7e8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93719239">
+  <w:abstractNum w:abstractNumId="68988010">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64924019">
+    <w:lvl w:ilvl="0" w:tplc="10410000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64924019" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10410000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93719238">
+  <w:abstractNum w:abstractNumId="68988009">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19776592">
+    <w:lvl w:ilvl="0" w:tplc="18963470">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93719238">
-    <w:abstractNumId w:val="93719238"/>
+  <w:num w:numId="68988009">
+    <w:abstractNumId w:val="68988009"/>
   </w:num>
-  <w:num w:numId="93719239">
-    <w:abstractNumId w:val="93719239"/>
+  <w:num w:numId="68988010">
+    <w:abstractNumId w:val="68988010"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167022445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851475524" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId529469c643860ddbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId330669c643860de06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId641269c643860f653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId209869c643860f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId770769c643860f7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId156869c643860f811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId293269c643860f886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId808069c643860fa3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId887769c643860fc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId886369c643860ee38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886369c643860ee38.jpg"/><Relationship Id="rId192569c643860fcaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId192569c643860fcaa.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622726292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId643709112" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId225669efe256b55ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId545869efe256b563f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId948169efe256b77f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId727069efe256b78ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId263069efe256b7977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId868769efe256b79ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId968869efe256b7a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId597269efe256b7c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId874269efe256b7df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId622869efe256b68c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622869efe256b68c2.jpg"/><Relationship Id="rId878369efe256b7e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878369efe256b7e8e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>