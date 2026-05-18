--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225669efe256b55ab" w:history="1">
+            <w:hyperlink r:id="rId43816a0a9711d789d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545869efe256b563f" w:history="1">
+            <w:hyperlink r:id="rId28496a0a9711d793a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50916013" name="name590469efe256b68c6" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="21917291" name="name43656a0a9711d8cc6" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId622869efe256b68c2" cstate="print"/>
+                    <a:blip r:embed="rId33276a0a9711d8cc2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948169efe256b77f2" w:history="1">
+      <w:hyperlink r:id="rId24426a0a9711d9bcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId727069efe256b78ec" w:history="1">
+      <w:hyperlink r:id="rId76496a0a9711d9cf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263069efe256b7977" w:history="1">
+      <w:hyperlink r:id="rId49216a0a9711d9d68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868769efe256b79ac" w:history="1">
+      <w:hyperlink r:id="rId86936a0a9711d9d9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId968869efe256b7a22" w:history="1">
+      <w:hyperlink r:id="rId87796a0a9711d9e11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597269efe256b7c56" w:history="1">
+      <w:hyperlink r:id="rId26006a0a9711d9f7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874269efe256b7df4" w:history="1">
+      <w:hyperlink r:id="rId31036a0a9711da111" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38179225" name="name123569efe256b7e8f" descr="eu_funding_250.png"/>
+            <wp:docPr id="21928917" name="name90796a0a9711da1b9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId878369efe256b7e8e" cstate="print"/>
+                    <a:blip r:embed="rId98446a0a9711da1b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68988010">
+  <w:abstractNum w:abstractNumId="90486354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10410000">
+    <w:lvl w:ilvl="0" w:tplc="38385962">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10410000" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38385962" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68988009">
+  <w:abstractNum w:abstractNumId="90486353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18963470">
+    <w:lvl w:ilvl="0" w:tplc="33499280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68988009">
-    <w:abstractNumId w:val="68988009"/>
+  <w:num w:numId="90486353">
+    <w:abstractNumId w:val="90486353"/>
   </w:num>
-  <w:num w:numId="68988010">
-    <w:abstractNumId w:val="68988010"/>
+  <w:num w:numId="90486354">
+    <w:abstractNumId w:val="90486354"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId622726292" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId643709112" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId225669efe256b55ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId545869efe256b563f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId948169efe256b77f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId727069efe256b78ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId263069efe256b7977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId868769efe256b79ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId968869efe256b7a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId597269efe256b7c56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId874269efe256b7df4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId622869efe256b68c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622869efe256b68c2.jpg"/><Relationship Id="rId878369efe256b7e8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId878369efe256b7e8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId951825823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952430240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43816a0a9711d789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId28496a0a9711d793a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId24426a0a9711d9bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId76496a0a9711d9cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId49216a0a9711d9d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId86936a0a9711d9d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId87796a0a9711d9e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId26006a0a9711d9f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId31036a0a9711da111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33276a0a9711d8cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33276a0a9711d8cc2.jpg"/><Relationship Id="rId98446a0a9711da1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98446a0a9711da1b8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>