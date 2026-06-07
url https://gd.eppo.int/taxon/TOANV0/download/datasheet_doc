--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43816a0a9711d789d" w:history="1">
+            <w:hyperlink r:id="rId69386a25c840a18cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28496a0a9711d793a" w:history="1">
+            <w:hyperlink r:id="rId96606a25c840a1913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21917291" name="name43656a0a9711d8cc6" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="52784052" name="name68366a25c840a2915" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33276a0a9711d8cc2" cstate="print"/>
+                    <a:blip r:embed="rId56506a25c840a2911" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24426a0a9711d9bcc" w:history="1">
+      <w:hyperlink r:id="rId35516a25c840a3160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76496a0a9711d9cf4" w:history="1">
+      <w:hyperlink r:id="rId57906a25c840a326c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49216a0a9711d9d68" w:history="1">
+      <w:hyperlink r:id="rId75686a25c840a32e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86936a0a9711d9d9c" w:history="1">
+      <w:hyperlink r:id="rId10466a25c840a331a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87796a0a9711d9e11" w:history="1">
+      <w:hyperlink r:id="rId17586a25c840a3391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26006a0a9711d9f7d" w:history="1">
+      <w:hyperlink r:id="rId65616a25c840a3508" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31036a0a9711da111" w:history="1">
+      <w:hyperlink r:id="rId29696a25c840a36a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21928917" name="name90796a0a9711da1b9" descr="eu_funding_250.png"/>
+            <wp:docPr id="65405798" name="name20386a25c840a374c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98446a0a9711da1b8" cstate="print"/>
+                    <a:blip r:embed="rId49426a25c840a374b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90486354">
+  <w:abstractNum w:abstractNumId="66555264">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38385962">
+    <w:lvl w:ilvl="0" w:tplc="32183113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38385962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32183113" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90486353">
+  <w:abstractNum w:abstractNumId="66555263">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33499280">
+    <w:lvl w:ilvl="0" w:tplc="19181308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90486353">
-    <w:abstractNumId w:val="90486353"/>
+  <w:num w:numId="66555263">
+    <w:abstractNumId w:val="66555263"/>
   </w:num>
-  <w:num w:numId="90486354">
-    <w:abstractNumId w:val="90486354"/>
+  <w:num w:numId="66555264">
+    <w:abstractNumId w:val="66555264"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId951825823" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952430240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43816a0a9711d789d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId28496a0a9711d793a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId24426a0a9711d9bcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId76496a0a9711d9cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId49216a0a9711d9d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId86936a0a9711d9d9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId87796a0a9711d9e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId26006a0a9711d9f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId31036a0a9711da111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33276a0a9711d8cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33276a0a9711d8cc2.jpg"/><Relationship Id="rId98446a0a9711da1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98446a0a9711da1b8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367037672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157173515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69386a25c840a18cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId96606a25c840a1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId35516a25c840a3160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId57906a25c840a326c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId75686a25c840a32e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId10466a25c840a331a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId17586a25c840a3391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId65616a25c840a3508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId29696a25c840a36a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56506a25c840a2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56506a25c840a2911.jpg"/><Relationship Id="rId49426a25c840a374b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49426a25c840a374b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>