--- v9 (2026-06-07)
+++ v10 (2026-06-27)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69386a25c840a18cd" w:history="1">
+            <w:hyperlink r:id="rId40526a4063c288d58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96606a25c840a1913" w:history="1">
+            <w:hyperlink r:id="rId28456a4063c288d9b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52784052" name="name68366a25c840a2915" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="4128496" name="name92076a4063c289ba9" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56506a25c840a2911" cstate="print"/>
+                    <a:blip r:embed="rId68016a4063c289ba7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35516a25c840a3160" w:history="1">
+      <w:hyperlink r:id="rId91526a4063c28a386" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57906a25c840a326c" w:history="1">
+      <w:hyperlink r:id="rId87806a4063c28a47c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75686a25c840a32e3" w:history="1">
+      <w:hyperlink r:id="rId10036a4063c28a4ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10466a25c840a331a" w:history="1">
+      <w:hyperlink r:id="rId30046a4063c28a520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17586a25c840a3391" w:history="1">
+      <w:hyperlink r:id="rId71356a4063c28a592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65616a25c840a3508" w:history="1">
+      <w:hyperlink r:id="rId71106a4063c28a70d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29696a25c840a36a3" w:history="1">
+      <w:hyperlink r:id="rId56436a4063c28a89c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65405798" name="name20386a25c840a374c" descr="eu_funding_250.png"/>
+            <wp:docPr id="41640842" name="name79266a4063c28a95f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49426a25c840a374b" cstate="print"/>
+                    <a:blip r:embed="rId24836a4063c28a95e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66555264">
+  <w:abstractNum w:abstractNumId="64895795">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32183113">
+    <w:lvl w:ilvl="0" w:tplc="68144346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32183113" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68144346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66555263">
+  <w:abstractNum w:abstractNumId="64895794">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19181308">
+    <w:lvl w:ilvl="0" w:tplc="13056075">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66555263">
-    <w:abstractNumId w:val="66555263"/>
+  <w:num w:numId="64895794">
+    <w:abstractNumId w:val="64895794"/>
   </w:num>
-  <w:num w:numId="66555264">
-    <w:abstractNumId w:val="66555264"/>
+  <w:num w:numId="64895795">
+    <w:abstractNumId w:val="64895795"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId367037672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId157173515" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69386a25c840a18cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId96606a25c840a1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId35516a25c840a3160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId57906a25c840a326c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId75686a25c840a32e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId10466a25c840a331a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId17586a25c840a3391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId65616a25c840a3508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId29696a25c840a36a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56506a25c840a2911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56506a25c840a2911.jpg"/><Relationship Id="rId49426a25c840a374b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49426a25c840a374b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804900967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId919428336" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40526a4063c288d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId28456a4063c288d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId91526a4063c28a386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId87806a4063c28a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId10036a4063c28a4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId30046a4063c28a520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId71356a4063c28a592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId71106a4063c28a70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId56436a4063c28a89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68016a4063c289ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68016a4063c289ba7.jpg"/><Relationship Id="rId24836a4063c28a95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24836a4063c28a95e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>