--- v10 (2026-06-27)
+++ v11 (2026-07-18)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40526a4063c288d58" w:history="1">
+            <w:hyperlink r:id="rId78316a5b110ac63c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28456a4063c288d9b" w:history="1">
+            <w:hyperlink r:id="rId54996a5b110ac6429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4128496" name="name92076a4063c289ba9" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="88975552" name="name87486a5b110ac70f5" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68016a4063c289ba7" cstate="print"/>
+                    <a:blip r:embed="rId79756a5b110ac70f2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91526a4063c28a386" w:history="1">
+      <w:hyperlink r:id="rId58856a5b110ac7929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87806a4063c28a47c" w:history="1">
+      <w:hyperlink r:id="rId62156a5b110ac7a1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10036a4063c28a4ee" w:history="1">
+      <w:hyperlink r:id="rId78896a5b110ac7a9d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30046a4063c28a520" w:history="1">
+      <w:hyperlink r:id="rId94196a5b110ac7ad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71356a4063c28a592" w:history="1">
+      <w:hyperlink r:id="rId95386a5b110ac7b47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71106a4063c28a70d" w:history="1">
+      <w:hyperlink r:id="rId58526a5b110ac7cd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56436a4063c28a89c" w:history="1">
+      <w:hyperlink r:id="rId18456a5b110ac7e62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41640842" name="name79266a4063c28a95f" descr="eu_funding_250.png"/>
+            <wp:docPr id="44533847" name="name97846a5b110ac7f01" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24836a4063c28a95e" cstate="print"/>
+                    <a:blip r:embed="rId87446a5b110ac7f00" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64895795">
+  <w:abstractNum w:abstractNumId="51746647">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68144346">
+    <w:lvl w:ilvl="0" w:tplc="37813974">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68144346" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37813974" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64895794">
+  <w:abstractNum w:abstractNumId="51746646">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13056075">
+    <w:lvl w:ilvl="0" w:tplc="93430355">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64895794">
-    <w:abstractNumId w:val="64895794"/>
+  <w:num w:numId="51746646">
+    <w:abstractNumId w:val="51746646"/>
   </w:num>
-  <w:num w:numId="64895795">
-    <w:abstractNumId w:val="64895795"/>
+  <w:num w:numId="51746647">
+    <w:abstractNumId w:val="51746647"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId804900967" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId919428336" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40526a4063c288d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId28456a4063c288d9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId91526a4063c28a386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId87806a4063c28a47c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId10036a4063c28a4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId30046a4063c28a520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId71356a4063c28a592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId71106a4063c28a70d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId56436a4063c28a89c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68016a4063c289ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68016a4063c289ba7.jpg"/><Relationship Id="rId24836a4063c28a95e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24836a4063c28a95e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId320276849" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719059181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78316a5b110ac63c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId54996a5b110ac6429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId58856a5b110ac7929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId62156a5b110ac7a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId78896a5b110ac7a9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId94196a5b110ac7ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId95386a5b110ac7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId58526a5b110ac7cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId18456a5b110ac7e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79756a5b110ac70f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79756a5b110ac70f2.jpg"/><Relationship Id="rId87446a5b110ac7f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87446a5b110ac7f00.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>