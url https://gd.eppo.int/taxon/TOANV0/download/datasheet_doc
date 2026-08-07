--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78316a5b110ac63c5" w:history="1">
+            <w:hyperlink r:id="rId92566a75aa20c0809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54996a5b110ac6429" w:history="1">
+            <w:hyperlink r:id="rId55116a75aa20c084e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88975552" name="name87486a5b110ac70f5" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="23205045" name="name12676a75aa20c1697" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79756a5b110ac70f2" cstate="print"/>
+                    <a:blip r:embed="rId37646a75aa20c1694" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58856a5b110ac7929" w:history="1">
+      <w:hyperlink r:id="rId47586a75aa20c1e79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62156a5b110ac7a1e" w:history="1">
+      <w:hyperlink r:id="rId26326a75aa20c1f6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78896a5b110ac7a9d" w:history="1">
+      <w:hyperlink r:id="rId34286a75aa20c1fe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94196a5b110ac7ad2" w:history="1">
+      <w:hyperlink r:id="rId30076a75aa20c2013" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95386a5b110ac7b47" w:history="1">
+      <w:hyperlink r:id="rId32226a75aa20c2086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58526a5b110ac7cd2" w:history="1">
+      <w:hyperlink r:id="rId32746a75aa20c2201" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18456a5b110ac7e62" w:history="1">
+      <w:hyperlink r:id="rId45286a75aa20c23a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44533847" name="name97846a5b110ac7f01" descr="eu_funding_250.png"/>
+            <wp:docPr id="39963681" name="name18796a75aa20c243d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87446a5b110ac7f00" cstate="print"/>
+                    <a:blip r:embed="rId95666a75aa20c243c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51746647">
+  <w:abstractNum w:abstractNumId="53350281">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37813974">
+    <w:lvl w:ilvl="0" w:tplc="81944883">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37813974" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81944883" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51746646">
+  <w:abstractNum w:abstractNumId="53350280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93430355">
+    <w:lvl w:ilvl="0" w:tplc="97315902">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51746646">
-    <w:abstractNumId w:val="51746646"/>
+  <w:num w:numId="53350280">
+    <w:abstractNumId w:val="53350280"/>
   </w:num>
-  <w:num w:numId="51746647">
-    <w:abstractNumId w:val="51746647"/>
+  <w:num w:numId="53350281">
+    <w:abstractNumId w:val="53350281"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId320276849" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId719059181" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78316a5b110ac63c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId54996a5b110ac6429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId58856a5b110ac7929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId62156a5b110ac7a1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId78896a5b110ac7a9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId94196a5b110ac7ad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId95386a5b110ac7b47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId58526a5b110ac7cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId18456a5b110ac7e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79756a5b110ac70f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79756a5b110ac70f2.jpg"/><Relationship Id="rId87446a5b110ac7f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87446a5b110ac7f00.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId119100370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId105116925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92566a75aa20c0809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId55116a75aa20c084e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId47586a75aa20c1e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId26326a75aa20c1f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId34286a75aa20c1fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId30076a75aa20c2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId32226a75aa20c2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId32746a75aa20c2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId45286a75aa20c23a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37646a75aa20c1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37646a75aa20c1694.jpg"/><Relationship Id="rId95666a75aa20c243c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95666a75aa20c243c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>