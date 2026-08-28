--- v12 (2026-08-07)
+++ v13 (2026-08-28)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato apex necrosis virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato marchitez virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92566a75aa20c0809" w:history="1">
+            <w:hyperlink r:id="rId19886a91ae20ee8df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55116a75aa20c084e" w:history="1">
+            <w:hyperlink r:id="rId31476a91ae20ee926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -751,63 +751,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ToMarV is only known from Mexico.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23205045" name="name12676a75aa20c1697" descr="TOANV0_distribution_map.jpg"/>
+            <wp:docPr id="29781057" name="name42746a91ae20efa0c" descr="TOANV0_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TOANV0_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37646a75aa20c1694" cstate="print"/>
+                    <a:blip r:embed="rId19726a91ae20efa09" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1674,51 +1674,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 857-69. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47586a75aa20c1e79" w:history="1">
+      <w:hyperlink r:id="rId87036a91ae20f0253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0653-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1822,51 +1822,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 3162. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26326a75aa20c1f6f" w:history="1">
+      <w:hyperlink r:id="rId87436a91ae20f0363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2013.3162</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1892,81 +1892,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 1251. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34286a75aa20c1fe1" w:history="1">
+      <w:hyperlink r:id="rId82726a91ae20f03db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v14061251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2022) Report Chapters. Secoviridae. Torradovirus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30076a75aa20c2013" w:history="1">
+      <w:hyperlink r:id="rId38746a91ae20f0412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -1992,51 +1992,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 899–907. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32226a75aa20c2086" w:history="1">
+      <w:hyperlink r:id="rId68956a91ae20f0487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-009-0367-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2216,51 +2216,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">155</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(5), 751-755. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32746a75aa20c2201" w:history="1">
+      <w:hyperlink r:id="rId67756a91ae20f0645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s00705-010-0640-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2462,51 +2462,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Torradovirus marchitezum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45286a75aa20c23a0" w:history="1">
+      <w:hyperlink r:id="rId38546a91ae20f07e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2519,63 +2519,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39963681" name="name18796a75aa20c243d" descr="eu_funding_250.png"/>
+            <wp:docPr id="58205579" name="name22736a91ae20f08ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95666a75aa20c243c" cstate="print"/>
+                    <a:blip r:embed="rId43566a91ae20f08ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -2673,137 +2673,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53350281">
+  <w:abstractNum w:abstractNumId="18740038">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81944883">
+    <w:lvl w:ilvl="0" w:tplc="31625961">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81944883" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31625961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53350280">
+  <w:abstractNum w:abstractNumId="18740037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97315902">
+    <w:lvl w:ilvl="0" w:tplc="10215212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -3555,55 +3555,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53350280">
-    <w:abstractNumId w:val="53350280"/>
+  <w:num w:numId="18740037">
+    <w:abstractNumId w:val="18740037"/>
   </w:num>
-  <w:num w:numId="53350281">
-    <w:abstractNumId w:val="53350281"/>
+  <w:num w:numId="18740038">
+    <w:abstractNumId w:val="18740038"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15153,51 +15153,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId119100370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId105116925" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92566a75aa20c0809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId55116a75aa20c084e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId47586a75aa20c1e79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId26326a75aa20c1f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId34286a75aa20c1fe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId30076a75aa20c2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId32226a75aa20c2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId32746a75aa20c2201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId45286a75aa20c23a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37646a75aa20c1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37646a75aa20c1694.jpg"/><Relationship Id="rId95666a75aa20c243c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95666a75aa20c243c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437262857" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641752021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19886a91ae20ee8df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/" TargetMode="External"/><Relationship Id="rId31476a91ae20ee926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TOANV0/categorization" TargetMode="External"/><Relationship Id="rId87036a91ae20f0253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0653-9" TargetMode="External"/><Relationship Id="rId87436a91ae20f0363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2013.3162" TargetMode="External"/><Relationship Id="rId82726a91ae20f03db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v14061251" TargetMode="External"/><Relationship Id="rId38746a91ae20f0412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/report/chapter/secoviridae/secoviridae/torradovirus" TargetMode="External"/><Relationship Id="rId68956a91ae20f0487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId67756a91ae20f0645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00705-010-0640-1" TargetMode="External"/><Relationship Id="rId38546a91ae20f07e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId19726a91ae20efa09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19726a91ae20efa09.jpg"/><Relationship Id="rId43566a91ae20f08ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43566a91ae20f08ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>