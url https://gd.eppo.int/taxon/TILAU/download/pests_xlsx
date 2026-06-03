--- v0 (2025-10-14)
+++ v1 (2026-06-03)
@@ -12,117 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TILAU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>POCZSH</t>
+  </si>
+  <si>
+    <t>Pochazia shantungensis</t>
+  </si>
+  <si>
+    <t>* Dong Y, Seung J, Lee S, Hulcr J (2026) Pochazia shantungensis and Pochazia chinensis (Hemiptera: Ricaniidae)—two confusable invasive planthoppers. Journal of Integrated Pest Management 17(1), pmag021. https://doi.org/10.1093/jipm/pmag021
+-------considers that it is only a host of Pochazia chinensis
+* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ANIDMA</t>
   </si>
   <si>
     <t>Anisandrus maiche</t>
   </si>
   <si>
     <t>* Mandelshtam MY, Yakushkin EA, Petrov AV (2018) Oriental ambrosia beetles (Coleoptera: Curculionidae: Scolytinae): new inhabitants of Primorsky krai in Russia. Russian Journal of Biological Invasions 9(4), 355-365.
 ------- as Tilia amurense.</t>
   </si>
   <si>
     <t>LYMAMA</t>
   </si>
   <si>
     <t>Lymantria mathura</t>
   </si>
   <si>
     <t>* Yurchenko GI, Turova GI (2002) [Features of biology, behavior and population dynamics of the rosy gypsy moth unpaired silkworm (Lymantria mathura Moore) in the Russian Far East]. In Readings in memory of A.I. Kurentsov, pp.84-95. Dalnauka, Vladivostok (RU) (in Russian).
 -------- In the wild, Russian Far East.</t>
   </si>
   <si>
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Tilia)</t>
   </si>
   <si>
     <t xml:space="preserve"> * Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp.
 * Van Driesche RG, LaForest JH, Bargeron CT, Reardon RC, Herlihy M (2012) Forest Pest Insects in North America: a Photographic Guide. USDA Forest Service. Forest Health Technology Enterprise Team. Morgantown, WV. FHTET-2012-02.
 * Webster RL (1916) The white-marked tussock-moth. Circular. Paper 33. https://lib.dr.iastate.edu/iaes_circulars/39</t>
   </si>
   <si>
     <t>PRYCIS</t>
   </si>
   <si>
     <t>Phyllonorycter issikii</t>
   </si>
   <si>
     <t>POCZCH</t>
   </si>
   <si>
     <t>Pochazia chinensis</t>
   </si>
   <si>
     <t>* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Pochazia shantungensis</t>
   </si>
   <si>
     <t>PPV000</t>
   </si>
   <si>
     <t>Potyvirus plumpoxi (as Tilia)</t>
   </si>
   <si>
     <t>* Çıtır A, Akbilek Y, Ilbağı H (2021) First report of Plum pox virus on Tilia spp. in Turkey. New Disease Report 44, e12027. https://doi.org/10.1002/ndr2.12027</t>
   </si>
   <si>
     <t>HESOCA</t>
   </si>
   <si>
     <t>Trichoferus campestris (as Tilia)</t>
   </si>
   <si>
     <t>* Iwata R &amp; Yamada F (1990) Notes on the biology of Hesperophanes campestris, a drywood borer in Japan. Material und Organismen 25, 305–313.</t>
   </si>
   <si>
     <t>XYBIAL</t>
   </si>
   <si>
     <t>Xyleborinus attenuatus</t>
   </si>
@@ -482,218 +490,218 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="321.921" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="D5"/>
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">