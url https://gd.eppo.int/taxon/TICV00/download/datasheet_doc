--- v4 (2026-02-20)
+++ v5 (2026-04-02)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10546998df1dc56b2" w:history="1">
+            <w:hyperlink r:id="rId847869ce0a03c9fa5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66556998df1dc56f6" w:history="1">
+            <w:hyperlink r:id="rId714069ce0a03c9ffa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23233114" name="name31116998df1dc5dd8" descr="14121.jpg"/>
+                  <wp:docPr id="86388987" name="name266569ce0a03ca767" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29996998df1dc5dd6" cstate="print"/>
+                          <a:blip r:embed="rId828569ce0a03ca764" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95886998df1dc5f2c" w:history="1">
+            <w:hyperlink r:id="rId282269ce0a03ca8f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5530105" name="name96606998df1dc750a" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="92840067" name="name609669ce0a03cc028" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94316998df1dc7506" cstate="print"/>
+                    <a:blip r:embed="rId564869ce0a03cc025" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18036998df1dc849b" w:history="1">
+      <w:hyperlink r:id="rId156469ce0a03cd067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39926998df1dc86a2" w:history="1">
+      <w:hyperlink r:id="rId705469ce0a03cd384" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43806998df1dc8713" w:history="1">
+      <w:hyperlink r:id="rId862369ce0a03cd401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73556998df1dc8d00" w:history="1">
+      <w:hyperlink r:id="rId722769ce0a03cdacd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58576998df1dc8db5" w:history="1">
+      <w:hyperlink r:id="rId294369ce0a03cdb89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126998df1dc8e84" w:history="1">
+      <w:hyperlink r:id="rId755969ce0a03cdc6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85629754" name="name48876998df1dc8ee2" descr="eu_funding_250.png"/>
+            <wp:docPr id="73918536" name="name295469ce0a03cdcd6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40066998df1dc8ee1" cstate="print"/>
+                    <a:blip r:embed="rId213669ce0a03cdcd5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87030134">
+  <w:abstractNum w:abstractNumId="96912763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95234666">
+    <w:lvl w:ilvl="0" w:tplc="22036364">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95234666" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22036364" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87030133">
+  <w:abstractNum w:abstractNumId="96912762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40463123">
+    <w:lvl w:ilvl="0" w:tplc="55421621">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87030133">
-    <w:abstractNumId w:val="87030133"/>
+  <w:num w:numId="96912762">
+    <w:abstractNumId w:val="96912762"/>
   </w:num>
-  <w:num w:numId="87030134">
-    <w:abstractNumId w:val="87030134"/>
+  <w:num w:numId="96912763">
+    <w:abstractNumId w:val="96912763"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813146801" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId529026585" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10546998df1dc56b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId66556998df1dc56f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId95886998df1dc5f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId18036998df1dc849b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId39926998df1dc86a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId43806998df1dc8713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId73556998df1dc8d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId58576998df1dc8db5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92126998df1dc8e84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId29996998df1dc5dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29996998df1dc5dd6.jpg"/><Relationship Id="rId94316998df1dc7506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94316998df1dc7506.jpg"/><Relationship Id="rId40066998df1dc8ee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40066998df1dc8ee1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668182677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId173455041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId847869ce0a03c9fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId714069ce0a03c9ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId282269ce0a03ca8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId156469ce0a03cd067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId705469ce0a03cd384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId862369ce0a03cd401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId722769ce0a03cdacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId294369ce0a03cdb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId755969ce0a03cdc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId828569ce0a03ca764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828569ce0a03ca764.jpg"/><Relationship Id="rId564869ce0a03cc025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId564869ce0a03cc025.jpg"/><Relationship Id="rId213669ce0a03cdcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId213669ce0a03cdcd5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>