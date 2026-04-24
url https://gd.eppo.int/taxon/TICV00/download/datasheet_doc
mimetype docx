--- v5 (2026-04-02)
+++ v6 (2026-04-24)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId847869ce0a03c9fa5" w:history="1">
+            <w:hyperlink r:id="rId733469eb6b28eb620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714069ce0a03c9ffa" w:history="1">
+            <w:hyperlink r:id="rId824369eb6b28eb666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86388987" name="name266569ce0a03ca767" descr="14121.jpg"/>
+                  <wp:docPr id="74898418" name="name603769eb6b28ebd40" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId828569ce0a03ca764" cstate="print"/>
+                          <a:blip r:embed="rId240069eb6b28ebd3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId282269ce0a03ca8f2" w:history="1">
+            <w:hyperlink r:id="rId544569eb6b28ebe6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92840067" name="name609669ce0a03cc028" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="28301527" name="name176769eb6b28ede6d" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId564869ce0a03cc025" cstate="print"/>
+                    <a:blip r:embed="rId991869eb6b28ede6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId156469ce0a03cd067" w:history="1">
+      <w:hyperlink r:id="rId325269eb6b28ef3df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705469ce0a03cd384" w:history="1">
+      <w:hyperlink r:id="rId705369eb6b28ef631" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862369ce0a03cd401" w:history="1">
+      <w:hyperlink r:id="rId855369eb6b28ef6a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722769ce0a03cdacd" w:history="1">
+      <w:hyperlink r:id="rId680969eb6b28efca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294369ce0a03cdb89" w:history="1">
+      <w:hyperlink r:id="rId700569eb6b28efd5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755969ce0a03cdc6a" w:history="1">
+      <w:hyperlink r:id="rId575969eb6b28efe31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73918536" name="name295469ce0a03cdcd6" descr="eu_funding_250.png"/>
+            <wp:docPr id="18205405" name="name839169eb6b28f0269" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId213669ce0a03cdcd5" cstate="print"/>
+                    <a:blip r:embed="rId524769eb6b28f0267" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96912763">
+  <w:abstractNum w:abstractNumId="22662409">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22036364">
+    <w:lvl w:ilvl="0" w:tplc="13498118">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22036364" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13498118" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="96912762">
+  <w:abstractNum w:abstractNumId="22662408">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55421621">
+    <w:lvl w:ilvl="0" w:tplc="34545848">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="96912762">
-    <w:abstractNumId w:val="96912762"/>
+  <w:num w:numId="22662408">
+    <w:abstractNumId w:val="22662408"/>
   </w:num>
-  <w:num w:numId="96912763">
-    <w:abstractNumId w:val="96912763"/>
+  <w:num w:numId="22662409">
+    <w:abstractNumId w:val="22662409"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668182677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId173455041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId847869ce0a03c9fa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId714069ce0a03c9ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId282269ce0a03ca8f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId156469ce0a03cd067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId705469ce0a03cd384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId862369ce0a03cd401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId722769ce0a03cdacd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId294369ce0a03cdb89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId755969ce0a03cdc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId828569ce0a03ca764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId828569ce0a03ca764.jpg"/><Relationship Id="rId564869ce0a03cc025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId564869ce0a03cc025.jpg"/><Relationship Id="rId213669ce0a03cdcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId213669ce0a03cdcd5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964401131" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539975195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId733469eb6b28eb620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId824369eb6b28eb666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId544569eb6b28ebe6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId325269eb6b28ef3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId705369eb6b28ef631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId855369eb6b28ef6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId680969eb6b28efca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId700569eb6b28efd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId575969eb6b28efe31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId240069eb6b28ebd3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId240069eb6b28ebd3e.jpg"/><Relationship Id="rId991869eb6b28ede6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991869eb6b28ede6a.jpg"/><Relationship Id="rId524769eb6b28f0267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524769eb6b28f0267.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>