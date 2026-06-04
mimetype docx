--- v6 (2026-04-24)
+++ v7 (2026-06-04)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733469eb6b28eb620" w:history="1">
+            <w:hyperlink r:id="rId22136a2149697f542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824369eb6b28eb666" w:history="1">
+            <w:hyperlink r:id="rId93896a2149697f587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74898418" name="name603769eb6b28ebd40" descr="14121.jpg"/>
+                  <wp:docPr id="69888763" name="name48246a2149697f99e" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId240069eb6b28ebd3e" cstate="print"/>
+                          <a:blip r:embed="rId34156a2149697f99d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId544569eb6b28ebe6f" w:history="1">
+            <w:hyperlink r:id="rId51276a2149697faed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28301527" name="name176769eb6b28ede6d" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="9741817" name="name36546a21496981120" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId991869eb6b28ede6a" cstate="print"/>
+                    <a:blip r:embed="rId68666a2149698111d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325269eb6b28ef3df" w:history="1">
+      <w:hyperlink r:id="rId82596a214969822d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705369eb6b28ef631" w:history="1">
+      <w:hyperlink r:id="rId31466a214969824de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855369eb6b28ef6a6" w:history="1">
+      <w:hyperlink r:id="rId62586a21496982550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680969eb6b28efca6" w:history="1">
+      <w:hyperlink r:id="rId76246a21496982b55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700569eb6b28efd5d" w:history="1">
+      <w:hyperlink r:id="rId31416a21496982c0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId575969eb6b28efe31" w:history="1">
+      <w:hyperlink r:id="rId12796a21496982cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18205405" name="name839169eb6b28f0269" descr="eu_funding_250.png"/>
+            <wp:docPr id="25929614" name="name36246a2149698365b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId524769eb6b28f0267" cstate="print"/>
+                    <a:blip r:embed="rId72216a21496983659" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22662409">
+  <w:abstractNum w:abstractNumId="73815680">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13498118">
+    <w:lvl w:ilvl="0" w:tplc="76883079">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13498118" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76883079" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22662408">
+  <w:abstractNum w:abstractNumId="73815679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34545848">
+    <w:lvl w:ilvl="0" w:tplc="40555501">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22662408">
-    <w:abstractNumId w:val="22662408"/>
+  <w:num w:numId="73815679">
+    <w:abstractNumId w:val="73815679"/>
   </w:num>
-  <w:num w:numId="22662409">
-    <w:abstractNumId w:val="22662409"/>
+  <w:num w:numId="73815680">
+    <w:abstractNumId w:val="73815680"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId964401131" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539975195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId733469eb6b28eb620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId824369eb6b28eb666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId544569eb6b28ebe6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId325269eb6b28ef3df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId705369eb6b28ef631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId855369eb6b28ef6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId680969eb6b28efca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId700569eb6b28efd5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId575969eb6b28efe31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId240069eb6b28ebd3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId240069eb6b28ebd3e.jpg"/><Relationship Id="rId991869eb6b28ede6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991869eb6b28ede6a.jpg"/><Relationship Id="rId524769eb6b28f0267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId524769eb6b28f0267.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId308497071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId198382191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22136a2149697f542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId93896a2149697f587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId51276a2149697faed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId82596a214969822d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId31466a214969824de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId62586a21496982550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId76246a21496982b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId31416a21496982c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12796a21496982cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId34156a2149697f99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34156a2149697f99d.jpg"/><Relationship Id="rId68666a2149698111d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68666a2149698111d.jpg"/><Relationship Id="rId72216a21496983659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72216a21496983659.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>