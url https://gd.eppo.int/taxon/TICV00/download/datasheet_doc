--- v7 (2026-06-04)
+++ v8 (2026-06-27)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22136a2149697f542" w:history="1">
+            <w:hyperlink r:id="rId24676a3f4a25ecd76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93896a2149697f587" w:history="1">
+            <w:hyperlink r:id="rId68296a3f4a25ecdbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="69888763" name="name48246a2149697f99e" descr="14121.jpg"/>
+                  <wp:docPr id="11165559" name="name29696a3f4a25ed8a9" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId34156a2149697f99d" cstate="print"/>
+                          <a:blip r:embed="rId30436a3f4a25ed8a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51276a2149697faed" w:history="1">
+            <w:hyperlink r:id="rId90976a3f4a25eda0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9741817" name="name36546a21496981120" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="69066238" name="name20946a3f4a25eee45" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68666a2149698111d" cstate="print"/>
+                    <a:blip r:embed="rId16656a3f4a25eee43" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82596a214969822d8" w:history="1">
+      <w:hyperlink r:id="rId79636a3f4a25efd8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31466a214969824de" w:history="1">
+      <w:hyperlink r:id="rId90636a3f4a25eff94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62586a21496982550" w:history="1">
+      <w:hyperlink r:id="rId47086a3f4a25f0007" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76246a21496982b55" w:history="1">
+      <w:hyperlink r:id="rId68406a3f4a25f07a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31416a21496982c0a" w:history="1">
+      <w:hyperlink r:id="rId96676a3f4a25f0859" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12796a21496982cdf" w:history="1">
+      <w:hyperlink r:id="rId87906a3f4a25f092b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25929614" name="name36246a2149698365b" descr="eu_funding_250.png"/>
+            <wp:docPr id="8060901" name="name28256a3f4a25f09c3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72216a21496983659" cstate="print"/>
+                    <a:blip r:embed="rId31406a3f4a25f09c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73815680">
+  <w:abstractNum w:abstractNumId="93980538">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76883079">
+    <w:lvl w:ilvl="0" w:tplc="47604963">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76883079" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47604963" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73815679">
+  <w:abstractNum w:abstractNumId="93980537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40555501">
+    <w:lvl w:ilvl="0" w:tplc="10806856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73815679">
-    <w:abstractNumId w:val="73815679"/>
+  <w:num w:numId="93980537">
+    <w:abstractNumId w:val="93980537"/>
   </w:num>
-  <w:num w:numId="73815680">
-    <w:abstractNumId w:val="73815680"/>
+  <w:num w:numId="93980538">
+    <w:abstractNumId w:val="93980538"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId308497071" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId198382191" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22136a2149697f542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId93896a2149697f587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId51276a2149697faed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId82596a214969822d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId31466a214969824de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId62586a21496982550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId76246a21496982b55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId31416a21496982c0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12796a21496982cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId34156a2149697f99d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34156a2149697f99d.jpg"/><Relationship Id="rId68666a2149698111d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68666a2149698111d.jpg"/><Relationship Id="rId72216a21496983659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72216a21496983659.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549117140" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630820593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24676a3f4a25ecd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId68296a3f4a25ecdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId90976a3f4a25eda0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId79636a3f4a25efd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId90636a3f4a25eff94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId47086a3f4a25f0007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId68406a3f4a25f07a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId96676a3f4a25f0859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87906a3f4a25f092b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId30436a3f4a25ed8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30436a3f4a25ed8a7.jpg"/><Relationship Id="rId16656a3f4a25eee43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16656a3f4a25eee43.jpg"/><Relationship Id="rId31406a3f4a25f09c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31406a3f4a25f09c2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>