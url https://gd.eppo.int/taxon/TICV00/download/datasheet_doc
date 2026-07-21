--- v8 (2026-06-27)
+++ v9 (2026-07-21)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24676a3f4a25ecd76" w:history="1">
+            <w:hyperlink r:id="rId89556a5ec0ce96b72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68296a3f4a25ecdbd" w:history="1">
+            <w:hyperlink r:id="rId93626a5ec0ce96bbc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11165559" name="name29696a3f4a25ed8a9" descr="14121.jpg"/>
+                  <wp:docPr id="22844393" name="name23656a5ec0ce97153" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30436a3f4a25ed8a7" cstate="print"/>
+                          <a:blip r:embed="rId44416a5ec0ce97152" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90976a3f4a25eda0c" w:history="1">
+            <w:hyperlink r:id="rId45676a5ec0ce979c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69066238" name="name20946a3f4a25eee45" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="30740159" name="name40916a5ec0ce9945e" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16656a3f4a25eee43" cstate="print"/>
+                    <a:blip r:embed="rId13876a5ec0ce9945b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79636a3f4a25efd8f" w:history="1">
+      <w:hyperlink r:id="rId43206a5ec0ce9a59d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90636a3f4a25eff94" w:history="1">
+      <w:hyperlink r:id="rId35736a5ec0ce9a8d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47086a3f4a25f0007" w:history="1">
+      <w:hyperlink r:id="rId53696a5ec0ce9a975" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68406a3f4a25f07a3" w:history="1">
+      <w:hyperlink r:id="rId41596a5ec0ce9b0b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96676a3f4a25f0859" w:history="1">
+      <w:hyperlink r:id="rId85486a5ec0ce9b16a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87906a3f4a25f092b" w:history="1">
+      <w:hyperlink r:id="rId99806a5ec0ce9b23e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8060901" name="name28256a3f4a25f09c3" descr="eu_funding_250.png"/>
+            <wp:docPr id="78798546" name="name13856a5ec0ce9b366" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31406a3f4a25f09c2" cstate="print"/>
+                    <a:blip r:embed="rId43266a5ec0ce9b365" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93980538">
+  <w:abstractNum w:abstractNumId="53586564">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47604963">
+    <w:lvl w:ilvl="0" w:tplc="62257328">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47604963" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62257328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93980537">
+  <w:abstractNum w:abstractNumId="53586563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10806856">
+    <w:lvl w:ilvl="0" w:tplc="50056143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93980537">
-    <w:abstractNumId w:val="93980537"/>
+  <w:num w:numId="53586563">
+    <w:abstractNumId w:val="53586563"/>
   </w:num>
-  <w:num w:numId="93980538">
-    <w:abstractNumId w:val="93980538"/>
+  <w:num w:numId="53586564">
+    <w:abstractNumId w:val="53586564"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId549117140" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId630820593" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24676a3f4a25ecd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId68296a3f4a25ecdbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId90976a3f4a25eda0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId79636a3f4a25efd8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId90636a3f4a25eff94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId47086a3f4a25f0007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId68406a3f4a25f07a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId96676a3f4a25f0859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId87906a3f4a25f092b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId30436a3f4a25ed8a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30436a3f4a25ed8a7.jpg"/><Relationship Id="rId16656a3f4a25eee43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16656a3f4a25eee43.jpg"/><Relationship Id="rId31406a3f4a25f09c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31406a3f4a25f09c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId620560527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901273327" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89556a5ec0ce96b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId93626a5ec0ce96bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId45676a5ec0ce979c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId43206a5ec0ce9a59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId35736a5ec0ce9a8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId53696a5ec0ce9a975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId41596a5ec0ce9b0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId85486a5ec0ce9b16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99806a5ec0ce9b23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId44416a5ec0ce97152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44416a5ec0ce97152.jpg"/><Relationship Id="rId13876a5ec0ce9945b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13876a5ec0ce9945b.jpg"/><Relationship Id="rId43266a5ec0ce9b365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43266a5ec0ce9b365.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>