--- v9 (2026-07-21)
+++ v10 (2026-08-10)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89556a5ec0ce96b72" w:history="1">
+            <w:hyperlink r:id="rId40136a798c62937e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93626a5ec0ce96bbc" w:history="1">
+            <w:hyperlink r:id="rId16976a798c6293826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22844393" name="name23656a5ec0ce97153" descr="14121.jpg"/>
+                  <wp:docPr id="10713266" name="name57136a798c6293910" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44416a5ec0ce97152" cstate="print"/>
+                          <a:blip r:embed="rId70076a798c629390f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45676a5ec0ce979c5" w:history="1">
+            <w:hyperlink r:id="rId74426a798c62941d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30740159" name="name40916a5ec0ce9945e" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="12237816" name="name39676a798c6295c0b" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13876a5ec0ce9945b" cstate="print"/>
+                    <a:blip r:embed="rId10966a798c6295c08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43206a5ec0ce9a59d" w:history="1">
+      <w:hyperlink r:id="rId58776a798c6296c1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35736a5ec0ce9a8d0" w:history="1">
+      <w:hyperlink r:id="rId84706a798c6296e27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53696a5ec0ce9a975" w:history="1">
+      <w:hyperlink r:id="rId96986a798c6296e9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41596a5ec0ce9b0b1" w:history="1">
+      <w:hyperlink r:id="rId60536a798c62974a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85486a5ec0ce9b16a" w:history="1">
+      <w:hyperlink r:id="rId34676a798c6297571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99806a5ec0ce9b23e" w:history="1">
+      <w:hyperlink r:id="rId21076a798c629764a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78798546" name="name13856a5ec0ce9b366" descr="eu_funding_250.png"/>
+            <wp:docPr id="23602512" name="name43496a798c62976ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43266a5ec0ce9b365" cstate="print"/>
+                    <a:blip r:embed="rId72766a798c62976ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53586564">
+  <w:abstractNum w:abstractNumId="35014479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62257328">
+    <w:lvl w:ilvl="0" w:tplc="25561967">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62257328" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25561967" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53586563">
+  <w:abstractNum w:abstractNumId="35014478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50056143">
+    <w:lvl w:ilvl="0" w:tplc="91456846">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53586563">
-    <w:abstractNumId w:val="53586563"/>
+  <w:num w:numId="35014478">
+    <w:abstractNumId w:val="35014478"/>
   </w:num>
-  <w:num w:numId="53586564">
-    <w:abstractNumId w:val="53586564"/>
+  <w:num w:numId="35014479">
+    <w:abstractNumId w:val="35014479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId620560527" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901273327" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89556a5ec0ce96b72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId93626a5ec0ce96bbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId45676a5ec0ce979c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId43206a5ec0ce9a59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId35736a5ec0ce9a8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId53696a5ec0ce9a975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId41596a5ec0ce9b0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId85486a5ec0ce9b16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99806a5ec0ce9b23e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId44416a5ec0ce97152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44416a5ec0ce97152.jpg"/><Relationship Id="rId13876a5ec0ce9945b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13876a5ec0ce9945b.jpg"/><Relationship Id="rId43266a5ec0ce9b365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43266a5ec0ce9b365.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145691795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404756549" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40136a798c62937e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId16976a798c6293826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId74426a798c62941d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId58776a798c6296c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId84706a798c6296e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId96986a798c6296e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId60536a798c62974a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId34676a798c6297571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21076a798c629764a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId70076a798c629390f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70076a798c629390f.jpg"/><Relationship Id="rId10966a798c6295c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10966a798c6295c08.jpg"/><Relationship Id="rId72766a798c62976ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72766a798c62976ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>