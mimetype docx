--- v10 (2026-08-10)
+++ v11 (2026-08-10)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40136a798c62937e1" w:history="1">
+            <w:hyperlink r:id="rId29636a799cd8960a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16976a798c6293826" w:history="1">
+            <w:hyperlink r:id="rId67126a799cd8960e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10713266" name="name57136a798c6293910" descr="14121.jpg"/>
+                  <wp:docPr id="36584103" name="name12556a799cd89699b" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70076a798c629390f" cstate="print"/>
+                          <a:blip r:embed="rId63056a799cd896999" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74426a798c62941d8" w:history="1">
+            <w:hyperlink r:id="rId69496a799cd896ad5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12237816" name="name39676a798c6295c0b" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="47079490" name="name92706a799cd89818d" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10966a798c6295c08" cstate="print"/>
+                    <a:blip r:embed="rId39156a799cd89818a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a798c6296c1d" w:history="1">
+      <w:hyperlink r:id="rId67706a799cd89912f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84706a798c6296e27" w:history="1">
+      <w:hyperlink r:id="rId90766a799cd899341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96986a798c6296e9a" w:history="1">
+      <w:hyperlink r:id="rId12296a799cd8993b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60536a798c62974a7" w:history="1">
+      <w:hyperlink r:id="rId92816a799cd899a1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34676a798c6297571" w:history="1">
+      <w:hyperlink r:id="rId50986a799cd899ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21076a798c629764a" w:history="1">
+      <w:hyperlink r:id="rId43346a799cd899bae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23602512" name="name43496a798c62976ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="64630792" name="name75326a799cd899c5b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72766a798c62976ac" cstate="print"/>
+                    <a:blip r:embed="rId59366a799cd899c59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35014479">
+  <w:abstractNum w:abstractNumId="83261339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25561967">
+    <w:lvl w:ilvl="0" w:tplc="75347484">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25561967" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75347484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35014478">
+  <w:abstractNum w:abstractNumId="83261338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91456846">
+    <w:lvl w:ilvl="0" w:tplc="57924115">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35014478">
-    <w:abstractNumId w:val="35014478"/>
+  <w:num w:numId="83261338">
+    <w:abstractNumId w:val="83261338"/>
   </w:num>
-  <w:num w:numId="35014479">
-    <w:abstractNumId w:val="35014479"/>
+  <w:num w:numId="83261339">
+    <w:abstractNumId w:val="83261339"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId145691795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId404756549" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40136a798c62937e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId16976a798c6293826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId74426a798c62941d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId58776a798c6296c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId84706a798c6296e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId96986a798c6296e9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId60536a798c62974a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId34676a798c6297571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21076a798c629764a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId70076a798c629390f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70076a798c629390f.jpg"/><Relationship Id="rId10966a798c6295c08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10966a798c6295c08.jpg"/><Relationship Id="rId72766a798c62976ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72766a798c62976ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710271313" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771123161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29636a799cd8960a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId67126a799cd8960e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId69496a799cd896ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId67706a799cd89912f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId90766a799cd899341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId12296a799cd8993b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId92816a799cd899a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId50986a799cd899ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43346a799cd899bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId63056a799cd896999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63056a799cd896999.jpg"/><Relationship Id="rId39156a799cd89818a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39156a799cd89818a.jpg"/><Relationship Id="rId59366a799cd899c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59366a799cd899c59.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>