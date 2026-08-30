--- v11 (2026-08-10)
+++ v12 (2026-08-30)
@@ -280,88 +280,88 @@
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis crinivirus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomato infectious chlorosis virus</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29636a799cd8960a1" w:history="1">
+            <w:hyperlink r:id="rId96566a946d2059c9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67126a799cd8960e5" w:history="1">
+            <w:hyperlink r:id="rId48466a946d2059cf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -375,86 +375,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36584103" name="name12556a799cd89699b" descr="14121.jpg"/>
+                  <wp:docPr id="53438076" name="name22716a946d205a51a" descr="14121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63056a799cd896999" cstate="print"/>
+                          <a:blip r:embed="rId35966a946d205a518" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69496a799cd896ad5" w:history="1">
+            <w:hyperlink r:id="rId62296a946d205a680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -2097,63 +2097,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Asia TICV has been detected in protected and in field-grown tomato crops in Indonesia and Japan (Parella, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47079490" name="name92706a799cd89818d" descr="TICV00_distribution_map.jpg"/>
+            <wp:docPr id="34801908" name="name54146a946d205c0ed" descr="TICV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TICV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39156a799cd89818a" cstate="print"/>
+                    <a:blip r:embed="rId73766a946d205c0e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4267,51 +4267,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 186–190.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CSL (2005) Pest Risk Analysis for Tomato infectious chlorosis virus. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67706a799cd89912f" w:history="1">
+      <w:hyperlink r:id="rId60266a946d205d19b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4589,51 +4589,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 462–470. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2007) PRA for Tomato infectious chlorosis virus. Available from the EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a799cd899341" w:history="1">
+      <w:hyperlink r:id="rId16026a946d205d3a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4659,51 +4659,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Pathology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20(9), 1307-1320. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12296a799cd8993b5" w:history="1">
+      <w:hyperlink r:id="rId76016a946d205d422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/mpp.12847</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5609,51 +5609,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarsia formosa. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92816a799cd899a1c" w:history="1">
+      <w:hyperlink r:id="rId30826a946d205da17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/cpc/datasheet/20973</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5719,51 +5719,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Crinivirus contagichlorosis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50986a799cd899ad7" w:history="1">
+      <w:hyperlink r:id="rId11326a946d205dace" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5848,81 +5848,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 62-64. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43346a799cd899bae" w:history="1">
+      <w:hyperlink r:id="rId65206a946d205dbc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02239.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64630792" name="name75326a799cd899c5b" descr="eu_funding_250.png"/>
+            <wp:docPr id="88679789" name="name99486a946d205dc48" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59366a799cd899c59" cstate="print"/>
+                    <a:blip r:embed="rId10196a946d205dc47" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6020,137 +6020,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83261339">
+  <w:abstractNum w:abstractNumId="56354517">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75347484">
+    <w:lvl w:ilvl="0" w:tplc="99160516">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75347484" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99160516" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83261338">
+  <w:abstractNum w:abstractNumId="56354516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57924115">
+    <w:lvl w:ilvl="0" w:tplc="59507428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6902,55 +6902,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83261338">
-    <w:abstractNumId w:val="83261338"/>
+  <w:num w:numId="56354516">
+    <w:abstractNumId w:val="56354516"/>
   </w:num>
-  <w:num w:numId="83261339">
-    <w:abstractNumId w:val="83261339"/>
+  <w:num w:numId="56354517">
+    <w:abstractNumId w:val="56354517"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18500,51 +18500,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId710271313" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId771123161" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29636a799cd8960a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId67126a799cd8960e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId69496a799cd896ad5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId67706a799cd89912f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId90766a799cd899341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId12296a799cd8993b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId92816a799cd899a1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId50986a799cd899ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43346a799cd899bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId63056a799cd896999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63056a799cd896999.jpg"/><Relationship Id="rId39156a799cd89818a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39156a799cd89818a.jpg"/><Relationship Id="rId59366a799cd899c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59366a799cd899c59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823579059" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId422158741" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96566a946d2059c9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/" TargetMode="External"/><Relationship Id="rId48466a946d2059cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/categorization" TargetMode="External"/><Relationship Id="rId62296a946d205a680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TICV00/photos" TargetMode="External"/><Relationship Id="rId60266a946d205d19b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.fera.defra.gov.uk/phiw/riskRegister/downloadExternalPra.cfm?id=3925" TargetMode="External"/><Relationship Id="rId16026a946d205d3a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/510b867e-ec9f-4928-bf23-bad1cea8ee57" TargetMode="External"/><Relationship Id="rId76016a946d205d422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/mpp.12847" TargetMode="External"/><Relationship Id="rId30826a946d205da17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cpc/datasheet/20973" TargetMode="External"/><Relationship Id="rId11326a946d205dace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65206a946d205dbc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02239.x" TargetMode="External"/><Relationship Id="rId35966a946d205a518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35966a946d205a518.jpg"/><Relationship Id="rId73766a946d205c0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73766a946d205c0e9.jpg"/><Relationship Id="rId10196a946d205dc47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10196a946d205dc47.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>