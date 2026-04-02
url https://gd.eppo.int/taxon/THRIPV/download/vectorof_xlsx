--- v1 (2026-01-09)
+++ v2 (2026-04-02)
@@ -12,83 +12,96 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="THRIPV" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Potential vector</t>
   </si>
   <si>
+    <t>TSV000</t>
+  </si>
+  <si>
+    <t>Ilarvirus TSV</t>
+  </si>
+  <si>
+    <t>* Klose MJ, Sdoodee R, Teakle DS, Milne JR, Greber RS, Walter GH (1996) Transmission of three strains of tobacco streak ilarvirus by different thrips species using virus‐infected pollen. Journal of Phytopathology 144(6), 281-284.
+------- in experiments, transmitted TSV‐Ag from infected tomato pollen to Chenopodium amaranticolor seedlings</t>
+  </si>
+  <si>
+    <t>MYSVV0</t>
+  </si>
+  <si>
+    <t>Orthotospovirus meloflavi</t>
+  </si>
+  <si>
+    <t>* Hartono S, Kandito A, Priyatmojo A (2025) First Report and Yield Reduction of Emerging Yellow Spot Disease on Melon (Cucumis melo) Caused by Melon Yellow Spot Virus (MYSV) in Indonesia. Pertanika J. Trop. Agric. Sci. 48(5), 1399-1406.</t>
+  </si>
+  <si>
+    <t>Known vector</t>
+  </si>
+  <si>
     <t>GBNV00</t>
   </si>
   <si>
     <t>Orthotospovirus arachinecrosis</t>
   </si>
   <si>
     <t>* Sharanya R, Gayathri M, Renukadevi P, Saranya N, Suganthy M, Varanavasiappan S, Nakkeeran S (2025) First record of the transmission of groundnut bud necrosis virus (GBNV) in tomato by Southeast Asian thrips, Thrips parvispinus. 3 Biotech 15(12): 426.</t>
-  </si>
-[...7 lines deleted...]
-    <t>* Hartono S, Kandito A, Priyatmojo A (2025) First Report and Yield Reduction of Emerging Yellow Spot Disease on Melon (Cucumis melo) Caused by Melon Yellow Spot Virus (MYSV) in Indonesia. Pertanika J. Trop. Agric. Sci. 48(5), 1399-1406.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -392,51 +405,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="298.356" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -446,50 +459,64 @@
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">