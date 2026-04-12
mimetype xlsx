--- v0 (2025-10-08)
+++ v1 (2026-04-12)
@@ -91,51 +91,51 @@
 * Yeh SD, Lin YC, Cheng YH, Jih CL, Chen MJ, Chen CC (1992) Identification of Tomato spotted wilt-like virus  on watermelon in Taiwan.  Plant Disease 76, 835-840.</t>
   </si>
   <si>
     <t>WBNV00</t>
   </si>
   <si>
     <t>Orthotospovirus citrullonecrosis</t>
   </si>
   <si>
     <t>* Ghosh A, Priti, Mandal B &amp; Dietzgen RG (2021) Progression of watermelon bud necrosis virus infection in its vector, Thrips palmi. Cells 10, 392. https://doi.org/ 10.3390/cells10020392</t>
   </si>
   <si>
     <t>MYSVV0</t>
   </si>
   <si>
     <t>Orthotospovirus meloflavi</t>
   </si>
   <si>
     <t>* Jones DR (2005) Plant viruses transmitted by thrips. European Journal of Plant Pathology 113(2), 119-157.
 * Kato KH, Hanada K, Kameya-Iwaki M (2000) Melon yellow spot virus: A distinct species of the genus tospovirus isolated from melon. Phytopathology 90, 422-426.</t>
   </si>
   <si>
     <t>TNRSV0</t>
   </si>
   <si>
-    <t>Tomato necrotic ringspot virus</t>
+    <t>Orthotospovirus tomatonecroanuli</t>
   </si>
   <si>
     <t>* Seepiban C, Gajanandana O, Attathom T, Attathom S (2011) Tomato necrotic ringspot virus, a new tospovirus isolated in Thailand. Archives of Virology 156(2), 263-274.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>