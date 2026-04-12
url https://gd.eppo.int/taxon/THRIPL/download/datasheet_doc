--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742169c1588925484" w:history="1">
+            <w:hyperlink r:id="rId795169dbea9e502df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611369c15889254f1" w:history="1">
+            <w:hyperlink r:id="rId894069dbea9e5034b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80155276" name="name623369c1588925a04" descr="14433.jpg"/>
+                  <wp:docPr id="48543799" name="name219269dbea9e50990" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId583469c1588925a02" cstate="print"/>
+                          <a:blip r:embed="rId235969dbea9e5098e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId301369c1588925f76" w:history="1">
+            <w:hyperlink r:id="rId491869dbea9e50acf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54593982" name="name321869c1588928327" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="54543839" name="name364669dbea9e531d1" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId853069c1588928325" cstate="print"/>
+                    <a:blip r:embed="rId478269dbea9e531ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId664669c15889299e4" w:history="1">
+      <w:hyperlink r:id="rId127769dbea9e54358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265369c158892aaf7" w:history="1">
+      <w:hyperlink r:id="rId246169dbea9e553a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId314969c158892ab4f" w:history="1">
+      <w:hyperlink r:id="rId569369dbea9e553fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113069c158892ac0a" w:history="1">
+      <w:hyperlink r:id="rId873469dbea9e554b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId988669c158892ad7e" w:history="1">
+      <w:hyperlink r:id="rId985769dbea9e55623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51162486" name="name854269c158892b17f" descr="eu_funding_250.png"/>
+            <wp:docPr id="40136892" name="name340869dbea9e556b9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId429169c158892b17e" cstate="print"/>
+                    <a:blip r:embed="rId432969dbea9e556b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77221478">
+  <w:abstractNum w:abstractNumId="30010726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86619351">
+    <w:lvl w:ilvl="0" w:tplc="91950147">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86619351" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91950147" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77221477">
+  <w:abstractNum w:abstractNumId="30010725">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66961068">
+    <w:lvl w:ilvl="0" w:tplc="85481069">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77221477">
-    <w:abstractNumId w:val="77221477"/>
+  <w:num w:numId="30010725">
+    <w:abstractNumId w:val="30010725"/>
   </w:num>
-  <w:num w:numId="77221478">
-    <w:abstractNumId w:val="77221478"/>
+  <w:num w:numId="30010726">
+    <w:abstractNumId w:val="30010726"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245873748" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId241949735" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId742169c1588925484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId611369c15889254f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId301369c1588925f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId664669c15889299e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId265369c158892aaf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId314969c158892ab4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId113069c158892ac0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId988669c158892ad7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId583469c1588925a02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId583469c1588925a02.jpg"/><Relationship Id="rId853069c1588928325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId853069c1588928325.jpg"/><Relationship Id="rId429169c158892b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId429169c158892b17e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673145720" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175833803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId795169dbea9e502df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId894069dbea9e5034b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId491869dbea9e50acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId127769dbea9e54358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId246169dbea9e553a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId569369dbea9e553fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId873469dbea9e554b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId985769dbea9e55623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId235969dbea9e5098e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235969dbea9e5098e.jpg"/><Relationship Id="rId478269dbea9e531ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478269dbea9e531ce.jpg"/><Relationship Id="rId432969dbea9e556b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432969dbea9e556b7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>