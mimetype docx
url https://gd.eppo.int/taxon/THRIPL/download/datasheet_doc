--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795169dbea9e502df" w:history="1">
+            <w:hyperlink r:id="rId632769f65a61eb454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894069dbea9e5034b" w:history="1">
+            <w:hyperlink r:id="rId376069f65a61eb4be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48543799" name="name219269dbea9e50990" descr="14433.jpg"/>
+                  <wp:docPr id="89614987" name="name774569f65a61ebadf" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId235969dbea9e5098e" cstate="print"/>
+                          <a:blip r:embed="rId801869f65a61ebadd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId491869dbea9e50acf" w:history="1">
+            <w:hyperlink r:id="rId338669f65a61ebc24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54543839" name="name364669dbea9e531d1" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="74337518" name="name331369f65a61edcf6" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId478269dbea9e531ce" cstate="print"/>
+                    <a:blip r:embed="rId113769f65a61edcf3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127769dbea9e54358" w:history="1">
+      <w:hyperlink r:id="rId273469f65a61eedcb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246169dbea9e553a7" w:history="1">
+      <w:hyperlink r:id="rId289369f65a61efe3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId569369dbea9e553fd" w:history="1">
+      <w:hyperlink r:id="rId794969f65a61efe94" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873469dbea9e554b6" w:history="1">
+      <w:hyperlink r:id="rId163369f65a61eff4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985769dbea9e55623" w:history="1">
+      <w:hyperlink r:id="rId767569f65a61f00c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40136892" name="name340869dbea9e556b9" descr="eu_funding_250.png"/>
+            <wp:docPr id="51152479" name="name738469f65a61f015d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId432969dbea9e556b7" cstate="print"/>
+                    <a:blip r:embed="rId135169f65a61f015c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30010726">
+  <w:abstractNum w:abstractNumId="84018948">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91950147">
+    <w:lvl w:ilvl="0" w:tplc="56560439">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91950147" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56560439" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30010725">
+  <w:abstractNum w:abstractNumId="84018947">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85481069">
+    <w:lvl w:ilvl="0" w:tplc="99505142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30010725">
-    <w:abstractNumId w:val="30010725"/>
+  <w:num w:numId="84018947">
+    <w:abstractNumId w:val="84018947"/>
   </w:num>
-  <w:num w:numId="30010726">
-    <w:abstractNumId w:val="30010726"/>
+  <w:num w:numId="84018948">
+    <w:abstractNumId w:val="84018948"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId673145720" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId175833803" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId795169dbea9e502df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId894069dbea9e5034b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId491869dbea9e50acf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId127769dbea9e54358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId246169dbea9e553a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId569369dbea9e553fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId873469dbea9e554b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId985769dbea9e55623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId235969dbea9e5098e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId235969dbea9e5098e.jpg"/><Relationship Id="rId478269dbea9e531ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId478269dbea9e531ce.jpg"/><Relationship Id="rId432969dbea9e556b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId432969dbea9e556b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856920783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976311457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId632769f65a61eb454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId376069f65a61eb4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId338669f65a61ebc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId273469f65a61eedcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId289369f65a61efe3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId794969f65a61efe94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId163369f65a61eff4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId767569f65a61f00c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId801869f65a61ebadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801869f65a61ebadd.jpg"/><Relationship Id="rId113769f65a61edcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113769f65a61edcf3.jpg"/><Relationship Id="rId135169f65a61f015c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135169f65a61f015c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>