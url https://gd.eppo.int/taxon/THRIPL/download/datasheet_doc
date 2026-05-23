--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632769f65a61eb454" w:history="1">
+            <w:hyperlink r:id="rId81266a10ff315a055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376069f65a61eb4be" w:history="1">
+            <w:hyperlink r:id="rId90356a10ff315a0cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89614987" name="name774569f65a61ebadf" descr="14433.jpg"/>
+                  <wp:docPr id="38145436" name="name94906a10ff315a956" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId801869f65a61ebadd" cstate="print"/>
+                          <a:blip r:embed="rId62596a10ff315a954" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId338669f65a61ebc24" w:history="1">
+            <w:hyperlink r:id="rId30126a10ff315aae1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74337518" name="name331369f65a61edcf6" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="26034349" name="name68186a10ff315d7e0" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113769f65a61edcf3" cstate="print"/>
+                    <a:blip r:embed="rId63136a10ff315d7de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273469f65a61eedcb" w:history="1">
+      <w:hyperlink r:id="rId87236a10ff315ed44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289369f65a61efe3f" w:history="1">
+      <w:hyperlink r:id="rId38766a10ff316011c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId794969f65a61efe94" w:history="1">
+      <w:hyperlink r:id="rId68936a10ff3160181" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId163369f65a61eff4c" w:history="1">
+      <w:hyperlink r:id="rId47376a10ff3160247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId767569f65a61f00c9" w:history="1">
+      <w:hyperlink r:id="rId48996a10ff31603ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51152479" name="name738469f65a61f015d" descr="eu_funding_250.png"/>
+            <wp:docPr id="68789873" name="name83276a10ff316045e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId135169f65a61f015c" cstate="print"/>
+                    <a:blip r:embed="rId15276a10ff316045d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84018948">
+  <w:abstractNum w:abstractNumId="51398291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56560439">
+    <w:lvl w:ilvl="0" w:tplc="28235076">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56560439" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28235076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84018947">
+  <w:abstractNum w:abstractNumId="51398290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99505142">
+    <w:lvl w:ilvl="0" w:tplc="70198905">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84018947">
-    <w:abstractNumId w:val="84018947"/>
+  <w:num w:numId="51398290">
+    <w:abstractNumId w:val="51398290"/>
   </w:num>
-  <w:num w:numId="84018948">
-    <w:abstractNumId w:val="84018948"/>
+  <w:num w:numId="51398291">
+    <w:abstractNumId w:val="51398291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId856920783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976311457" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId632769f65a61eb454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId376069f65a61eb4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId338669f65a61ebc24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId273469f65a61eedcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId289369f65a61efe3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId794969f65a61efe94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId163369f65a61eff4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId767569f65a61f00c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId801869f65a61ebadd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801869f65a61ebadd.jpg"/><Relationship Id="rId113769f65a61edcf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113769f65a61edcf3.jpg"/><Relationship Id="rId135169f65a61f015c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135169f65a61f015c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469444708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId310788045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81266a10ff315a055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId90356a10ff315a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId30126a10ff315aae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId87236a10ff315ed44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId38766a10ff316011c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId68936a10ff3160181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId47376a10ff3160247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48996a10ff31603ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId62596a10ff315a954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62596a10ff315a954.jpg"/><Relationship Id="rId63136a10ff315d7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63136a10ff315d7de.jpg"/><Relationship Id="rId15276a10ff316045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15276a10ff316045d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>