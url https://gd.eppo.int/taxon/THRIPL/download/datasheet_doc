--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81266a10ff315a055" w:history="1">
+            <w:hyperlink r:id="rId91156a2bbf6d94046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90356a10ff315a0cc" w:history="1">
+            <w:hyperlink r:id="rId15416a2bbf6d940b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38145436" name="name94906a10ff315a956" descr="14433.jpg"/>
+                  <wp:docPr id="32972229" name="name85096a2bbf6d948f0" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62596a10ff315a954" cstate="print"/>
+                          <a:blip r:embed="rId44676a2bbf6d948ee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30126a10ff315aae1" w:history="1">
+            <w:hyperlink r:id="rId25566a2bbf6d94a69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26034349" name="name68186a10ff315d7e0" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="58891926" name="name15036a2bbf6d97171" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63136a10ff315d7de" cstate="print"/>
+                    <a:blip r:embed="rId97726a2bbf6d9716d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87236a10ff315ed44" w:history="1">
+      <w:hyperlink r:id="rId12136a2bbf6d98313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38766a10ff316011c" w:history="1">
+      <w:hyperlink r:id="rId32766a2bbf6d993e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68936a10ff3160181" w:history="1">
+      <w:hyperlink r:id="rId65116a2bbf6d99439" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47376a10ff3160247" w:history="1">
+      <w:hyperlink r:id="rId20946a2bbf6d99511" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48996a10ff31603ba" w:history="1">
+      <w:hyperlink r:id="rId96856a2bbf6d99689" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68789873" name="name83276a10ff316045e" descr="eu_funding_250.png"/>
+            <wp:docPr id="29002125" name="name86706a2bbf6d99756" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15276a10ff316045d" cstate="print"/>
+                    <a:blip r:embed="rId17096a2bbf6d99755" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51398291">
+  <w:abstractNum w:abstractNumId="97210768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28235076">
+    <w:lvl w:ilvl="0" w:tplc="62766130">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28235076" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62766130" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51398290">
+  <w:abstractNum w:abstractNumId="97210767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70198905">
+    <w:lvl w:ilvl="0" w:tplc="20295062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51398290">
-    <w:abstractNumId w:val="51398290"/>
+  <w:num w:numId="97210767">
+    <w:abstractNumId w:val="97210767"/>
   </w:num>
-  <w:num w:numId="51398291">
-    <w:abstractNumId w:val="51398291"/>
+  <w:num w:numId="97210768">
+    <w:abstractNumId w:val="97210768"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId469444708" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId310788045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81266a10ff315a055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId90356a10ff315a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId30126a10ff315aae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId87236a10ff315ed44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId38766a10ff316011c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId68936a10ff3160181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId47376a10ff3160247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48996a10ff31603ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId62596a10ff315a954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62596a10ff315a954.jpg"/><Relationship Id="rId63136a10ff315d7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63136a10ff315d7de.jpg"/><Relationship Id="rId15276a10ff316045d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15276a10ff316045d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128565850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId843452812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91156a2bbf6d94046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId15416a2bbf6d940b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId25566a2bbf6d94a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId12136a2bbf6d98313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId32766a2bbf6d993e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId65116a2bbf6d99439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId20946a2bbf6d99511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96856a2bbf6d99689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId44676a2bbf6d948ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a2bbf6d948ee.jpg"/><Relationship Id="rId97726a2bbf6d9716d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97726a2bbf6d9716d.jpg"/><Relationship Id="rId17096a2bbf6d99755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a2bbf6d99755.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>