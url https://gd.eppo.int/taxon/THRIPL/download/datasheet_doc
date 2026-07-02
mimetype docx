--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91156a2bbf6d94046" w:history="1">
+            <w:hyperlink r:id="rId48046a464de5c7b0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15416a2bbf6d940b6" w:history="1">
+            <w:hyperlink r:id="rId88406a464de5c7b78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32972229" name="name85096a2bbf6d948f0" descr="14433.jpg"/>
+                  <wp:docPr id="47054524" name="name85496a464de5c81e6" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44676a2bbf6d948ee" cstate="print"/>
+                          <a:blip r:embed="rId92526a464de5c81e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25566a2bbf6d94a69" w:history="1">
+            <w:hyperlink r:id="rId43036a464de5c832e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58891926" name="name15036a2bbf6d97171" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="73798633" name="name79796a464de5ca45a" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97726a2bbf6d9716d" cstate="print"/>
+                    <a:blip r:embed="rId53066a464de5ca457" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12136a2bbf6d98313" w:history="1">
+      <w:hyperlink r:id="rId23566a464de5cb66d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a2bbf6d993e3" w:history="1">
+      <w:hyperlink r:id="rId15956a464de5cc875" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65116a2bbf6d99439" w:history="1">
+      <w:hyperlink r:id="rId48726a464de5cc8ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20946a2bbf6d99511" w:history="1">
+      <w:hyperlink r:id="rId26396a464de5cc99b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96856a2bbf6d99689" w:history="1">
+      <w:hyperlink r:id="rId83826a464de5ccb30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29002125" name="name86706a2bbf6d99756" descr="eu_funding_250.png"/>
+            <wp:docPr id="15210039" name="name39006a464de5ccbb4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17096a2bbf6d99755" cstate="print"/>
+                    <a:blip r:embed="rId29696a464de5ccbb3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97210768">
+  <w:abstractNum w:abstractNumId="93738076">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62766130">
+    <w:lvl w:ilvl="0" w:tplc="67207315">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62766130" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67207315" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97210767">
+  <w:abstractNum w:abstractNumId="93738075">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20295062">
+    <w:lvl w:ilvl="0" w:tplc="58432013">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97210767">
-    <w:abstractNumId w:val="97210767"/>
+  <w:num w:numId="93738075">
+    <w:abstractNumId w:val="93738075"/>
   </w:num>
-  <w:num w:numId="97210768">
-    <w:abstractNumId w:val="97210768"/>
+  <w:num w:numId="93738076">
+    <w:abstractNumId w:val="93738076"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128565850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId843452812" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91156a2bbf6d94046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId15416a2bbf6d940b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId25566a2bbf6d94a69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId12136a2bbf6d98313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId32766a2bbf6d993e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId65116a2bbf6d99439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId20946a2bbf6d99511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96856a2bbf6d99689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId44676a2bbf6d948ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44676a2bbf6d948ee.jpg"/><Relationship Id="rId97726a2bbf6d9716d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97726a2bbf6d9716d.jpg"/><Relationship Id="rId17096a2bbf6d99755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17096a2bbf6d99755.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706392497" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948759082" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48046a464de5c7b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId88406a464de5c7b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId43036a464de5c832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId23566a464de5cb66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId15956a464de5cc875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId48726a464de5cc8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId26396a464de5cc99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83826a464de5ccb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId92526a464de5c81e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526a464de5c81e4.jpg"/><Relationship Id="rId53066a464de5ca457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53066a464de5ca457.jpg"/><Relationship Id="rId29696a464de5ccbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29696a464de5ccbb3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>