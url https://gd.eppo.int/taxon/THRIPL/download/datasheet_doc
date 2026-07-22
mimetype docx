--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48046a464de5c7b0e" w:history="1">
+            <w:hyperlink r:id="rId58386a60eeae96e23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88406a464de5c7b78" w:history="1">
+            <w:hyperlink r:id="rId87366a60eeae96e8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47054524" name="name85496a464de5c81e6" descr="14433.jpg"/>
+                  <wp:docPr id="34473877" name="name48096a60eeae97596" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92526a464de5c81e4" cstate="print"/>
+                          <a:blip r:embed="rId61256a60eeae97594" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId43036a464de5c832e" w:history="1">
+            <w:hyperlink r:id="rId47216a60eeae976df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="73798633" name="name79796a464de5ca45a" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="27737696" name="name88326a60eeae99577" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53066a464de5ca457" cstate="print"/>
+                    <a:blip r:embed="rId56856a60eeae99574" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23566a464de5cb66d" w:history="1">
+      <w:hyperlink r:id="rId99396a60eeae9a67b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a464de5cc875" w:history="1">
+      <w:hyperlink r:id="rId88116a60eeae9b742" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48726a464de5cc8ce" w:history="1">
+      <w:hyperlink r:id="rId75446a60eeae9b798" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26396a464de5cc99b" w:history="1">
+      <w:hyperlink r:id="rId79226a60eeae9b861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83826a464de5ccb30" w:history="1">
+      <w:hyperlink r:id="rId63406a60eeae9b9d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15210039" name="name39006a464de5ccbb4" descr="eu_funding_250.png"/>
+            <wp:docPr id="84846212" name="name83866a60eeae9ba68" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29696a464de5ccbb3" cstate="print"/>
+                    <a:blip r:embed="rId96936a60eeae9ba67" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93738076">
+  <w:abstractNum w:abstractNumId="10293402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67207315">
+    <w:lvl w:ilvl="0" w:tplc="25590000">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67207315" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25590000" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93738075">
+  <w:abstractNum w:abstractNumId="10293401">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58432013">
+    <w:lvl w:ilvl="0" w:tplc="93165832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93738075">
-    <w:abstractNumId w:val="93738075"/>
+  <w:num w:numId="10293401">
+    <w:abstractNumId w:val="10293401"/>
   </w:num>
-  <w:num w:numId="93738076">
-    <w:abstractNumId w:val="93738076"/>
+  <w:num w:numId="10293402">
+    <w:abstractNumId w:val="10293402"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId706392497" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId948759082" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48046a464de5c7b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId88406a464de5c7b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId43036a464de5c832e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId23566a464de5cb66d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId15956a464de5cc875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId48726a464de5cc8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId26396a464de5cc99b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83826a464de5ccb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId92526a464de5c81e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526a464de5c81e4.jpg"/><Relationship Id="rId53066a464de5ca457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53066a464de5ca457.jpg"/><Relationship Id="rId29696a464de5ccbb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29696a464de5ccbb3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId779156876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443853405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58386a60eeae96e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId87366a60eeae96e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId47216a60eeae976df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId99396a60eeae9a67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId88116a60eeae9b742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId75446a60eeae9b798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId79226a60eeae9b861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63406a60eeae9b9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId61256a60eeae97594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61256a60eeae97594.jpg"/><Relationship Id="rId56856a60eeae99574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56856a60eeae99574.jpg"/><Relationship Id="rId96936a60eeae9ba67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96936a60eeae9ba67.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>