--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58386a60eeae96e23" w:history="1">
+            <w:hyperlink r:id="rId27296a7b6fd8ab024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87366a60eeae96e8c" w:history="1">
+            <w:hyperlink r:id="rId90896a7b6fd8ab0a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34473877" name="name48096a60eeae97596" descr="14433.jpg"/>
+                  <wp:docPr id="94038026" name="name61876a7b6fd8aba4a" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId61256a60eeae97594" cstate="print"/>
+                          <a:blip r:embed="rId56676a7b6fd8aba48" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47216a60eeae976df" w:history="1">
+            <w:hyperlink r:id="rId99116a7b6fd8abb9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27737696" name="name88326a60eeae99577" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="69899533" name="name81516a7b6fd8af073" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56856a60eeae99574" cstate="print"/>
+                    <a:blip r:embed="rId39636a7b6fd8af06f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99396a60eeae9a67b" w:history="1">
+      <w:hyperlink r:id="rId19676a7b6fd8b07fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88116a60eeae9b742" w:history="1">
+      <w:hyperlink r:id="rId59366a7b6fd8b197e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75446a60eeae9b798" w:history="1">
+      <w:hyperlink r:id="rId86046a7b6fd8b19e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79226a60eeae9b861" w:history="1">
+      <w:hyperlink r:id="rId46176a7b6fd8b1ab1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63406a60eeae9b9d6" w:history="1">
+      <w:hyperlink r:id="rId10516a7b6fd8b1c47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84846212" name="name83866a60eeae9ba68" descr="eu_funding_250.png"/>
+            <wp:docPr id="85841720" name="name21416a7b6fd8b1cf9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96936a60eeae9ba67" cstate="print"/>
+                    <a:blip r:embed="rId92766a7b6fd8b1cf8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10293402">
+  <w:abstractNum w:abstractNumId="23555869">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25590000">
+    <w:lvl w:ilvl="0" w:tplc="61762485">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25590000" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61762485" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10293401">
+  <w:abstractNum w:abstractNumId="23555868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93165832">
+    <w:lvl w:ilvl="0" w:tplc="45965246">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10293401">
-    <w:abstractNumId w:val="10293401"/>
+  <w:num w:numId="23555868">
+    <w:abstractNumId w:val="23555868"/>
   </w:num>
-  <w:num w:numId="10293402">
-    <w:abstractNumId w:val="10293402"/>
+  <w:num w:numId="23555869">
+    <w:abstractNumId w:val="23555869"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId779156876" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443853405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58386a60eeae96e23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId87366a60eeae96e8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId47216a60eeae976df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId99396a60eeae9a67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId88116a60eeae9b742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId75446a60eeae9b798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId79226a60eeae9b861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63406a60eeae9b9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId61256a60eeae97594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61256a60eeae97594.jpg"/><Relationship Id="rId56856a60eeae99574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56856a60eeae99574.jpg"/><Relationship Id="rId96936a60eeae9ba67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96936a60eeae9ba67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729660520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705608485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27296a7b6fd8ab024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId90896a7b6fd8ab0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId99116a7b6fd8abb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId19676a7b6fd8b07fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId59366a7b6fd8b197e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId86046a7b6fd8b19e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId46176a7b6fd8b1ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10516a7b6fd8b1c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId56676a7b6fd8aba48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56676a7b6fd8aba48.jpg"/><Relationship Id="rId39636a7b6fd8af06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39636a7b6fd8af06f.jpg"/><Relationship Id="rId92766a7b6fd8b1cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92766a7b6fd8b1cf8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>