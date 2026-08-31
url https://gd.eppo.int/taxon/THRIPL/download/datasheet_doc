--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27296a7b6fd8ab024" w:history="1">
+            <w:hyperlink r:id="rId20186a95f66ee4a85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90896a7b6fd8ab0a0" w:history="1">
+            <w:hyperlink r:id="rId71156a95f66ee4af0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94038026" name="name61876a7b6fd8aba4a" descr="14433.jpg"/>
+                  <wp:docPr id="74757769" name="name90546a95f66ee53a8" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56676a7b6fd8aba48" cstate="print"/>
+                          <a:blip r:embed="rId23366a95f66ee53a7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99116a7b6fd8abb9f" w:history="1">
+            <w:hyperlink r:id="rId63666a95f66ee54cd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69899533" name="name81516a7b6fd8af073" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="19089089" name="name92786a95f66ee78ef" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39636a7b6fd8af06f" cstate="print"/>
+                    <a:blip r:embed="rId52366a95f66ee78eb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19676a7b6fd8b07fa" w:history="1">
+      <w:hyperlink r:id="rId25386a95f66ee8af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59366a7b6fd8b197e" w:history="1">
+      <w:hyperlink r:id="rId75366a95f66ee9c1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86046a7b6fd8b19e4" w:history="1">
+      <w:hyperlink r:id="rId92746a95f66ee9c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46176a7b6fd8b1ab1" w:history="1">
+      <w:hyperlink r:id="rId91516a95f66ee9d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10516a7b6fd8b1c47" w:history="1">
+      <w:hyperlink r:id="rId46216a95f66ee9ea7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85841720" name="name21416a7b6fd8b1cf9" descr="eu_funding_250.png"/>
+            <wp:docPr id="72063772" name="name51756a95f66ee9f64" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92766a7b6fd8b1cf8" cstate="print"/>
+                    <a:blip r:embed="rId22336a95f66ee9f62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23555869">
+  <w:abstractNum w:abstractNumId="58924580">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61762485">
+    <w:lvl w:ilvl="0" w:tplc="12963906">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61762485" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12963906" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23555868">
+  <w:abstractNum w:abstractNumId="58924579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45965246">
+    <w:lvl w:ilvl="0" w:tplc="51576400">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23555868">
-    <w:abstractNumId w:val="23555868"/>
+  <w:num w:numId="58924579">
+    <w:abstractNumId w:val="58924579"/>
   </w:num>
-  <w:num w:numId="23555869">
-    <w:abstractNumId w:val="23555869"/>
+  <w:num w:numId="58924580">
+    <w:abstractNumId w:val="58924580"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId729660520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId705608485" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27296a7b6fd8ab024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId90896a7b6fd8ab0a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId99116a7b6fd8abb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId19676a7b6fd8b07fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId59366a7b6fd8b197e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId86046a7b6fd8b19e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId46176a7b6fd8b1ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10516a7b6fd8b1c47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId56676a7b6fd8aba48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56676a7b6fd8aba48.jpg"/><Relationship Id="rId39636a7b6fd8af06f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39636a7b6fd8af06f.jpg"/><Relationship Id="rId92766a7b6fd8b1cf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92766a7b6fd8b1cf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799885492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId966667759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20186a95f66ee4a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId71156a95f66ee4af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId63666a95f66ee54cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId25386a95f66ee8af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId75366a95f66ee9c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId92746a95f66ee9c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId91516a95f66ee9d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46216a95f66ee9ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId23366a95f66ee53a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23366a95f66ee53a7.jpg"/><Relationship Id="rId52366a95f66ee78eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52366a95f66ee78eb.jpg"/><Relationship Id="rId22336a95f66ee9f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22336a95f66ee9f62.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>