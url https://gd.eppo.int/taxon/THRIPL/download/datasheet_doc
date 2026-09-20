--- v15 (2026-08-31)
+++ v16 (2026-09-20)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20186a95f66ee4a85" w:history="1">
+            <w:hyperlink r:id="rId24626ab06d221ac3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71156a95f66ee4af0" w:history="1">
+            <w:hyperlink r:id="rId89076ab06d221acab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74757769" name="name90546a95f66ee53a8" descr="14433.jpg"/>
+                  <wp:docPr id="51824479" name="name55966ab06d221b5e7" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23366a95f66ee53a7" cstate="print"/>
+                          <a:blip r:embed="rId91506ab06d221b5e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId63666a95f66ee54cd" w:history="1">
+            <w:hyperlink r:id="rId22616ab06d221b728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19089089" name="name92786a95f66ee78ef" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="84251774" name="name94046ab06d221ea50" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52366a95f66ee78eb" cstate="print"/>
+                    <a:blip r:embed="rId47436ab06d221ea4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25386a95f66ee8af9" w:history="1">
+      <w:hyperlink r:id="rId15326ab06d2220166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75366a95f66ee9c1c" w:history="1">
+      <w:hyperlink r:id="rId13966ab06d222126f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92746a95f66ee9c74" w:history="1">
+      <w:hyperlink r:id="rId50886ab06d22212dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91516a95f66ee9d31" w:history="1">
+      <w:hyperlink r:id="rId96756ab06d222139c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46216a95f66ee9ea7" w:history="1">
+      <w:hyperlink r:id="rId16346ab06d2221524" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72063772" name="name51756a95f66ee9f64" descr="eu_funding_250.png"/>
+            <wp:docPr id="61936612" name="name55676ab06d22215c6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22336a95f66ee9f62" cstate="print"/>
+                    <a:blip r:embed="rId95886ab06d22215c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58924580">
+  <w:abstractNum w:abstractNumId="27690350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12963906">
+    <w:lvl w:ilvl="0" w:tplc="37500756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12963906" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37500756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58924579">
+  <w:abstractNum w:abstractNumId="27690349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51576400">
+    <w:lvl w:ilvl="0" w:tplc="26872882">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58924579">
-    <w:abstractNumId w:val="58924579"/>
+  <w:num w:numId="27690349">
+    <w:abstractNumId w:val="27690349"/>
   </w:num>
-  <w:num w:numId="58924580">
-    <w:abstractNumId w:val="58924580"/>
+  <w:num w:numId="27690350">
+    <w:abstractNumId w:val="27690350"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId799885492" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId966667759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20186a95f66ee4a85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId71156a95f66ee4af0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId63666a95f66ee54cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId25386a95f66ee8af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId75366a95f66ee9c1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId92746a95f66ee9c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId91516a95f66ee9d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46216a95f66ee9ea7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId23366a95f66ee53a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23366a95f66ee53a7.jpg"/><Relationship Id="rId52366a95f66ee78eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52366a95f66ee78eb.jpg"/><Relationship Id="rId22336a95f66ee9f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22336a95f66ee9f62.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId750044834" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894458445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24626ab06d221ac3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId89076ab06d221acab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId22616ab06d221b728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId15326ab06d2220166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId13966ab06d222126f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId50886ab06d22212dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId96756ab06d222139c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16346ab06d2221524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId91506ab06d221b5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91506ab06d221b5e4.jpg"/><Relationship Id="rId47436ab06d221ea4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47436ab06d221ea4e.jpg"/><Relationship Id="rId95886ab06d22215c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95886ab06d22215c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>