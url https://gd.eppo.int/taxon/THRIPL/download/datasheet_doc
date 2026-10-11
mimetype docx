--- v16 (2026-09-20)
+++ v17 (2026-10-11)
@@ -380,51 +380,51 @@
               <w:t xml:space="preserve"> Ramakrishna</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> melon thrips, oriental thrips, palm thrips, southern yellow thrips</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24626ab06d221ac3f" w:history="1">
+            <w:hyperlink r:id="rId82386acb6279419b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -440,51 +440,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89076ab06d221acab" w:history="1">
+            <w:hyperlink r:id="rId33536acb627941a20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -498,86 +498,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THRIPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51824479" name="name55966ab06d221b5e7" descr="14433.jpg"/>
+                  <wp:docPr id="83935116" name="name47816acb627941f64" descr="14433.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14433.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId91506ab06d221b5e4" cstate="print"/>
+                          <a:blip r:embed="rId99866acb627941f62" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId22616ab06d221b728" w:history="1">
+            <w:hyperlink r:id="rId83356acb627942066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -3977,63 +3977,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1986; Guyot, 1988), and since 1988 there have been several limited outbreaks in the EPPO region which have been subsequently eradicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84251774" name="name94046ab06d221ea50" descr="THRIPL_distribution_map.jpg"/>
+            <wp:docPr id="75567160" name="name92186acb627944188" descr="THRIPL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THRIPL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47436ab06d221ea4e" cstate="print"/>
+                    <a:blip r:embed="rId75166acb627944184" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6353,51 +6353,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Pest Report to support ranking of EU candidate priority pests. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15326ab06d2220166" w:history="1">
+      <w:hyperlink r:id="rId16756acb62794528c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.2789875</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8957,101 +8957,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13966ab06d222126f" w:history="1">
+      <w:hyperlink r:id="rId51176acb6279464f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/53745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Pest categorisation of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA Journal 17(2), 5620, 39 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50886ab06d22212dc" w:history="1">
+      <w:hyperlink r:id="rId38056acb627946558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2019.5620</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9117,51 +9117,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thrips palmi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756ab06d222139c" w:history="1">
+      <w:hyperlink r:id="rId93116acb627946612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9352,90 +9352,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 717-720.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16346ab06d2221524" w:history="1">
+      <w:hyperlink r:id="rId90156acb627946782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1989.tb01167.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61936612" name="name55676ab06d22215c6" descr="eu_funding_250.png"/>
+            <wp:docPr id="82466154" name="name61826acb6279467f4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95886ab06d22215c5" cstate="print"/>
+                    <a:blip r:embed="rId67736acb6279467f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -9533,137 +9533,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27690350">
+  <w:abstractNum w:abstractNumId="36540715">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37500756">
+    <w:lvl w:ilvl="0" w:tplc="90424378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37500756" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90424378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27690349">
+  <w:abstractNum w:abstractNumId="36540714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26872882">
+    <w:lvl w:ilvl="0" w:tplc="35784249">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -10415,55 +10415,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27690349">
-    <w:abstractNumId w:val="27690349"/>
+  <w:num w:numId="36540714">
+    <w:abstractNumId w:val="36540714"/>
   </w:num>
-  <w:num w:numId="27690350">
-    <w:abstractNumId w:val="27690350"/>
+  <w:num w:numId="36540715">
+    <w:abstractNumId w:val="36540715"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22013,51 +22013,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId750044834" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId894458445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24626ab06d221ac3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId89076ab06d221acab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId22616ab06d221b728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId15326ab06d2220166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId13966ab06d222126f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId50886ab06d22212dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId96756ab06d222139c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16346ab06d2221524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId91506ab06d221b5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91506ab06d221b5e4.jpg"/><Relationship Id="rId47436ab06d221ea4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47436ab06d221ea4e.jpg"/><Relationship Id="rId95886ab06d22215c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95886ab06d22215c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId873927779" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId450330260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82386acb6279419b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/" TargetMode="External"/><Relationship Id="rId33536acb627941a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/categorization" TargetMode="External"/><Relationship Id="rId83356acb627942066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THRIPL/photos" TargetMode="External"/><Relationship Id="rId16756acb62794528c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.2789875" TargetMode="External"/><Relationship Id="rId51176acb6279464f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/53745" TargetMode="External"/><Relationship Id="rId38056acb627946558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2019.5620" TargetMode="External"/><Relationship Id="rId93116acb627946612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90156acb627946782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1989.tb01167.x" TargetMode="External"/><Relationship Id="rId99866acb627941f62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99866acb627941f62.jpg"/><Relationship Id="rId75166acb627944184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75166acb627944184.jpg"/><Relationship Id="rId67736acb6279467f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67736acb6279467f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>