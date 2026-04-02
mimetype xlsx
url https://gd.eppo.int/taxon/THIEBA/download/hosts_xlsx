--- v0 (2025-10-21)
+++ v1 (2026-04-02)
@@ -12,71 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="THIEBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CCNNU</t>
   </si>
   <si>
     <t>Cocos nucifera</t>
+  </si>
+  <si>
+    <t>EVMGR</t>
+  </si>
+  <si>
+    <t>Eustoma russellianum</t>
+  </si>
+  <si>
+    <t>* Huang YS, Xie XW, Shi YX, Chai AL, Li L, Li BJ. (2022) First report of Berkeleyomyces basicola causing black root rot on lisianthus (Eustoma grandiflorum) in China. Plant Disease 106(3), 1073.</t>
+  </si>
+  <si>
+    <t>IPOBA</t>
+  </si>
+  <si>
+    <t>Ipomoea batatas</t>
+  </si>
+  <si>
+    <t>* Martino JA, Di Feo LD, Paccioretti MA, Contardi CA, Sánchez MA, Ortega LI, Pastor SE (2021) First report of Berkeleyomyces basicola (synonymous: Thielaviopsis basicola) on roots of sweet potato (Ipomoea batatas (L.) Lam) in Argentina.  Universidad Nacional de Cuyo; Revista de la Facultad de Ciencias Agrarias de la Universidad Nacional de Cuyo; 53; 1; 7-2021; 283-287</t>
+  </si>
+  <si>
+    <t>RUBID</t>
+  </si>
+  <si>
+    <t>Rubus idaeus</t>
+  </si>
+  <si>
+    <t>* Ivors KL, Warres B, Ho T, Buhler J, Broome JC, Jertberg MM, Koike ST (2023) First report of Berkeleyomyces basicola causing black shoot rot of raspberry in nursery production in the united States and worldwide. Plant Disease 107(10), 3299.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -380,89 +407,131 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D2"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="437.607" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>