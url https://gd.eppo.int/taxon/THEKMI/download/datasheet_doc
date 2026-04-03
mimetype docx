--- v6 (2026-02-22)
+++ v7 (2026-04-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId4667699b2f42b2827" w:history="1">
+            <w:hyperlink r:id="rId304369d041c531560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId4560699b2f42b2892" w:history="1">
+            <w:hyperlink r:id="rId306169d041c53162e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94167175" name="name4329699b2f42b2e70" descr="14850.jpg"/>
+                  <wp:docPr id="21209677" name="name744869d041c531cce" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7268699b2f42b2e6e" cstate="print"/>
+                          <a:blip r:embed="rId752969d041c531ccc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId5637699b2f42b2f8c" w:history="1">
+            <w:hyperlink r:id="rId885969d041c531e1f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93721097" name="name4506699b2f42b4728" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="8468686" name="name572169d041c533a80" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7655699b2f42b4725" cstate="print"/>
+                    <a:blip r:embed="rId692269d041c533a7d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8099699b2f42b5d68" w:history="1">
+      <w:hyperlink r:id="rId227969d041c5352ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3654699b2f42b5da3" w:history="1">
+      <w:hyperlink r:id="rId833069d041c5352e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4383699b2f42b5df9" w:history="1">
+      <w:hyperlink r:id="rId579569d041c53533b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2298699b2f42b5f27" w:history="1">
+      <w:hyperlink r:id="rId423469d041c5354bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4185699b2f42b5f5b" w:history="1">
+      <w:hyperlink r:id="rId116769d041c5354f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6898699b2f42b5ffb" w:history="1">
+      <w:hyperlink r:id="rId951769d041c535599" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5776699b2f42b604d" w:history="1">
+      <w:hyperlink r:id="rId821269d041c53560c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7242699b2f42b60ad" w:history="1">
+      <w:hyperlink r:id="rId547769d041c53566d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId3627699b2f42b60ec" w:history="1">
+      <w:hyperlink r:id="rId668169d041c5356ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3572699b2f42b6149" w:history="1">
+      <w:hyperlink r:id="rId870769d041c535709" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2451699b2f42b6169" w:history="1">
+      <w:hyperlink r:id="rId692669d041c535728" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2529699b2f42b61a8" w:history="1">
+      <w:hyperlink r:id="rId418269d041c535767" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6295699b2f42b61f9" w:history="1">
+      <w:hyperlink r:id="rId113169d041c5357ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5682699b2f42b6255" w:history="1">
+      <w:hyperlink r:id="rId365869d041c535817" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7266699b2f42b6295" w:history="1">
+      <w:hyperlink r:id="rId409869d041c535855" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1836699b2f42b62d3" w:history="1">
+      <w:hyperlink r:id="rId981269d041c535894" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7905699b2f42b6311" w:history="1">
+      <w:hyperlink r:id="rId598669d041c5358d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5659699b2f42b6351" w:history="1">
+      <w:hyperlink r:id="rId963969d041c535910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1900699b2f42b6584" w:history="1">
+      <w:hyperlink r:id="rId305769d041c535b50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9630699b2f42b674a" w:history="1">
+      <w:hyperlink r:id="rId901169d041c535d19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5145699b2f42b68b4" w:history="1">
+      <w:hyperlink r:id="rId299569d041c535e73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7412699b2f42b6ae1" w:history="1">
+      <w:hyperlink r:id="rId932869d041c536086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId1296699b2f42b6b15" w:history="1">
+      <w:hyperlink r:id="rId242369d041c5360c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId2939699b2f42b6d5c" w:history="1">
+      <w:hyperlink r:id="rId749269d041c536380" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4686699b2f42b6e56" w:history="1">
+      <w:hyperlink r:id="rId335069d041c536494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4269699b2f42b6f73" w:history="1">
+      <w:hyperlink r:id="rId253069d041c5365b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5984699b2f42b7067" w:history="1">
+      <w:hyperlink r:id="rId365869d041c5366a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8064699b2f42b70b9" w:history="1">
+      <w:hyperlink r:id="rId432769d041c5366f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId3401699b2f42b716f" w:history="1">
+      <w:hyperlink r:id="rId353569d041c5367ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32836482" name="name5476699b2f42b723e" descr="eu_funding_250.png"/>
+            <wp:docPr id="53731097" name="name422269d041c536880" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId2064699b2f42b723d" cstate="print"/>
+                    <a:blip r:embed="rId426569d041c53687f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42616195">
+  <w:abstractNum w:abstractNumId="91807739">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14726594">
+    <w:lvl w:ilvl="0" w:tplc="53814240">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14726594" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53814240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42616194">
+  <w:abstractNum w:abstractNumId="91807738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45296329">
+    <w:lvl w:ilvl="0" w:tplc="44408580">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42616194">
-    <w:abstractNumId w:val="42616194"/>
+  <w:num w:numId="91807738">
+    <w:abstractNumId w:val="91807738"/>
   </w:num>
-  <w:num w:numId="42616195">
-    <w:abstractNumId w:val="42616195"/>
+  <w:num w:numId="91807739">
+    <w:abstractNumId w:val="91807739"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId946153500" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321919057" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4667699b2f42b2827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId4560699b2f42b2892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId5637699b2f42b2f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId8099699b2f42b5d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId3654699b2f42b5da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId4383699b2f42b5df9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId2298699b2f42b5f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId4185699b2f42b5f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId6898699b2f42b5ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId5776699b2f42b604d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId7242699b2f42b60ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId3627699b2f42b60ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId3572699b2f42b6149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId2451699b2f42b6169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId2529699b2f42b61a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId6295699b2f42b61f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId5682699b2f42b6255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId7266699b2f42b6295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId1836699b2f42b62d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId7905699b2f42b6311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId5659699b2f42b6351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId1900699b2f42b6584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId9630699b2f42b674a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId5145699b2f42b68b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId7412699b2f42b6ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId1296699b2f42b6b15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId2939699b2f42b6d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId4686699b2f42b6e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId4269699b2f42b6f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId5984699b2f42b7067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId8064699b2f42b70b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId3401699b2f42b716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId7268699b2f42b2e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId7268699b2f42b2e6e.jpg"/><Relationship Id="rId7655699b2f42b4725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId7655699b2f42b4725.jpg"/><Relationship Id="rId2064699b2f42b723d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId2064699b2f42b723d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490630738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622186516" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId304369d041c531560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId306169d041c53162e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId885969d041c531e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId227969d041c5352ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId833069d041c5352e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId579569d041c53533b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId423469d041c5354bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId116769d041c5354f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId951769d041c535599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId821269d041c53560c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId547769d041c53566d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId668169d041c5356ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId870769d041c535709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId692669d041c535728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId418269d041c535767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId113169d041c5357ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId365869d041c535817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId409869d041c535855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId981269d041c535894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId598669d041c5358d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId963969d041c535910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId305769d041c535b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId901169d041c535d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId299569d041c535e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId932869d041c536086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId242369d041c5360c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId749269d041c536380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId335069d041c536494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId253069d041c5365b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId365869d041c5366a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId432769d041c5366f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId353569d041c5367ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId752969d041c531ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752969d041c531ccc.jpg"/><Relationship Id="rId692269d041c533a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId692269d041c533a7d.jpg"/><Relationship Id="rId426569d041c53687f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426569d041c53687f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>