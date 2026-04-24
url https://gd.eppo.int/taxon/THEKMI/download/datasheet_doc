--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304369d041c531560" w:history="1">
+            <w:hyperlink r:id="rId870569ead063bfc69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306169d041c53162e" w:history="1">
+            <w:hyperlink r:id="rId659869ead063bfcd1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21209677" name="name744869d041c531cce" descr="14850.jpg"/>
+                  <wp:docPr id="81381356" name="name751169ead063bfdbf" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId752969d041c531ccc" cstate="print"/>
+                          <a:blip r:embed="rId247269ead063bfdbe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId885969d041c531e1f" w:history="1">
+            <w:hyperlink r:id="rId144169ead063bff00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8468686" name="name572169d041c533a80" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="26166772" name="name557769ead063c1929" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId692269d041c533a7d" cstate="print"/>
+                    <a:blip r:embed="rId824969ead063c1926" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227969d041c5352ab" w:history="1">
+      <w:hyperlink r:id="rId923869ead063c2ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833069d041c5352e5" w:history="1">
+      <w:hyperlink r:id="rId552769ead063c2f0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId579569d041c53533b" w:history="1">
+      <w:hyperlink r:id="rId437669ead063c2f63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423469d041c5354bc" w:history="1">
+      <w:hyperlink r:id="rId417169ead063c3090" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId116769d041c5354f5" w:history="1">
+      <w:hyperlink r:id="rId446769ead063c30c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId951769d041c535599" w:history="1">
+      <w:hyperlink r:id="rId423369ead063c3164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821269d041c53560c" w:history="1">
+      <w:hyperlink r:id="rId723169ead063c31b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId547769d041c53566d" w:history="1">
+      <w:hyperlink r:id="rId832069ead063c3214" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId668169d041c5356ab" w:history="1">
+      <w:hyperlink r:id="rId177169ead063c3252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId870769d041c535709" w:history="1">
+      <w:hyperlink r:id="rId547069ead063c32b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId692669d041c535728" w:history="1">
+      <w:hyperlink r:id="rId429069ead063c32cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418269d041c535767" w:history="1">
+      <w:hyperlink r:id="rId797569ead063c330d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113169d041c5357ba" w:history="1">
+      <w:hyperlink r:id="rId898769ead063c335d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365869d041c535817" w:history="1">
+      <w:hyperlink r:id="rId301269ead063c33ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409869d041c535855" w:history="1">
+      <w:hyperlink r:id="rId258569ead063c33f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId981269d041c535894" w:history="1">
+      <w:hyperlink r:id="rId854669ead063c3435" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598669d041c5358d1" w:history="1">
+      <w:hyperlink r:id="rId286969ead063c3481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId963969d041c535910" w:history="1">
+      <w:hyperlink r:id="rId406669ead063c34d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305769d041c535b50" w:history="1">
+      <w:hyperlink r:id="rId898469ead063c3706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId901169d041c535d19" w:history="1">
+      <w:hyperlink r:id="rId278169ead063c38ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299569d041c535e73" w:history="1">
+      <w:hyperlink r:id="rId237269ead063c3a38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId932869d041c536086" w:history="1">
+      <w:hyperlink r:id="rId544669ead063c3c46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242369d041c5360c6" w:history="1">
+      <w:hyperlink r:id="rId679169ead063c3c79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749269d041c536380" w:history="1">
+      <w:hyperlink r:id="rId162169ead063c3eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335069d041c536494" w:history="1">
+      <w:hyperlink r:id="rId512969ead063c3f9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId253069d041c5365b1" w:history="1">
+      <w:hyperlink r:id="rId317969ead063c40b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365869d041c5366a4" w:history="1">
+      <w:hyperlink r:id="rId723669ead063c41a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432769d041c5366f5" w:history="1">
+      <w:hyperlink r:id="rId492869ead063c41f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353569d041c5367ab" w:history="1">
+      <w:hyperlink r:id="rId484069ead063c42ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53731097" name="name422269d041c536880" descr="eu_funding_250.png"/>
+            <wp:docPr id="92368234" name="name471269ead063c4351" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId426569d041c53687f" cstate="print"/>
+                    <a:blip r:embed="rId698269ead063c4350" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91807739">
+  <w:abstractNum w:abstractNumId="11891827">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53814240">
+    <w:lvl w:ilvl="0" w:tplc="45851613">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53814240" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45851613" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91807738">
+  <w:abstractNum w:abstractNumId="11891826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44408580">
+    <w:lvl w:ilvl="0" w:tplc="24405551">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91807738">
-    <w:abstractNumId w:val="91807738"/>
+  <w:num w:numId="11891826">
+    <w:abstractNumId w:val="11891826"/>
   </w:num>
-  <w:num w:numId="91807739">
-    <w:abstractNumId w:val="91807739"/>
+  <w:num w:numId="11891827">
+    <w:abstractNumId w:val="11891827"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490630738" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622186516" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId304369d041c531560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId306169d041c53162e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId885969d041c531e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId227969d041c5352ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId833069d041c5352e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId579569d041c53533b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId423469d041c5354bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId116769d041c5354f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId951769d041c535599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId821269d041c53560c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId547769d041c53566d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId668169d041c5356ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId870769d041c535709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId692669d041c535728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId418269d041c535767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId113169d041c5357ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId365869d041c535817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId409869d041c535855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId981269d041c535894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId598669d041c5358d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId963969d041c535910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId305769d041c535b50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId901169d041c535d19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId299569d041c535e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId932869d041c536086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId242369d041c5360c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId749269d041c536380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId335069d041c536494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId253069d041c5365b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId365869d041c5366a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId432769d041c5366f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId353569d041c5367ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId752969d041c531ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId752969d041c531ccc.jpg"/><Relationship Id="rId692269d041c533a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId692269d041c533a7d.jpg"/><Relationship Id="rId426569d041c53687f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId426569d041c53687f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231853987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152351656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId870569ead063bfc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId659869ead063bfcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId144169ead063bff00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId923869ead063c2ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId552769ead063c2f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId437669ead063c2f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId417169ead063c3090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId446769ead063c30c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId423369ead063c3164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId723169ead063c31b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId832069ead063c3214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId177169ead063c3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId547069ead063c32b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId429069ead063c32cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId797569ead063c330d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId898769ead063c335d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId301269ead063c33ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId258569ead063c33f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId854669ead063c3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId286969ead063c3481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId406669ead063c34d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId898469ead063c3706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId278169ead063c38ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId237269ead063c3a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId544669ead063c3c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId679169ead063c3c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId162169ead063c3eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId512969ead063c3f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId317969ead063c40b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId723669ead063c41a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId492869ead063c41f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId484069ead063c42ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId247269ead063bfdbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247269ead063bfdbe.jpg"/><Relationship Id="rId824969ead063c1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824969ead063c1926.jpg"/><Relationship Id="rId698269ead063c4350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId698269ead063c4350.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>