--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870569ead063bfc69" w:history="1">
+            <w:hyperlink r:id="rId69966a2040ed45a14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659869ead063bfcd1" w:history="1">
+            <w:hyperlink r:id="rId51766a2040ed45a81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81381356" name="name751169ead063bfdbf" descr="14850.jpg"/>
+                  <wp:docPr id="19679067" name="name47316a2040ed461f1" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId247269ead063bfdbe" cstate="print"/>
+                          <a:blip r:embed="rId48266a2040ed461ef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId144169ead063bff00" w:history="1">
+            <w:hyperlink r:id="rId51156a2040ed46341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26166772" name="name557769ead063c1929" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="59036650" name="name91576a2040ed47e1d" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId824969ead063c1926" cstate="print"/>
+                    <a:blip r:embed="rId42146a2040ed47e1b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId923869ead063c2ed4" w:history="1">
+      <w:hyperlink r:id="rId81996a2040ed4971b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId552769ead063c2f0f" w:history="1">
+      <w:hyperlink r:id="rId15956a2040ed49758" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437669ead063c2f63" w:history="1">
+      <w:hyperlink r:id="rId18556a2040ed497ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417169ead063c3090" w:history="1">
+      <w:hyperlink r:id="rId61406a2040ed498d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446769ead063c30c4" w:history="1">
+      <w:hyperlink r:id="rId39096a2040ed4990c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423369ead063c3164" w:history="1">
+      <w:hyperlink r:id="rId84256a2040ed499ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723169ead063c31b6" w:history="1">
+      <w:hyperlink r:id="rId52436a2040ed499fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId832069ead063c3214" w:history="1">
+      <w:hyperlink r:id="rId84366a2040ed49a5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId177169ead063c3252" w:history="1">
+      <w:hyperlink r:id="rId32636a2040ed49a9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547069ead063c32b0" w:history="1">
+      <w:hyperlink r:id="rId49846a2040ed49af6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429069ead063c32cf" w:history="1">
+      <w:hyperlink r:id="rId87036a2040ed49b16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797569ead063c330d" w:history="1">
+      <w:hyperlink r:id="rId94526a2040ed49b54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898769ead063c335d" w:history="1">
+      <w:hyperlink r:id="rId77146a2040ed49ba5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301269ead063c33ba" w:history="1">
+      <w:hyperlink r:id="rId99726a2040ed49c01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258569ead063c33f7" w:history="1">
+      <w:hyperlink r:id="rId54346a2040ed49c3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId854669ead063c3435" w:history="1">
+      <w:hyperlink r:id="rId39106a2040ed49c7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286969ead063c3481" w:history="1">
+      <w:hyperlink r:id="rId21336a2040ed49cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406669ead063c34d1" w:history="1">
+      <w:hyperlink r:id="rId79066a2040ed49cfb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898469ead063c3706" w:history="1">
+      <w:hyperlink r:id="rId80176a2040ed49f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId278169ead063c38ca" w:history="1">
+      <w:hyperlink r:id="rId89796a2040ed4a0fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237269ead063c3a38" w:history="1">
+      <w:hyperlink r:id="rId82886a2040ed4a25a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId544669ead063c3c46" w:history="1">
+      <w:hyperlink r:id="rId56616a2040ed4a484" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId679169ead063c3c79" w:history="1">
+      <w:hyperlink r:id="rId19156a2040ed4a4b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162169ead063c3eb6" w:history="1">
+      <w:hyperlink r:id="rId15546a2040ed4a6fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512969ead063c3f9f" w:history="1">
+      <w:hyperlink r:id="rId46386a2040ed4a7e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317969ead063c40b6" w:history="1">
+      <w:hyperlink r:id="rId85776a2040ed4a901" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723669ead063c41a5" w:history="1">
+      <w:hyperlink r:id="rId86716a2040ed4a9f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId492869ead063c41f7" w:history="1">
+      <w:hyperlink r:id="rId56336a2040ed4aa4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484069ead063c42ac" w:history="1">
+      <w:hyperlink r:id="rId65806a2040ed4ab08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92368234" name="name471269ead063c4351" descr="eu_funding_250.png"/>
+            <wp:docPr id="25811905" name="name86316a2040ed4abd2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId698269ead063c4350" cstate="print"/>
+                    <a:blip r:embed="rId15056a2040ed4abd1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11891827">
+  <w:abstractNum w:abstractNumId="23284405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45851613">
+    <w:lvl w:ilvl="0" w:tplc="77548078">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45851613" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77548078" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11891826">
+  <w:abstractNum w:abstractNumId="23284404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24405551">
+    <w:lvl w:ilvl="0" w:tplc="90082639">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11891826">
-    <w:abstractNumId w:val="11891826"/>
+  <w:num w:numId="23284404">
+    <w:abstractNumId w:val="23284404"/>
   </w:num>
-  <w:num w:numId="11891827">
-    <w:abstractNumId w:val="11891827"/>
+  <w:num w:numId="23284405">
+    <w:abstractNumId w:val="23284405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231853987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152351656" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId870569ead063bfc69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId659869ead063bfcd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId144169ead063bff00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId923869ead063c2ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId552769ead063c2f0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId437669ead063c2f63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId417169ead063c3090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId446769ead063c30c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId423369ead063c3164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId723169ead063c31b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId832069ead063c3214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId177169ead063c3252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId547069ead063c32b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId429069ead063c32cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId797569ead063c330d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId898769ead063c335d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId301269ead063c33ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId258569ead063c33f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId854669ead063c3435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId286969ead063c3481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId406669ead063c34d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId898469ead063c3706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId278169ead063c38ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId237269ead063c3a38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId544669ead063c3c46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId679169ead063c3c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId162169ead063c3eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId512969ead063c3f9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId317969ead063c40b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId723669ead063c41a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId492869ead063c41f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId484069ead063c42ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId247269ead063bfdbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId247269ead063bfdbe.jpg"/><Relationship Id="rId824969ead063c1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId824969ead063c1926.jpg"/><Relationship Id="rId698269ead063c4350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId698269ead063c4350.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743806886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392766799" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69966a2040ed45a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId51766a2040ed45a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId51156a2040ed46341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId81996a2040ed4971b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId15956a2040ed49758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId18556a2040ed497ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId61406a2040ed498d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId39096a2040ed4990c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId84256a2040ed499ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId52436a2040ed499fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId84366a2040ed49a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId32636a2040ed49a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId49846a2040ed49af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId87036a2040ed49b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId94526a2040ed49b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId77146a2040ed49ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId99726a2040ed49c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId54346a2040ed49c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId39106a2040ed49c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId21336a2040ed49cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId79066a2040ed49cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId80176a2040ed49f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId89796a2040ed4a0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId82886a2040ed4a25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId56616a2040ed4a484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId19156a2040ed4a4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId15546a2040ed4a6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId46386a2040ed4a7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId85776a2040ed4a901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId86716a2040ed4a9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId56336a2040ed4aa4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId65806a2040ed4ab08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48266a2040ed461ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48266a2040ed461ef.jpg"/><Relationship Id="rId42146a2040ed47e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42146a2040ed47e1b.jpg"/><Relationship Id="rId15056a2040ed4abd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15056a2040ed4abd1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>