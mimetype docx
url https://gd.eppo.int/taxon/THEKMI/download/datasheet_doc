--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69966a2040ed45a14" w:history="1">
+            <w:hyperlink r:id="rId60806a3ad963de091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51766a2040ed45a81" w:history="1">
+            <w:hyperlink r:id="rId42856a3ad963de0fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19679067" name="name47316a2040ed461f1" descr="14850.jpg"/>
+                  <wp:docPr id="33027954" name="name55566a3ad963de906" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48266a2040ed461ef" cstate="print"/>
+                          <a:blip r:embed="rId35326a3ad963de903" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51156a2040ed46341" w:history="1">
+            <w:hyperlink r:id="rId41076a3ad963dea8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59036650" name="name91576a2040ed47e1d" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="28836683" name="name28566a3ad963e0163" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42146a2040ed47e1b" cstate="print"/>
+                    <a:blip r:embed="rId57726a3ad963e0160" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81996a2040ed4971b" w:history="1">
+      <w:hyperlink r:id="rId70046a3ad963e178d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15956a2040ed49758" w:history="1">
+      <w:hyperlink r:id="rId72956a3ad963e17c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18556a2040ed497ac" w:history="1">
+      <w:hyperlink r:id="rId34116a3ad963e181e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61406a2040ed498d9" w:history="1">
+      <w:hyperlink r:id="rId86786a3ad963e1968" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39096a2040ed4990c" w:history="1">
+      <w:hyperlink r:id="rId61286a3ad963e199f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84256a2040ed499ac" w:history="1">
+      <w:hyperlink r:id="rId32946a3ad963e1a45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52436a2040ed499fe" w:history="1">
+      <w:hyperlink r:id="rId81356a3ad963e1a9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId84366a2040ed49a5c" w:history="1">
+      <w:hyperlink r:id="rId90676a3ad963e1afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32636a2040ed49a9a" w:history="1">
+      <w:hyperlink r:id="rId49696a3ad963e1b3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49846a2040ed49af6" w:history="1">
+      <w:hyperlink r:id="rId55906a3ad963e1b98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87036a2040ed49b16" w:history="1">
+      <w:hyperlink r:id="rId22996a3ad963e1bb8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94526a2040ed49b54" w:history="1">
+      <w:hyperlink r:id="rId73986a3ad963e1bf6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77146a2040ed49ba5" w:history="1">
+      <w:hyperlink r:id="rId15826a3ad963e1c48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99726a2040ed49c01" w:history="1">
+      <w:hyperlink r:id="rId99996a3ad963e1ca7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54346a2040ed49c3f" w:history="1">
+      <w:hyperlink r:id="rId92126a3ad963e1ce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39106a2040ed49c7d" w:history="1">
+      <w:hyperlink r:id="rId16466a3ad963e1d26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21336a2040ed49cbb" w:history="1">
+      <w:hyperlink r:id="rId81766a3ad963e1d65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79066a2040ed49cfb" w:history="1">
+      <w:hyperlink r:id="rId35136a3ad963e1da5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80176a2040ed49f2b" w:history="1">
+      <w:hyperlink r:id="rId77836a3ad963e1fd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89796a2040ed4a0fc" w:history="1">
+      <w:hyperlink r:id="rId59056a3ad963e21ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82886a2040ed4a25a" w:history="1">
+      <w:hyperlink r:id="rId88246a3ad963e230c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56616a2040ed4a484" w:history="1">
+      <w:hyperlink r:id="rId92766a3ad963e2520" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19156a2040ed4a4b8" w:history="1">
+      <w:hyperlink r:id="rId94676a3ad963e2553" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15546a2040ed4a6fc" w:history="1">
+      <w:hyperlink r:id="rId71186a3ad963e2796" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46386a2040ed4a7e7" w:history="1">
+      <w:hyperlink r:id="rId13436a3ad963e2882" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85776a2040ed4a901" w:history="1">
+      <w:hyperlink r:id="rId36166a3ad963e29b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86716a2040ed4a9f3" w:history="1">
+      <w:hyperlink r:id="rId75636a3ad963e2aa8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56336a2040ed4aa4e" w:history="1">
+      <w:hyperlink r:id="rId61346a3ad963e2afb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65806a2040ed4ab08" w:history="1">
+      <w:hyperlink r:id="rId33916a3ad963e2bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25811905" name="name86316a2040ed4abd2" descr="eu_funding_250.png"/>
+            <wp:docPr id="21144111" name="name96176a3ad963e2c7f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15056a2040ed4abd1" cstate="print"/>
+                    <a:blip r:embed="rId80106a3ad963e2c7e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="23284405">
+  <w:abstractNum w:abstractNumId="97114579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77548078">
+    <w:lvl w:ilvl="0" w:tplc="54362374">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77548078" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54362374" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23284404">
+  <w:abstractNum w:abstractNumId="97114578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90082639">
+    <w:lvl w:ilvl="0" w:tplc="59868157">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23284404">
-    <w:abstractNumId w:val="23284404"/>
+  <w:num w:numId="97114578">
+    <w:abstractNumId w:val="97114578"/>
   </w:num>
-  <w:num w:numId="23284405">
-    <w:abstractNumId w:val="23284405"/>
+  <w:num w:numId="97114579">
+    <w:abstractNumId w:val="97114579"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId743806886" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392766799" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69966a2040ed45a14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId51766a2040ed45a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId51156a2040ed46341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId81996a2040ed4971b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId15956a2040ed49758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId18556a2040ed497ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId61406a2040ed498d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId39096a2040ed4990c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId84256a2040ed499ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId52436a2040ed499fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId84366a2040ed49a5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId32636a2040ed49a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId49846a2040ed49af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId87036a2040ed49b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId94526a2040ed49b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId77146a2040ed49ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId99726a2040ed49c01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId54346a2040ed49c3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId39106a2040ed49c7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId21336a2040ed49cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId79066a2040ed49cfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId80176a2040ed49f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId89796a2040ed4a0fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId82886a2040ed4a25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId56616a2040ed4a484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId19156a2040ed4a4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId15546a2040ed4a6fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId46386a2040ed4a7e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId85776a2040ed4a901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId86716a2040ed4a9f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId56336a2040ed4aa4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId65806a2040ed4ab08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48266a2040ed461ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48266a2040ed461ef.jpg"/><Relationship Id="rId42146a2040ed47e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42146a2040ed47e1b.jpg"/><Relationship Id="rId15056a2040ed4abd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15056a2040ed4abd1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736829194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654909905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60806a3ad963de091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId42856a3ad963de0fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId41076a3ad963dea8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId70046a3ad963e178d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId72956a3ad963e17c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId34116a3ad963e181e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId86786a3ad963e1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId61286a3ad963e199f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId32946a3ad963e1a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId81356a3ad963e1a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId90676a3ad963e1afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId49696a3ad963e1b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId55906a3ad963e1b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId22996a3ad963e1bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId73986a3ad963e1bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId15826a3ad963e1c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId99996a3ad963e1ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId92126a3ad963e1ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId16466a3ad963e1d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId81766a3ad963e1d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId35136a3ad963e1da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId77836a3ad963e1fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId59056a3ad963e21ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId88246a3ad963e230c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId92766a3ad963e2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId94676a3ad963e2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId71186a3ad963e2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId13436a3ad963e2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId36166a3ad963e29b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId75636a3ad963e2aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId61346a3ad963e2afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId33916a3ad963e2bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35326a3ad963de903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35326a3ad963de903.jpg"/><Relationship Id="rId57726a3ad963e0160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57726a3ad963e0160.jpg"/><Relationship Id="rId80106a3ad963e2c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80106a3ad963e2c7e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>