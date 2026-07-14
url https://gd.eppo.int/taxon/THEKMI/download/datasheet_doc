--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60806a3ad963de091" w:history="1">
+            <w:hyperlink r:id="rId74226a5597dcd270d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42856a3ad963de0fd" w:history="1">
+            <w:hyperlink r:id="rId20906a5597dcd2787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33027954" name="name55566a3ad963de906" descr="14850.jpg"/>
+                  <wp:docPr id="678604" name="name38526a5597dcd2c75" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35326a3ad963de903" cstate="print"/>
+                          <a:blip r:embed="rId46936a5597dcd2c73" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41076a3ad963dea8a" w:history="1">
+            <w:hyperlink r:id="rId81436a5597dcd2f05" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28836683" name="name28566a3ad963e0163" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="90488388" name="name43856a5597dcd4398" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57726a3ad963e0160" cstate="print"/>
+                    <a:blip r:embed="rId34496a5597dcd4395" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70046a3ad963e178d" w:history="1">
+      <w:hyperlink r:id="rId86276a5597dcd596c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72956a3ad963e17c8" w:history="1">
+      <w:hyperlink r:id="rId49326a5597dcd59a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34116a3ad963e181e" w:history="1">
+      <w:hyperlink r:id="rId63686a5597dcd59f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86786a3ad963e1968" w:history="1">
+      <w:hyperlink r:id="rId64466a5597dcd5b2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61286a3ad963e199f" w:history="1">
+      <w:hyperlink r:id="rId21636a5597dcd5b62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32946a3ad963e1a45" w:history="1">
+      <w:hyperlink r:id="rId90396a5597dcd5c02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a3ad963e1a9a" w:history="1">
+      <w:hyperlink r:id="rId57116a5597dcd5c55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90676a3ad963e1afb" w:history="1">
+      <w:hyperlink r:id="rId59386a5597dcd5cb4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49696a3ad963e1b3b" w:history="1">
+      <w:hyperlink r:id="rId45126a5597dcd5cf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55906a3ad963e1b98" w:history="1">
+      <w:hyperlink r:id="rId40466a5597dcd5d4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22996a3ad963e1bb8" w:history="1">
+      <w:hyperlink r:id="rId45496a5597dcd5d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73986a3ad963e1bf6" w:history="1">
+      <w:hyperlink r:id="rId36086a5597dcd5dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15826a3ad963e1c48" w:history="1">
+      <w:hyperlink r:id="rId30136a5597dcd5e18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99996a3ad963e1ca7" w:history="1">
+      <w:hyperlink r:id="rId98306a5597dcd5e77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92126a3ad963e1ce6" w:history="1">
+      <w:hyperlink r:id="rId32526a5597dcd5eb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16466a3ad963e1d26" w:history="1">
+      <w:hyperlink r:id="rId75826a5597dcd5ef3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81766a3ad963e1d65" w:history="1">
+      <w:hyperlink r:id="rId48236a5597dcd5f30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35136a3ad963e1da5" w:history="1">
+      <w:hyperlink r:id="rId25686a5597dcd5f70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77836a3ad963e1fd8" w:history="1">
+      <w:hyperlink r:id="rId14916a5597dcd621e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59056a3ad963e21ac" w:history="1">
+      <w:hyperlink r:id="rId37376a5597dcd6442" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88246a3ad963e230c" w:history="1">
+      <w:hyperlink r:id="rId95156a5597dcd65fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92766a3ad963e2520" w:history="1">
+      <w:hyperlink r:id="rId83956a5597dcd6869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94676a3ad963e2553" w:history="1">
+      <w:hyperlink r:id="rId13206a5597dcd68a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71186a3ad963e2796" w:history="1">
+      <w:hyperlink r:id="rId40676a5597dcd6bac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13436a3ad963e2882" w:history="1">
+      <w:hyperlink r:id="rId49636a5597dcd6ced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36166a3ad963e29b1" w:history="1">
+      <w:hyperlink r:id="rId68686a5597dcd6e5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75636a3ad963e2aa8" w:history="1">
+      <w:hyperlink r:id="rId24876a5597dcd6f9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61346a3ad963e2afb" w:history="1">
+      <w:hyperlink r:id="rId84216a5597dcd6ff3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33916a3ad963e2bb1" w:history="1">
+      <w:hyperlink r:id="rId35466a5597dcd70ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21144111" name="name96176a3ad963e2c7f" descr="eu_funding_250.png"/>
+            <wp:docPr id="42894852" name="name86446a5597dcd717e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId80106a3ad963e2c7e" cstate="print"/>
+                    <a:blip r:embed="rId58176a5597dcd717d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97114579">
+  <w:abstractNum w:abstractNumId="37681257">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54362374">
+    <w:lvl w:ilvl="0" w:tplc="16777865">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54362374" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16777865" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97114578">
+  <w:abstractNum w:abstractNumId="37681256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59868157">
+    <w:lvl w:ilvl="0" w:tplc="25899285">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97114578">
-    <w:abstractNumId w:val="97114578"/>
+  <w:num w:numId="37681256">
+    <w:abstractNumId w:val="37681256"/>
   </w:num>
-  <w:num w:numId="97114579">
-    <w:abstractNumId w:val="97114579"/>
+  <w:num w:numId="37681257">
+    <w:abstractNumId w:val="37681257"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId736829194" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId654909905" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60806a3ad963de091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId42856a3ad963de0fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId41076a3ad963dea8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId70046a3ad963e178d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId72956a3ad963e17c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId34116a3ad963e181e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId86786a3ad963e1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId61286a3ad963e199f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId32946a3ad963e1a45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId81356a3ad963e1a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId90676a3ad963e1afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId49696a3ad963e1b3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId55906a3ad963e1b98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId22996a3ad963e1bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId73986a3ad963e1bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId15826a3ad963e1c48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId99996a3ad963e1ca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId92126a3ad963e1ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId16466a3ad963e1d26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId81766a3ad963e1d65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId35136a3ad963e1da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId77836a3ad963e1fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId59056a3ad963e21ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId88246a3ad963e230c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId92766a3ad963e2520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId94676a3ad963e2553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId71186a3ad963e2796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId13436a3ad963e2882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId36166a3ad963e29b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId75636a3ad963e2aa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId61346a3ad963e2afb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId33916a3ad963e2bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35326a3ad963de903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35326a3ad963de903.jpg"/><Relationship Id="rId57726a3ad963e0160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57726a3ad963e0160.jpg"/><Relationship Id="rId80106a3ad963e2c7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80106a3ad963e2c7e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188025553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379118674" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74226a5597dcd270d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId20906a5597dcd2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId81436a5597dcd2f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId86276a5597dcd596c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId49326a5597dcd59a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId63686a5597dcd59f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId64466a5597dcd5b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId21636a5597dcd5b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId90396a5597dcd5c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId57116a5597dcd5c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId59386a5597dcd5cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId45126a5597dcd5cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId40466a5597dcd5d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId45496a5597dcd5d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId36086a5597dcd5dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId30136a5597dcd5e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId98306a5597dcd5e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId32526a5597dcd5eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId75826a5597dcd5ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId48236a5597dcd5f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId25686a5597dcd5f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId14916a5597dcd621e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId37376a5597dcd6442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId95156a5597dcd65fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId83956a5597dcd6869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId13206a5597dcd68a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId40676a5597dcd6bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId49636a5597dcd6ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId68686a5597dcd6e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId24876a5597dcd6f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId84216a5597dcd6ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId35466a5597dcd70ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46936a5597dcd2c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46936a5597dcd2c73.jpg"/><Relationship Id="rId34496a5597dcd4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34496a5597dcd4395.jpg"/><Relationship Id="rId58176a5597dcd717d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58176a5597dcd717d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>