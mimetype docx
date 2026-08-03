--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74226a5597dcd270d" w:history="1">
+            <w:hyperlink r:id="rId93056a70131daf378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20906a5597dcd2787" w:history="1">
+            <w:hyperlink r:id="rId24736a70131daf3e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="678604" name="name38526a5597dcd2c75" descr="14850.jpg"/>
+                  <wp:docPr id="99186882" name="name15726a70131dafc9a" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46936a5597dcd2c73" cstate="print"/>
+                          <a:blip r:embed="rId60846a70131dafc97" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId81436a5597dcd2f05" w:history="1">
+            <w:hyperlink r:id="rId20206a70131db0167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90488388" name="name43856a5597dcd4398" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="58771020" name="name28026a70131db3671" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34496a5597dcd4395" cstate="print"/>
+                    <a:blip r:embed="rId65846a70131db366d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86276a5597dcd596c" w:history="1">
+      <w:hyperlink r:id="rId72706a70131db4dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49326a5597dcd59a4" w:history="1">
+      <w:hyperlink r:id="rId37266a70131db4e26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63686a5597dcd59f8" w:history="1">
+      <w:hyperlink r:id="rId78336a70131db4e7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64466a5597dcd5b2e" w:history="1">
+      <w:hyperlink r:id="rId77886a70131db4fa7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a5597dcd5b62" w:history="1">
+      <w:hyperlink r:id="rId44646a70131db4fda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90396a5597dcd5c02" w:history="1">
+      <w:hyperlink r:id="rId91746a70131db507a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57116a5597dcd5c55" w:history="1">
+      <w:hyperlink r:id="rId44786a70131db50dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId59386a5597dcd5cb4" w:history="1">
+      <w:hyperlink r:id="rId56046a70131db513b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45126a5597dcd5cf2" w:history="1">
+      <w:hyperlink r:id="rId31186a70131db517b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466a5597dcd5d4f" w:history="1">
+      <w:hyperlink r:id="rId19366a70131db51d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45496a5597dcd5d6e" w:history="1">
+      <w:hyperlink r:id="rId86196a70131db51f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36086a5597dcd5dc1" w:history="1">
+      <w:hyperlink r:id="rId25076a70131db5236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30136a5597dcd5e18" w:history="1">
+      <w:hyperlink r:id="rId91826a70131db5288" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98306a5597dcd5e77" w:history="1">
+      <w:hyperlink r:id="rId41836a70131db52e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32526a5597dcd5eb5" w:history="1">
+      <w:hyperlink r:id="rId72576a70131db5325" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75826a5597dcd5ef3" w:history="1">
+      <w:hyperlink r:id="rId22146a70131db5363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48236a5597dcd5f30" w:history="1">
+      <w:hyperlink r:id="rId91746a70131db53a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25686a5597dcd5f70" w:history="1">
+      <w:hyperlink r:id="rId21156a70131db53e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14916a5597dcd621e" w:history="1">
+      <w:hyperlink r:id="rId53886a70131db561e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37376a5597dcd6442" w:history="1">
+      <w:hyperlink r:id="rId46216a70131db57e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95156a5597dcd65fe" w:history="1">
+      <w:hyperlink r:id="rId17956a70131db5955" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83956a5597dcd6869" w:history="1">
+      <w:hyperlink r:id="rId35436a70131db5b80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13206a5597dcd68a1" w:history="1">
+      <w:hyperlink r:id="rId99236a70131db5bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40676a5597dcd6bac" w:history="1">
+      <w:hyperlink r:id="rId56586a70131db5dfa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49636a5597dcd6ced" w:history="1">
+      <w:hyperlink r:id="rId77536a70131db5ee7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68686a5597dcd6e5a" w:history="1">
+      <w:hyperlink r:id="rId73016a70131db6000" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24876a5597dcd6f9c" w:history="1">
+      <w:hyperlink r:id="rId16036a70131db6101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84216a5597dcd6ff3" w:history="1">
+      <w:hyperlink r:id="rId60766a70131db6154" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35466a5597dcd70ac" w:history="1">
+      <w:hyperlink r:id="rId95946a70131db6217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42894852" name="name86446a5597dcd717e" descr="eu_funding_250.png"/>
+            <wp:docPr id="92499793" name="name43876a70131db62f3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58176a5597dcd717d" cstate="print"/>
+                    <a:blip r:embed="rId23106a70131db62f1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37681257">
+  <w:abstractNum w:abstractNumId="35016477">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16777865">
+    <w:lvl w:ilvl="0" w:tplc="59837408">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16777865" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59837408" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37681256">
+  <w:abstractNum w:abstractNumId="35016476">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25899285">
+    <w:lvl w:ilvl="0" w:tplc="23396710">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37681256">
-    <w:abstractNumId w:val="37681256"/>
+  <w:num w:numId="35016476">
+    <w:abstractNumId w:val="35016476"/>
   </w:num>
-  <w:num w:numId="37681257">
-    <w:abstractNumId w:val="37681257"/>
+  <w:num w:numId="35016477">
+    <w:abstractNumId w:val="35016477"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId188025553" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId379118674" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74226a5597dcd270d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId20906a5597dcd2787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId81436a5597dcd2f05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId86276a5597dcd596c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId49326a5597dcd59a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId63686a5597dcd59f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId64466a5597dcd5b2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId21636a5597dcd5b62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId90396a5597dcd5c02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId57116a5597dcd5c55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId59386a5597dcd5cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId45126a5597dcd5cf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId40466a5597dcd5d4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId45496a5597dcd5d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId36086a5597dcd5dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId30136a5597dcd5e18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId98306a5597dcd5e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId32526a5597dcd5eb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId75826a5597dcd5ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId48236a5597dcd5f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId25686a5597dcd5f70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId14916a5597dcd621e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId37376a5597dcd6442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId95156a5597dcd65fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId83956a5597dcd6869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId13206a5597dcd68a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId40676a5597dcd6bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId49636a5597dcd6ced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId68686a5597dcd6e5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId24876a5597dcd6f9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId84216a5597dcd6ff3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId35466a5597dcd70ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46936a5597dcd2c73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46936a5597dcd2c73.jpg"/><Relationship Id="rId34496a5597dcd4395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34496a5597dcd4395.jpg"/><Relationship Id="rId58176a5597dcd717d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58176a5597dcd717d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110247925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237348482" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93056a70131daf378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId24736a70131daf3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId20206a70131db0167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId72706a70131db4dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId37266a70131db4e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId78336a70131db4e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId77886a70131db4fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId44646a70131db4fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId91746a70131db507a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId44786a70131db50dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId56046a70131db513b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId31186a70131db517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId19366a70131db51d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId86196a70131db51f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId25076a70131db5236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId91826a70131db5288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId41836a70131db52e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId72576a70131db5325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId22146a70131db5363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId91746a70131db53a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId21156a70131db53e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId53886a70131db561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId46216a70131db57e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId17956a70131db5955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId35436a70131db5b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId99236a70131db5bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId56586a70131db5dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId77536a70131db5ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId73016a70131db6000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId16036a70131db6101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId60766a70131db6154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId95946a70131db6217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60846a70131dafc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60846a70131dafc97.jpg"/><Relationship Id="rId65846a70131db366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65846a70131db366d.jpg"/><Relationship Id="rId23106a70131db62f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23106a70131db62f1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>