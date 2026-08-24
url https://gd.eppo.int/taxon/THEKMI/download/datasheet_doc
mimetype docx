--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93056a70131daf378" w:history="1">
+            <w:hyperlink r:id="rId71816a8ba130a90c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24736a70131daf3e6" w:history="1">
+            <w:hyperlink r:id="rId17686a8ba130a9188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99186882" name="name15726a70131dafc9a" descr="14850.jpg"/>
+                  <wp:docPr id="10793203" name="name72366a8ba130a9261" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60846a70131dafc97" cstate="print"/>
+                          <a:blip r:embed="rId29966a8ba130a9260" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20206a70131db0167" w:history="1">
+            <w:hyperlink r:id="rId54456a8ba130a938a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58771020" name="name28026a70131db3671" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="71112745" name="name18306a8ba130aada4" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65846a70131db366d" cstate="print"/>
+                    <a:blip r:embed="rId90766a8ba130aada1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a70131db4dec" w:history="1">
+      <w:hyperlink r:id="rId79646a8ba130ac3dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37266a70131db4e26" w:history="1">
+      <w:hyperlink r:id="rId43426a8ba130ac416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78336a70131db4e7a" w:history="1">
+      <w:hyperlink r:id="rId48756a8ba130ac46c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77886a70131db4fa7" w:history="1">
+      <w:hyperlink r:id="rId78456a8ba130ac59f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44646a70131db4fda" w:history="1">
+      <w:hyperlink r:id="rId66036a8ba130ac5d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91746a70131db507a" w:history="1">
+      <w:hyperlink r:id="rId13936a8ba130ac676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44786a70131db50dc" w:history="1">
+      <w:hyperlink r:id="rId28016a8ba130ac6d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId56046a70131db513b" w:history="1">
+      <w:hyperlink r:id="rId40466a8ba130ac734" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31186a70131db517b" w:history="1">
+      <w:hyperlink r:id="rId13366a8ba130ac774" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19366a70131db51d8" w:history="1">
+      <w:hyperlink r:id="rId37696a8ba130ac7d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86196a70131db51f8" w:history="1">
+      <w:hyperlink r:id="rId31926a8ba130ac7f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25076a70131db5236" w:history="1">
+      <w:hyperlink r:id="rId73146a8ba130ac834" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91826a70131db5288" w:history="1">
+      <w:hyperlink r:id="rId57876a8ba130ac886" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41836a70131db52e6" w:history="1">
+      <w:hyperlink r:id="rId83496a8ba130ac93c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72576a70131db5325" w:history="1">
+      <w:hyperlink r:id="rId32586a8ba130ac980" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22146a70131db5363" w:history="1">
+      <w:hyperlink r:id="rId39166a8ba130ac9c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91746a70131db53a1" w:history="1">
+      <w:hyperlink r:id="rId74416a8ba130aca04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21156a70131db53e1" w:history="1">
+      <w:hyperlink r:id="rId74516a8ba130aca46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53886a70131db561e" w:history="1">
+      <w:hyperlink r:id="rId84576a8ba130acc86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46216a70131db57e9" w:history="1">
+      <w:hyperlink r:id="rId26236a8ba130ace7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17956a70131db5955" w:history="1">
+      <w:hyperlink r:id="rId31916a8ba130acfe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35436a70131db5b80" w:history="1">
+      <w:hyperlink r:id="rId67546a8ba130ad202" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99236a70131db5bb5" w:history="1">
+      <w:hyperlink r:id="rId19096a8ba130ad236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56586a70131db5dfa" w:history="1">
+      <w:hyperlink r:id="rId47656a8ba130ad485" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77536a70131db5ee7" w:history="1">
+      <w:hyperlink r:id="rId47306a8ba130ad576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73016a70131db6000" w:history="1">
+      <w:hyperlink r:id="rId20416a8ba130ad695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16036a70131db6101" w:history="1">
+      <w:hyperlink r:id="rId91616a8ba130ad78b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60766a70131db6154" w:history="1">
+      <w:hyperlink r:id="rId58996a8ba130ad7de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95946a70131db6217" w:history="1">
+      <w:hyperlink r:id="rId97266a8ba130ad899" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92499793" name="name43876a70131db62f3" descr="eu_funding_250.png"/>
+            <wp:docPr id="68739460" name="name85126a8ba130adbb4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23106a70131db62f1" cstate="print"/>
+                    <a:blip r:embed="rId93166a8ba130adbb2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35016477">
+  <w:abstractNum w:abstractNumId="77782476">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59837408">
+    <w:lvl w:ilvl="0" w:tplc="39743855">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59837408" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39743855" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35016476">
+  <w:abstractNum w:abstractNumId="77782475">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23396710">
+    <w:lvl w:ilvl="0" w:tplc="87462377">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35016476">
-    <w:abstractNumId w:val="35016476"/>
+  <w:num w:numId="77782475">
+    <w:abstractNumId w:val="77782475"/>
   </w:num>
-  <w:num w:numId="35016477">
-    <w:abstractNumId w:val="35016477"/>
+  <w:num w:numId="77782476">
+    <w:abstractNumId w:val="77782476"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110247925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237348482" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93056a70131daf378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId24736a70131daf3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId20206a70131db0167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId72706a70131db4dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId37266a70131db4e26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId78336a70131db4e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId77886a70131db4fa7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId44646a70131db4fda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId91746a70131db507a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId44786a70131db50dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId56046a70131db513b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId31186a70131db517b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId19366a70131db51d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId86196a70131db51f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId25076a70131db5236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId91826a70131db5288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId41836a70131db52e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId72576a70131db5325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId22146a70131db5363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId91746a70131db53a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId21156a70131db53e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId53886a70131db561e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId46216a70131db57e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId17956a70131db5955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId35436a70131db5b80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId99236a70131db5bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId56586a70131db5dfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId77536a70131db5ee7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId73016a70131db6000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId16036a70131db6101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId60766a70131db6154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId95946a70131db6217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60846a70131dafc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60846a70131dafc97.jpg"/><Relationship Id="rId65846a70131db366d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65846a70131db366d.jpg"/><Relationship Id="rId23106a70131db62f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23106a70131db62f1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943235611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583946800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71816a8ba130a90c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId17686a8ba130a9188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId54456a8ba130a938a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId79646a8ba130ac3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId43426a8ba130ac416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId48756a8ba130ac46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId78456a8ba130ac59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId66036a8ba130ac5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId13936a8ba130ac676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId28016a8ba130ac6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId40466a8ba130ac734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId13366a8ba130ac774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId37696a8ba130ac7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId31926a8ba130ac7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId73146a8ba130ac834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId57876a8ba130ac886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId83496a8ba130ac93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId32586a8ba130ac980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId39166a8ba130ac9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId74416a8ba130aca04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId74516a8ba130aca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId84576a8ba130acc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId26236a8ba130ace7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId31916a8ba130acfe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId67546a8ba130ad202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId19096a8ba130ad236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId47656a8ba130ad485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId47306a8ba130ad576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId20416a8ba130ad695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId91616a8ba130ad78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId58996a8ba130ad7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId97266a8ba130ad899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29966a8ba130a9260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29966a8ba130a9260.jpg"/><Relationship Id="rId90766a8ba130aada1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90766a8ba130aada1.jpg"/><Relationship Id="rId93166a8ba130adbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93166a8ba130adbb2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>