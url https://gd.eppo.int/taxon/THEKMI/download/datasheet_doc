--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71816a8ba130a90c9" w:history="1">
+            <w:hyperlink r:id="rId80506aa62a539be4d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17686a8ba130a9188" w:history="1">
+            <w:hyperlink r:id="rId96136aa62a539beb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10793203" name="name72366a8ba130a9261" descr="14850.jpg"/>
+                  <wp:docPr id="58389670" name="name75546aa62a539c676" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29966a8ba130a9260" cstate="print"/>
+                          <a:blip r:embed="rId93826aa62a539c674" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54456a8ba130a938a" w:history="1">
+            <w:hyperlink r:id="rId73916aa62a539c7b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71112745" name="name18306a8ba130aada4" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="80290842" name="name30326aa62a539deb4" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90766a8ba130aada1" cstate="print"/>
+                    <a:blip r:embed="rId27436aa62a539deb1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79646a8ba130ac3dc" w:history="1">
+      <w:hyperlink r:id="rId45796aa62a539f59d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43426a8ba130ac416" w:history="1">
+      <w:hyperlink r:id="rId93556aa62a539f5d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48756a8ba130ac46c" w:history="1">
+      <w:hyperlink r:id="rId56506aa62a539f638" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78456a8ba130ac59f" w:history="1">
+      <w:hyperlink r:id="rId40626aa62a539f78b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66036a8ba130ac5d3" w:history="1">
+      <w:hyperlink r:id="rId51966aa62a539f7bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13936a8ba130ac676" w:history="1">
+      <w:hyperlink r:id="rId39826aa62a539f861" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28016a8ba130ac6d1" w:history="1">
+      <w:hyperlink r:id="rId34576aa62a539f8b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId40466a8ba130ac734" w:history="1">
+      <w:hyperlink r:id="rId88246aa62a539f913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13366a8ba130ac774" w:history="1">
+      <w:hyperlink r:id="rId89806aa62a539f952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37696a8ba130ac7d4" w:history="1">
+      <w:hyperlink r:id="rId77646aa62a539f9af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31926a8ba130ac7f4" w:history="1">
+      <w:hyperlink r:id="rId95606aa62a539f9cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73146a8ba130ac834" w:history="1">
+      <w:hyperlink r:id="rId78786aa62a539fa0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57876a8ba130ac886" w:history="1">
+      <w:hyperlink r:id="rId43776aa62a539fa5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83496a8ba130ac93c" w:history="1">
+      <w:hyperlink r:id="rId65786aa62a539fad2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32586a8ba130ac980" w:history="1">
+      <w:hyperlink r:id="rId26216aa62a539fb11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39166a8ba130ac9c3" w:history="1">
+      <w:hyperlink r:id="rId22796aa62a539fb4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74416a8ba130aca04" w:history="1">
+      <w:hyperlink r:id="rId47056aa62a539fb8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74516a8ba130aca46" w:history="1">
+      <w:hyperlink r:id="rId89896aa62a539fbcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84576a8ba130acc86" w:history="1">
+      <w:hyperlink r:id="rId27666aa62a539fdff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26236a8ba130ace7f" w:history="1">
+      <w:hyperlink r:id="rId92156aa62a539ffe1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31916a8ba130acfe3" w:history="1">
+      <w:hyperlink r:id="rId33686aa62a53a014a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67546a8ba130ad202" w:history="1">
+      <w:hyperlink r:id="rId18976aa62a53a0399" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19096a8ba130ad236" w:history="1">
+      <w:hyperlink r:id="rId57156aa62a53a03ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47656a8ba130ad485" w:history="1">
+      <w:hyperlink r:id="rId51116aa62a53a0612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47306a8ba130ad576" w:history="1">
+      <w:hyperlink r:id="rId21306aa62a53a0720" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20416a8ba130ad695" w:history="1">
+      <w:hyperlink r:id="rId44606aa62a53a083a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91616a8ba130ad78b" w:history="1">
+      <w:hyperlink r:id="rId14426aa62a53a092d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58996a8ba130ad7de" w:history="1">
+      <w:hyperlink r:id="rId74676aa62a53a097f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97266a8ba130ad899" w:history="1">
+      <w:hyperlink r:id="rId68276aa62a53a0a3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68739460" name="name85126a8ba130adbb4" descr="eu_funding_250.png"/>
+            <wp:docPr id="35807942" name="name64996aa62a53a0b25" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93166a8ba130adbb2" cstate="print"/>
+                    <a:blip r:embed="rId78186aa62a53a0b24" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77782476">
+  <w:abstractNum w:abstractNumId="24980713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39743855">
+    <w:lvl w:ilvl="0" w:tplc="45808580">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39743855" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45808580" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77782475">
+  <w:abstractNum w:abstractNumId="24980712">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87462377">
+    <w:lvl w:ilvl="0" w:tplc="29491780">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77782475">
-    <w:abstractNumId w:val="77782475"/>
+  <w:num w:numId="24980712">
+    <w:abstractNumId w:val="24980712"/>
   </w:num>
-  <w:num w:numId="77782476">
-    <w:abstractNumId w:val="77782476"/>
+  <w:num w:numId="24980713">
+    <w:abstractNumId w:val="24980713"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId943235611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId583946800" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71816a8ba130a90c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId17686a8ba130a9188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId54456a8ba130a938a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId79646a8ba130ac3dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId43426a8ba130ac416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId48756a8ba130ac46c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId78456a8ba130ac59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId66036a8ba130ac5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId13936a8ba130ac676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId28016a8ba130ac6d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId40466a8ba130ac734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId13366a8ba130ac774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId37696a8ba130ac7d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId31926a8ba130ac7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId73146a8ba130ac834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId57876a8ba130ac886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId83496a8ba130ac93c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId32586a8ba130ac980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId39166a8ba130ac9c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId74416a8ba130aca04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId74516a8ba130aca46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId84576a8ba130acc86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId26236a8ba130ace7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId31916a8ba130acfe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId67546a8ba130ad202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId19096a8ba130ad236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId47656a8ba130ad485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId47306a8ba130ad576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId20416a8ba130ad695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId91616a8ba130ad78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId58996a8ba130ad7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId97266a8ba130ad899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId29966a8ba130a9260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29966a8ba130a9260.jpg"/><Relationship Id="rId90766a8ba130aada1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90766a8ba130aada1.jpg"/><Relationship Id="rId93166a8ba130adbb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93166a8ba130adbb2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId297834166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId389919627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80506aa62a539be4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId96136aa62a539beb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId73916aa62a539c7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId45796aa62a539f59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId93556aa62a539f5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId56506aa62a539f638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId40626aa62a539f78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId51966aa62a539f7bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId39826aa62a539f861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId34576aa62a539f8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId88246aa62a539f913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId89806aa62a539f952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId77646aa62a539f9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId95606aa62a539f9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId78786aa62a539fa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId43776aa62a539fa5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId65786aa62a539fad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId26216aa62a539fb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId22796aa62a539fb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId47056aa62a539fb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId89896aa62a539fbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId27666aa62a539fdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId92156aa62a539ffe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId33686aa62a53a014a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId18976aa62a53a0399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId57156aa62a53a03ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId51116aa62a53a0612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId21306aa62a53a0720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId44606aa62a53a083a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId14426aa62a53a092d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId74676aa62a53a097f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId68276aa62a53a0a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93826aa62a539c674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93826aa62a539c674.jpg"/><Relationship Id="rId27436aa62a539deb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27436aa62a539deb1.jpg"/><Relationship Id="rId78186aa62a53a0b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78186aa62a53a0b24.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>