--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Schweinitz</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blueberry rust, leaf rust of blueberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80506aa62a539be4d" w:history="1">
+            <w:hyperlink r:id="rId23726ac0ee4eeed20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96136aa62a539beb7" w:history="1">
+            <w:hyperlink r:id="rId21776ac0ee4eeed8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THEKMI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58389670" name="name75546aa62a539c676" descr="14850.jpg"/>
+                  <wp:docPr id="11464433" name="name89326ac0ee4eef5f2" descr="14850.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14850.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93826aa62a539c674" cstate="print"/>
+                          <a:blip r:embed="rId63146ac0ee4eef5ef" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73916aa62a539c7b4" w:history="1">
+            <w:hyperlink r:id="rId98306ac0ee4eef748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2269,63 +2269,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">P. minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is thus uncertain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80290842" name="name30326aa62a539deb4" descr="THEKMI_distribution_map.jpg"/>
+            <wp:docPr id="39150795" name="name14676ac0ee4ef1170" descr="THEKMI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THEKMI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27436aa62a539deb1" cstate="print"/>
+                    <a:blip r:embed="rId36126ac0ee4ef116e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5414,131 +5414,131 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21–47. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45796aa62a539f59d" w:history="1">
+      <w:hyperlink r:id="rId49536ac0ee4ef26e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3114/fuse.2021.07.02</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agriculture and Agri-Food Canada (2021) Crop Profile for Lowbush Blueberry in Canada, 2020. Pest management Program, Agriculture and Agri-Food Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93556aa62a539f5d8" w:history="1">
+      <w:hyperlink r:id="rId47656ac0ee4ef271e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56506aa62a539f638" w:history="1">
+      <w:hyperlink r:id="rId70926ac0ee4ef2773" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5682,81 +5682,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40626aa62a539f78b" w:history="1">
+      <w:hyperlink r:id="rId35526ac0ee4ef28d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS.2002.86.10.1178B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Buntain M &amp; Barry K (2019) Managing blueberry rust in a cool climate. Tasmanian Institute of Agriculture. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51966aa62a539f7bf" w:history="1">
+      <w:hyperlink r:id="rId50566ac0ee4ef290b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5809,101 +5809,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39826aa62a539f861" w:history="1">
+      <w:hyperlink r:id="rId55426ac0ee4ef29ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 09 – 2016, Num. article: 2016/171. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34576aa62a539f8b5" w:history="1">
+      <w:hyperlink r:id="rId37016ac0ee4ef29ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-5916</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5918,92 +5918,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017a) EPPO Reporting Service no. 03 – 2017; First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands, Num. article: 2017/059 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId88246aa62a539f913" w:history="1">
+      <w:hyperlink r:id="rId78186ac0ee4ef2a5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6027</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) and First report of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Portugal, Num. article: 2017/060 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89806aa62a539f952" w:history="1">
+      <w:hyperlink r:id="rId78216ac0ee4ef2a9c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6028</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6018,161 +6018,161 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017b) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77646aa62a539f9af" w:history="1">
+      <w:hyperlink r:id="rId73516ac0ee4ef2af9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95606aa62a539f9cf" w:history="1">
+      <w:hyperlink r:id="rId81686ac0ee4ef2b1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/THEKMI</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2017c) New additions to the EPPO A1 and A2 Lists. EPPO Reporting Service no. 09 – 2017, Num. article: 2017/158. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78786aa62a539fa0d" w:history="1">
+      <w:hyperlink r:id="rId76866ac0ee4ef2b57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6126</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2021) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Belgium. EPPO Reporting Service no. 2 – 2021, Num. article: 2021/039. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43776aa62a539fa5f" w:history="1">
+      <w:hyperlink r:id="rId59826ac0ee4ef2ba9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-6978</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6187,207 +6187,207 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022a) Eradication of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Sweden. EPPO Reporting Service no. 3 – 2022, Num. article: 2022/062. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65786aa62a539fad2" w:history="1">
+      <w:hyperlink r:id="rId13006ac0ee4ef2c04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/reporting/article-7293</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022b) EPPO A2 List of pests recommended for regulation as quarantine pests, version 2022-09, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26216aa62a539fb11" w:history="1">
+      <w:hyperlink r:id="rId16536ac0ee4ef2c42" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 17 January 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Farr DF &amp; Rossman AY (2023) Fungal Databases, U.S. National Fungus Collections, ARS, USDA. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22796aa62a539fb4f" w:history="1">
+      <w:hyperlink r:id="rId81726ac0ee4ef2c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://nt.ars-grin.gov/fungaldatabases/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 8 February 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Government of Western Australia (2022) Blueberry rust. Department of Primary Industries and Regional Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47056aa62a539fb8e" w:history="1">
+      <w:hyperlink r:id="rId32536ac0ee4ef2cbe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 10 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hildebrand PD, Renderos WE &amp; Delbridge RW (2016). Diseases of Lowbush Blueberry and their Identification. Agriculture and Agri-Food Canada. 44 p. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89896aa62a539fbcd" w:history="1">
+      <w:hyperlink r:id="rId43966ac0ee4ef2cfd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6696,51 +6696,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 81-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Miles T, Isaacs R, Landis J &amp; Marienfield M (2020) A Pocket Guide to IPM Scouting in Highbush Blueberries. Michigan State University Extension Bulletin E-2928. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27666aa62a539fdff" w:history="1">
+      <w:hyperlink r:id="rId37646ac0ee4ef2f2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6980,51 +6980,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Parliament of Tasmania (2018) Report on Blueberry Rust in Tasmania. Legislative Council Government Administration Committee ‘B’. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92156aa62a539ffe1" w:history="1">
+      <w:hyperlink r:id="rId10846ac0ee4ef30ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7195,51 +7195,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">359-362.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pscheidt JW &amp; Ocamb CM (Senior Eds.) (2023) Pacific Northwest Plant Disease Management Handbook.  Oregon State University. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33686aa62a53a014a" w:history="1">
+      <w:hyperlink r:id="rId91696ac0ee4ef3259" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pnwhandbooks.org/node/12791/print</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7528,81 +7528,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(6), 768-768. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18976aa62a53a0399" w:history="1">
+      <w:hyperlink r:id="rId17366ac0ee4ef3496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-12-10-0884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Schilder A (2014) Be on the lookout for leaf rust in Michigan blueberry fields. MSU Extension. Michigan State University Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57156aa62a53a03ce" w:history="1">
+      <w:hyperlink r:id="rId18146ac0ee4ef34ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 3 March 2023].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7920,51 +7920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">105-110. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51116aa62a53a0612" w:history="1">
+      <w:hyperlink r:id="rId83506ac0ee4ef370c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.actahort.org/books/1180/1180_14.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8062,51 +8062,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sinclair WA &amp; Lyon HH (2005) Diseases of Trees and Shrubs (No. Ed. 2). Comstock Publishing Associates. 650 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Georgia (2015) Blueberry Leaf Rust. Appling County Crop E news. UGA Extension. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21306aa62a53a0720" w:history="1">
+      <w:hyperlink r:id="rId41136ac0ee4ef37f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 11 February 2023]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8239,51 +8239,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(9), 1949-1949. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44606aa62a53a083a" w:history="1">
+      <w:hyperlink r:id="rId26046ac0ee4ef3910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-11-15-1344-PDN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8387,101 +8387,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anderson J (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (blueberry leaf rust). In: CABI Compendium, Wallingford, UK: CAB International. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14426aa62a53a092d" w:history="1">
+      <w:hyperlink r:id="rId88636ac0ee4ef3a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.118630</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority), Maier W, Wilstermann A, Delbianco A &amp; Vos S (2020) Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thekopsora minima</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EFSA supporting publication EN-1915. 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74676aa62a53a097f" w:history="1">
+      <w:hyperlink r:id="rId92026ac0ee4ef3a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8547,51 +8547,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pucciniastrum minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68276aa62a53a0a3d" w:history="1">
+      <w:hyperlink r:id="rId39726ac0ee4ef3b08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8604,63 +8604,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35807942" name="name64996aa62a53a0b25" descr="eu_funding_250.png"/>
+            <wp:docPr id="40047080" name="name90386ac0ee4ef3e00" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78186aa62a53a0b24" cstate="print"/>
+                    <a:blip r:embed="rId26296ac0ee4ef3dff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8758,137 +8758,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24980713">
+  <w:abstractNum w:abstractNumId="17022894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45808580">
+    <w:lvl w:ilvl="0" w:tplc="54277799">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45808580" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54277799" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24980712">
+  <w:abstractNum w:abstractNumId="17022893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29491780">
+    <w:lvl w:ilvl="0" w:tplc="77606311">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9640,55 +9640,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24980712">
-    <w:abstractNumId w:val="24980712"/>
+  <w:num w:numId="17022893">
+    <w:abstractNumId w:val="17022893"/>
   </w:num>
-  <w:num w:numId="24980713">
-    <w:abstractNumId w:val="24980713"/>
+  <w:num w:numId="17022894">
+    <w:abstractNumId w:val="17022894"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21238,51 +21238,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId297834166" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId389919627" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80506aa62a539be4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId96136aa62a539beb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId73916aa62a539c7b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId45796aa62a539f59d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId93556aa62a539f5d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId56506aa62a539f638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId40626aa62a539f78b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId51966aa62a539f7bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId39826aa62a539f861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId34576aa62a539f8b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId88246aa62a539f913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId89806aa62a539f952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId77646aa62a539f9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId95606aa62a539f9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId78786aa62a539fa0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId43776aa62a539fa5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId65786aa62a539fad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId26216aa62a539fb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId22796aa62a539fb4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId47056aa62a539fb8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId89896aa62a539fbcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId27666aa62a539fdff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId92156aa62a539ffe1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId33686aa62a53a014a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId18976aa62a53a0399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId57156aa62a53a03ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId51116aa62a53a0612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId21306aa62a53a0720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId44606aa62a53a083a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId14426aa62a53a092d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId74676aa62a53a097f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId68276aa62a53a0a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93826aa62a539c674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93826aa62a539c674.jpg"/><Relationship Id="rId27436aa62a539deb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27436aa62a539deb1.jpg"/><Relationship Id="rId78186aa62a53a0b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78186aa62a53a0b24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId972963077" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId552655167" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23726ac0ee4eeed20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/" TargetMode="External"/><Relationship Id="rId21776ac0ee4eeed8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/categorization" TargetMode="External"/><Relationship Id="rId98306ac0ee4eef748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI/photos" TargetMode="External"/><Relationship Id="rId49536ac0ee4ef26e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3114/fuse.2021.07.02" TargetMode="External"/><Relationship Id="rId47656ac0ee4ef271e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2021/aac-aafc/A118-10-31-2020-eng.pdf" TargetMode="External"/><Relationship Id="rId70926ac0ee4ef2773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId35526ac0ee4ef28d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS.2002.86.10.1178B" TargetMode="External"/><Relationship Id="rId50566ac0ee4ef290b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utas.edu.au/__data/assets/pdf_file/0012/1110432/Blueberry-rust-management-cool-climate_220917.pdf" TargetMode="External"/><Relationship Id="rId55426ac0ee4ef29ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId37016ac0ee4ef29ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-5916" TargetMode="External"/><Relationship Id="rId78186ac0ee4ef2a5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6027" TargetMode="External"/><Relationship Id="rId78216ac0ee4ef2a9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6028" TargetMode="External"/><Relationship Id="rId73516ac0ee4ef2af9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId81686ac0ee4ef2b1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THEKMI" TargetMode="External"/><Relationship Id="rId76866ac0ee4ef2b57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6126" TargetMode="External"/><Relationship Id="rId59826ac0ee4ef2ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-6978" TargetMode="External"/><Relationship Id="rId13006ac0ee4ef2c04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/reporting/article-7293" TargetMode="External"/><Relationship Id="rId16536ac0ee4ef2c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eppo.int/ACTIVITIES/plant_quarantine/A2_list#fungi" TargetMode="External"/><Relationship Id="rId81726ac0ee4ef2c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nt.ars-grin.gov/fungaldatabases/" TargetMode="External"/><Relationship Id="rId32536ac0ee4ef2cbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agric.wa.gov.au/plant-biosecurity/blueberry-rust-declared-pest#:~:text=Blueberry%20rust%20" TargetMode="External"/><Relationship Id="rId43966ac0ee4ef2cfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.gc.ca/collections/collection_2016/aac-aafc/A59-37-2016-eng.pdf" TargetMode="External"/><Relationship Id="rId37646ac0ee4ef2f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/blueberries/uploads/files/BlueberryGuide-online-FINAL.pdf" TargetMode="External"/><Relationship Id="rId10846ac0ee4ef30ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.parliament.tas.gov.au/ctee/Council/Reports/gab.BRT%20Report%20%20No%208%20of%202018%20for%20tabling%2019%20September%202018.pdf" TargetMode="External"/><Relationship Id="rId91696ac0ee4ef3259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pnwhandbooks.org/node/12791/print" TargetMode="External"/><Relationship Id="rId17366ac0ee4ef3496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-12-10-0884" TargetMode="External"/><Relationship Id="rId18146ac0ee4ef34ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canr.msu.edu/news/be_on_the_lookout_for_leaf_rust_in_michigan_blueberry_fields" TargetMode="External"/><Relationship Id="rId83506ac0ee4ef370c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actahort.org/books/1180/1180_14.htm" TargetMode="External"/><Relationship Id="rId41136ac0ee4ef37f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://site.extension.uga.edu/applingcrop/2015/04/blueberry-leaf-rust/" TargetMode="External"/><Relationship Id="rId26046ac0ee4ef3910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-11-15-1344-PDN" TargetMode="External"/><Relationship Id="rId88636ac0ee4ef3a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.118630" TargetMode="External"/><Relationship Id="rId92026ac0ee4ef3a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1915" TargetMode="External"/><Relationship Id="rId39726ac0ee4ef3b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63146ac0ee4eef5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63146ac0ee4eef5ef.jpg"/><Relationship Id="rId36126ac0ee4ef116e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36126ac0ee4ef116e.jpg"/><Relationship Id="rId26296ac0ee4ef3dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26296ac0ee4ef3dff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>