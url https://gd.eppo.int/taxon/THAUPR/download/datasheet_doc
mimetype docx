--- v7 (2026-03-28)
+++ v8 (2026-04-29)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114769c74c80d183c" w:history="1">
+            <w:hyperlink r:id="rId658269f1bd0abc754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141969c74c80d1883" w:history="1">
+            <w:hyperlink r:id="rId195869f1bd0abc7ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99219531" name="name689369c74c80d2064" descr="8566.jpg"/>
+                  <wp:docPr id="21096422" name="name369869f1bd0abcf4e" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId313669c74c80d2062" cstate="print"/>
+                          <a:blip r:embed="rId137069f1bd0abcf4b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId647569c74c80d21ce" w:history="1">
+            <w:hyperlink r:id="rId254469f1bd0abd0c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67343454" name="name194969c74c80d384c" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="3565559" name="name241869f1bd0abea7f" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId631269c74c80d3848" cstate="print"/>
+                    <a:blip r:embed="rId986369f1bd0abea7a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId385069c74c80d4e3b" w:history="1">
+      <w:hyperlink r:id="rId908169f1bd0ac0193" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId874269c74c80d590b" w:history="1">
+      <w:hyperlink r:id="rId264769f1bd0ac113c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255769c74c80d5c79" w:history="1">
+      <w:hyperlink r:id="rId366669f1bd0ac14c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451169c74c80d6384" w:history="1">
+      <w:hyperlink r:id="rId960369f1bd0ac1c6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19865011" name="name569569c74c80d658f" descr="eu_funding_250.png"/>
+            <wp:docPr id="88193299" name="name387769f1bd0ac1d22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId169869c74c80d658e" cstate="print"/>
+                    <a:blip r:embed="rId737969f1bd0ac1d21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26098759">
+  <w:abstractNum w:abstractNumId="15118274">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75824895">
+    <w:lvl w:ilvl="0" w:tplc="27406146">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75824895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27406146" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26098758">
+  <w:abstractNum w:abstractNumId="15118273">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69438931">
+    <w:lvl w:ilvl="0" w:tplc="45391985">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26098758">
-    <w:abstractNumId w:val="26098758"/>
+  <w:num w:numId="15118273">
+    <w:abstractNumId w:val="15118273"/>
   </w:num>
-  <w:num w:numId="26098759">
-    <w:abstractNumId w:val="26098759"/>
+  <w:num w:numId="15118274">
+    <w:abstractNumId w:val="15118274"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847324354" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId371744815" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId114769c74c80d183c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId141969c74c80d1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId647569c74c80d21ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId385069c74c80d4e3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId874269c74c80d590b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId255769c74c80d5c79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId451169c74c80d6384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId313669c74c80d2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313669c74c80d2062.jpg"/><Relationship Id="rId631269c74c80d3848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId631269c74c80d3848.jpg"/><Relationship Id="rId169869c74c80d658e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId169869c74c80d658e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871480130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761559971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId658269f1bd0abc754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId195869f1bd0abc7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId254469f1bd0abd0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId908169f1bd0ac0193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId264769f1bd0ac113c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId366669f1bd0ac14c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId960369f1bd0ac1c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId137069f1bd0abcf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137069f1bd0abcf4b.jpg"/><Relationship Id="rId986369f1bd0abea7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986369f1bd0abea7a.jpg"/><Relationship Id="rId737969f1bd0ac1d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId737969f1bd0ac1d21.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>