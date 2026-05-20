--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658269f1bd0abc754" w:history="1">
+            <w:hyperlink r:id="rId29666a0d3813a4dc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195869f1bd0abc7ab" w:history="1">
+            <w:hyperlink r:id="rId19826a0d3813a4e0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21096422" name="name369869f1bd0abcf4e" descr="8566.jpg"/>
+                  <wp:docPr id="48446140" name="name70616a0d3813a4eee" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId137069f1bd0abcf4b" cstate="print"/>
+                          <a:blip r:embed="rId51726a0d3813a4eed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId254469f1bd0abd0c2" w:history="1">
+            <w:hyperlink r:id="rId88016a0d3813a5020" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3565559" name="name241869f1bd0abea7f" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="61823002" name="name42076a0d3813a66cb" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId986369f1bd0abea7a" cstate="print"/>
+                    <a:blip r:embed="rId23676a0d3813a66c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId908169f1bd0ac0193" w:history="1">
+      <w:hyperlink r:id="rId47496a0d3813a837a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264769f1bd0ac113c" w:history="1">
+      <w:hyperlink r:id="rId38256a0d3813a9130" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366669f1bd0ac14c2" w:history="1">
+      <w:hyperlink r:id="rId13226a0d3813a9570" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960369f1bd0ac1c6b" w:history="1">
+      <w:hyperlink r:id="rId20956a0d3813a9def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88193299" name="name387769f1bd0ac1d22" descr="eu_funding_250.png"/>
+            <wp:docPr id="9053664" name="name20116a0d3813a9eda" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId737969f1bd0ac1d21" cstate="print"/>
+                    <a:blip r:embed="rId12036a0d3813a9ed8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15118274">
+  <w:abstractNum w:abstractNumId="83414926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27406146">
+    <w:lvl w:ilvl="0" w:tplc="29417110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27406146" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29417110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15118273">
+  <w:abstractNum w:abstractNumId="83414925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45391985">
+    <w:lvl w:ilvl="0" w:tplc="97204421">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15118273">
-    <w:abstractNumId w:val="15118273"/>
+  <w:num w:numId="83414925">
+    <w:abstractNumId w:val="83414925"/>
   </w:num>
-  <w:num w:numId="15118274">
-    <w:abstractNumId w:val="15118274"/>
+  <w:num w:numId="83414926">
+    <w:abstractNumId w:val="83414926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871480130" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId761559971" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId658269f1bd0abc754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId195869f1bd0abc7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId254469f1bd0abd0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId908169f1bd0ac0193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId264769f1bd0ac113c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId366669f1bd0ac14c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId960369f1bd0ac1c6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId137069f1bd0abcf4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId137069f1bd0abcf4b.jpg"/><Relationship Id="rId986369f1bd0abea7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986369f1bd0abea7a.jpg"/><Relationship Id="rId737969f1bd0ac1d21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId737969f1bd0ac1d21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290471567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId167230650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29666a0d3813a4dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId19826a0d3813a4e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId88016a0d3813a5020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId47496a0d3813a837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId38256a0d3813a9130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId13226a0d3813a9570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId20956a0d3813a9def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51726a0d3813a4eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51726a0d3813a4eed.jpg"/><Relationship Id="rId23676a0d3813a66c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23676a0d3813a66c8.jpg"/><Relationship Id="rId12036a0d3813a9ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12036a0d3813a9ed8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>