--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29666a0d3813a4dc6" w:history="1">
+            <w:hyperlink r:id="rId16406a29c5a5d3a0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19826a0d3813a4e0e" w:history="1">
+            <w:hyperlink r:id="rId81696a29c5a5d3a53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48446140" name="name70616a0d3813a4eee" descr="8566.jpg"/>
+                  <wp:docPr id="88986067" name="name87646a29c5a5d41c4" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51726a0d3813a4eed" cstate="print"/>
+                          <a:blip r:embed="rId58026a29c5a5d41c3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88016a0d3813a5020" w:history="1">
+            <w:hyperlink r:id="rId86536a29c5a5d4320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61823002" name="name42076a0d3813a66cb" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="98111335" name="name26916a29c5a5d5376" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23676a0d3813a66c8" cstate="print"/>
+                    <a:blip r:embed="rId38976a29c5a5d5373" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47496a0d3813a837a" w:history="1">
+      <w:hyperlink r:id="rId28076a29c5a5d68f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38256a0d3813a9130" w:history="1">
+      <w:hyperlink r:id="rId26376a29c5a5d73e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13226a0d3813a9570" w:history="1">
+      <w:hyperlink r:id="rId72866a29c5a5d7768" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20956a0d3813a9def" w:history="1">
+      <w:hyperlink r:id="rId92256a29c5a5d7e72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9053664" name="name20116a0d3813a9eda" descr="eu_funding_250.png"/>
+            <wp:docPr id="96555129" name="name61776a29c5a5d7f17" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12036a0d3813a9ed8" cstate="print"/>
+                    <a:blip r:embed="rId11206a29c5a5d7f16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83414926">
+  <w:abstractNum w:abstractNumId="84277312">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29417110">
+    <w:lvl w:ilvl="0" w:tplc="45321543">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29417110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45321543" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83414925">
+  <w:abstractNum w:abstractNumId="84277311">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97204421">
+    <w:lvl w:ilvl="0" w:tplc="24108182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83414925">
-    <w:abstractNumId w:val="83414925"/>
+  <w:num w:numId="84277311">
+    <w:abstractNumId w:val="84277311"/>
   </w:num>
-  <w:num w:numId="83414926">
-    <w:abstractNumId w:val="83414926"/>
+  <w:num w:numId="84277312">
+    <w:abstractNumId w:val="84277312"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290471567" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId167230650" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29666a0d3813a4dc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId19826a0d3813a4e0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId88016a0d3813a5020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId47496a0d3813a837a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId38256a0d3813a9130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId13226a0d3813a9570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId20956a0d3813a9def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51726a0d3813a4eed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51726a0d3813a4eed.jpg"/><Relationship Id="rId23676a0d3813a66c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23676a0d3813a66c8.jpg"/><Relationship Id="rId12036a0d3813a9ed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12036a0d3813a9ed8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId330297891" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652569562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16406a29c5a5d3a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId81696a29c5a5d3a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId86536a29c5a5d4320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId28076a29c5a5d68f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId26376a29c5a5d73e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId72866a29c5a5d7768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId92256a29c5a5d7e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58026a29c5a5d41c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58026a29c5a5d41c3.jpg"/><Relationship Id="rId38976a29c5a5d5373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976a29c5a5d5373.jpg"/><Relationship Id="rId11206a29c5a5d7f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11206a29c5a5d7f16.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>