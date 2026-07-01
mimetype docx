--- v10 (2026-06-10)
+++ v11 (2026-07-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16406a29c5a5d3a0e" w:history="1">
+            <w:hyperlink r:id="rId13026a4513a5bf3b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81696a29c5a5d3a53" w:history="1">
+            <w:hyperlink r:id="rId40326a4513a5bf3fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88986067" name="name87646a29c5a5d41c4" descr="8566.jpg"/>
+                  <wp:docPr id="20269879" name="name38636a4513a5bfb0b" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58026a29c5a5d41c3" cstate="print"/>
+                          <a:blip r:embed="rId92466a4513a5bfb09" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86536a29c5a5d4320" w:history="1">
+            <w:hyperlink r:id="rId15516a4513a5bfc6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98111335" name="name26916a29c5a5d5376" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="64377443" name="name15396a4513a5c0d73" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38976a29c5a5d5373" cstate="print"/>
+                    <a:blip r:embed="rId99826a4513a5c0d71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28076a29c5a5d68f6" w:history="1">
+      <w:hyperlink r:id="rId20116a4513a5c254c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26376a29c5a5d73e7" w:history="1">
+      <w:hyperlink r:id="rId87366a4513a5c3051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72866a29c5a5d7768" w:history="1">
+      <w:hyperlink r:id="rId10766a4513a5c33ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92256a29c5a5d7e72" w:history="1">
+      <w:hyperlink r:id="rId73896a4513a5c3acc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96555129" name="name61776a29c5a5d7f17" descr="eu_funding_250.png"/>
+            <wp:docPr id="75279601" name="name51296a4513a5c3b82" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11206a29c5a5d7f16" cstate="print"/>
+                    <a:blip r:embed="rId45526a4513a5c3b81" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84277312">
+  <w:abstractNum w:abstractNumId="38135632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45321543">
+    <w:lvl w:ilvl="0" w:tplc="22436530">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45321543" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22436530" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84277311">
+  <w:abstractNum w:abstractNumId="38135631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24108182">
+    <w:lvl w:ilvl="0" w:tplc="31663271">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84277311">
-    <w:abstractNumId w:val="84277311"/>
+  <w:num w:numId="38135631">
+    <w:abstractNumId w:val="38135631"/>
   </w:num>
-  <w:num w:numId="84277312">
-    <w:abstractNumId w:val="84277312"/>
+  <w:num w:numId="38135632">
+    <w:abstractNumId w:val="38135632"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId330297891" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652569562" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16406a29c5a5d3a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId81696a29c5a5d3a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId86536a29c5a5d4320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId28076a29c5a5d68f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId26376a29c5a5d73e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId72866a29c5a5d7768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId92256a29c5a5d7e72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId58026a29c5a5d41c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58026a29c5a5d41c3.jpg"/><Relationship Id="rId38976a29c5a5d5373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38976a29c5a5d5373.jpg"/><Relationship Id="rId11206a29c5a5d7f16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11206a29c5a5d7f16.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190592773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId271488830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13026a4513a5bf3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId40326a4513a5bf3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId15516a4513a5bfc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId20116a4513a5c254c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId87366a4513a5c3051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId10766a4513a5c33ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId73896a4513a5c3acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92466a4513a5bfb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92466a4513a5bfb09.jpg"/><Relationship Id="rId99826a4513a5c0d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99826a4513a5c0d71.jpg"/><Relationship Id="rId45526a4513a5c3b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45526a4513a5c3b81.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>