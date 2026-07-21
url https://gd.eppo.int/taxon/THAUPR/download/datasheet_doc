--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13026a4513a5bf3b7" w:history="1">
+            <w:hyperlink r:id="rId14086a6003d1a4c95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40326a4513a5bf3fa" w:history="1">
+            <w:hyperlink r:id="rId32676a6003d1a4cdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20269879" name="name38636a4513a5bfb0b" descr="8566.jpg"/>
+                  <wp:docPr id="91226482" name="name91786a6003d1a557f" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92466a4513a5bfb09" cstate="print"/>
+                          <a:blip r:embed="rId79066a6003d1a557d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15516a4513a5bfc6f" w:history="1">
+            <w:hyperlink r:id="rId82436a6003d1a56c0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64377443" name="name15396a4513a5c0d73" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="46869400" name="name78806a6003d1a6d74" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99826a4513a5c0d71" cstate="print"/>
+                    <a:blip r:embed="rId16176a6003d1a6d70" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20116a4513a5c254c" w:history="1">
+      <w:hyperlink r:id="rId45746a6003d1a8406" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87366a4513a5c3051" w:history="1">
+      <w:hyperlink r:id="rId67816a6003d1a8ef8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10766a4513a5c33ac" w:history="1">
+      <w:hyperlink r:id="rId71906a6003d1a926f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73896a4513a5c3acc" w:history="1">
+      <w:hyperlink r:id="rId60906a6003d1a9a52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75279601" name="name51296a4513a5c3b82" descr="eu_funding_250.png"/>
+            <wp:docPr id="43443118" name="name50196a6003d1a9b8f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45526a4513a5c3b81" cstate="print"/>
+                    <a:blip r:embed="rId29786a6003d1a9b8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38135632">
+  <w:abstractNum w:abstractNumId="20878159">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22436530">
+    <w:lvl w:ilvl="0" w:tplc="44426676">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22436530" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44426676" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38135631">
+  <w:abstractNum w:abstractNumId="20878158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31663271">
+    <w:lvl w:ilvl="0" w:tplc="34942425">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38135631">
-    <w:abstractNumId w:val="38135631"/>
+  <w:num w:numId="20878158">
+    <w:abstractNumId w:val="20878158"/>
   </w:num>
-  <w:num w:numId="38135632">
-    <w:abstractNumId w:val="38135632"/>
+  <w:num w:numId="20878159">
+    <w:abstractNumId w:val="20878159"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId190592773" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId271488830" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13026a4513a5bf3b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId40326a4513a5bf3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId15516a4513a5bfc6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId20116a4513a5c254c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId87366a4513a5c3051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId10766a4513a5c33ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId73896a4513a5c3acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92466a4513a5bfb09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92466a4513a5bfb09.jpg"/><Relationship Id="rId99826a4513a5c0d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99826a4513a5c0d71.jpg"/><Relationship Id="rId45526a4513a5c3b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45526a4513a5c3b81.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646992720" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId727493526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14086a6003d1a4c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId32676a6003d1a4cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId82436a6003d1a56c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId45746a6003d1a8406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId67816a6003d1a8ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId71906a6003d1a926f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId60906a6003d1a9a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79066a6003d1a557d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79066a6003d1a557d.jpg"/><Relationship Id="rId16176a6003d1a6d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16176a6003d1a6d70.jpg"/><Relationship Id="rId29786a6003d1a9b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29786a6003d1a9b8e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>