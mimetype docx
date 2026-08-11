--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14086a6003d1a4c95" w:history="1">
+            <w:hyperlink r:id="rId71176a7b60e67cb13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32676a6003d1a4cdd" w:history="1">
+            <w:hyperlink r:id="rId40186a7b60e67cb58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91226482" name="name91786a6003d1a557f" descr="8566.jpg"/>
+                  <wp:docPr id="62139546" name="name34146a7b60e67d4a8" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79066a6003d1a557d" cstate="print"/>
+                          <a:blip r:embed="rId31196a7b60e67d49d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82436a6003d1a56c0" w:history="1">
+            <w:hyperlink r:id="rId32596a7b60e67d73d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46869400" name="name78806a6003d1a6d74" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="52399936" name="name10776a7b60e67f11c" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16176a6003d1a6d70" cstate="print"/>
+                    <a:blip r:embed="rId81116a7b60e67f119" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45746a6003d1a8406" w:history="1">
+      <w:hyperlink r:id="rId58706a7b60e68078f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67816a6003d1a8ef8" w:history="1">
+      <w:hyperlink r:id="rId92256a7b60e6812ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a6003d1a926f" w:history="1">
+      <w:hyperlink r:id="rId49976a7b60e681652" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60906a6003d1a9a52" w:history="1">
+      <w:hyperlink r:id="rId70276a7b60e681da5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43443118" name="name50196a6003d1a9b8f" descr="eu_funding_250.png"/>
+            <wp:docPr id="43043323" name="name61926a7b60e681e59" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29786a6003d1a9b8e" cstate="print"/>
+                    <a:blip r:embed="rId76986a7b60e681e58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20878159">
+  <w:abstractNum w:abstractNumId="97652345">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44426676">
+    <w:lvl w:ilvl="0" w:tplc="92782636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44426676" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92782636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20878158">
+  <w:abstractNum w:abstractNumId="97652344">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34942425">
+    <w:lvl w:ilvl="0" w:tplc="53777884">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20878158">
-    <w:abstractNumId w:val="20878158"/>
+  <w:num w:numId="97652344">
+    <w:abstractNumId w:val="97652344"/>
   </w:num>
-  <w:num w:numId="20878159">
-    <w:abstractNumId w:val="20878159"/>
+  <w:num w:numId="97652345">
+    <w:abstractNumId w:val="97652345"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId646992720" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId727493526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId14086a6003d1a4c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId32676a6003d1a4cdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId82436a6003d1a56c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId45746a6003d1a8406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId67816a6003d1a8ef8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId71906a6003d1a926f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId60906a6003d1a9a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79066a6003d1a557d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79066a6003d1a557d.jpg"/><Relationship Id="rId16176a6003d1a6d70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16176a6003d1a6d70.jpg"/><Relationship Id="rId29786a6003d1a9b8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29786a6003d1a9b8e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828609741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId677211680" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71176a7b60e67cb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId40186a7b60e67cb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId32596a7b60e67d73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId58706a7b60e68078f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId92256a7b60e6812ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId49976a7b60e681652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId70276a7b60e681da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31196a7b60e67d49d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31196a7b60e67d49d.jpg"/><Relationship Id="rId81116a7b60e67f119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81116a7b60e67f119.jpg"/><Relationship Id="rId76986a7b60e681e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a7b60e681e58.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>