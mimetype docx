--- v13 (2026-08-11)
+++ v14 (2026-09-01)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Linnaeus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> oak processionary caterpillar, oak processionary moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71176a7b60e67cb13" w:history="1">
+            <w:hyperlink r:id="rId19506a961bf95be5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40186a7b60e67cb58" w:history="1">
+            <w:hyperlink r:id="rId75686a961bf95be9f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62139546" name="name34146a7b60e67d4a8" descr="8566.jpg"/>
+                  <wp:docPr id="81893985" name="name92016a961bf95c86e" descr="8566.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="8566.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31196a7b60e67d49d" cstate="print"/>
+                          <a:blip r:embed="rId55346a961bf95c86c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32596a7b60e67d73d" w:history="1">
+            <w:hyperlink r:id="rId91956a961bf95ca71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1481,63 +1481,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52399936" name="name10776a7b60e67f11c" descr="THAUPR_distribution_map.jpg"/>
+            <wp:docPr id="90966474" name="name53106a961bf95dfbd" descr="THAUPR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81116a7b60e67f119" cstate="print"/>
+                    <a:blip r:embed="rId96246a961bf95dfbb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4613,51 +4613,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L., on two oak species: direct and trait-mediated effects of host and neighbor species identity. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bioRxiv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 865253; doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58706a7b60e68078f" w:history="1">
+      <w:hyperlink r:id="rId45376a961bf95ff10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1101/865253</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6322,51 +6322,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Murphy FA, Fauquet CM, Bishop DHL, Ghabrial SA, Jarvis AW, Martelli GP, Mayo MA, Summers MD (1995) Sixth Report of the International Committee on Taxonomy of Viruses. Archives of Virology. Springer Verlag, Wien New York. Supplement 10, 586 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nageleisen L, 2008. Actualités sur les dépérissements du "chêne". Bilan de la santé des forêts en 2006. Les Cahiers du Département de la Santé des forêts. Ministère de l'agriculture et de la pêche. France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92256a7b60e6812ae" w:history="1">
+      <w:hyperlink r:id="rId38336a961bf960b09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Accessed on 4 June 2009 Accessed on 4 June 2009.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6862,51 +6862,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skule B, Vilhelmsem F (1997) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. found in Denmark. URL: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49976a7b60e681652" w:history="1">
+      <w:hyperlink r:id="rId91696a961bf960e80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.lepidoptera.dk/process.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 13 September 2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7973,51 +7973,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea processionea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70276a7b60e681da5" w:history="1">
+      <w:hyperlink r:id="rId89186a961bf96159d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8030,63 +8030,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2020. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="43043323" name="name61926a7b60e681e59" descr="eu_funding_250.png"/>
+            <wp:docPr id="20741103" name="name81066a961bf961666" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76986a7b60e681e58" cstate="print"/>
+                    <a:blip r:embed="rId94926a961bf961665" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8184,137 +8184,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97652345">
+  <w:abstractNum w:abstractNumId="68868598">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92782636">
+    <w:lvl w:ilvl="0" w:tplc="60477093">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92782636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60477093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97652344">
+  <w:abstractNum w:abstractNumId="68868597">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53777884">
+    <w:lvl w:ilvl="0" w:tplc="68973661">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9066,55 +9066,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97652344">
-    <w:abstractNumId w:val="97652344"/>
+  <w:num w:numId="68868597">
+    <w:abstractNumId w:val="68868597"/>
   </w:num>
-  <w:num w:numId="97652345">
-    <w:abstractNumId w:val="97652345"/>
+  <w:num w:numId="68868598">
+    <w:abstractNumId w:val="68868598"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20664,51 +20664,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId828609741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId677211680" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId71176a7b60e67cb13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId40186a7b60e67cb58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId32596a7b60e67d73d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId58706a7b60e68078f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId92256a7b60e6812ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId49976a7b60e681652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId70276a7b60e681da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31196a7b60e67d49d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31196a7b60e67d49d.jpg"/><Relationship Id="rId81116a7b60e67f119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81116a7b60e67f119.jpg"/><Relationship Id="rId76986a7b60e681e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a7b60e681e58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656822623" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId758207327" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19506a961bf95be5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/" TargetMode="External"/><Relationship Id="rId75686a961bf95be9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/categorization" TargetMode="External"/><Relationship Id="rId91956a961bf95ca71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPR/photos" TargetMode="External"/><Relationship Id="rId45376a961bf95ff10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1101/865253" TargetMode="External"/><Relationship Id="rId38336a961bf960b09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agriculture.gouv.fr/sections/thematiques/foretbois/sante-des-forets/annee2006/downloadFile/FichierAttache_2_f0/depeche_2006.pdf" TargetMode="External"/><Relationship Id="rId91696a961bf960e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepidoptera.dk/process.htm" TargetMode="External"/><Relationship Id="rId89186a961bf96159d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55346a961bf95c86c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55346a961bf95c86c.jpg"/><Relationship Id="rId96246a961bf95dfbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96246a961bf95dfbb.jpg"/><Relationship Id="rId94926a961bf961665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94926a961bf961665.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>