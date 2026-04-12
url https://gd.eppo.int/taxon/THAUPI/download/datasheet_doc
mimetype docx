--- v5 (2026-02-27)
+++ v6 (2026-04-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623869a113a71d25c" w:history="1">
+            <w:hyperlink r:id="rId332869db07b04a484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550769a113a71d2a3" w:history="1">
+            <w:hyperlink r:id="rId848569db07b04a4ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80798149" name="name445069a113a71da07" descr="1610.jpg"/>
+                  <wp:docPr id="57803186" name="name223969db07b04ac09" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId409969a113a71da05" cstate="print"/>
+                          <a:blip r:embed="rId318369db07b04ac07" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId471169a113a71db4c" w:history="1">
+            <w:hyperlink r:id="rId966269db07b04ad33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94841562" name="name785969a113a71ef96" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="10571200" name="name956269db07b04c00a" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId591869a113a71ef93" cstate="print"/>
+                    <a:blip r:embed="rId155569db07b04c000" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984569a113a72308b" w:history="1">
+      <w:hyperlink r:id="rId551869db07b050c3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96062597" name="name583869a113a7231dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="53485104" name="name321169db07b050db3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId401469a113a7231da" cstate="print"/>
+                    <a:blip r:embed="rId353269db07b050db2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83729840">
+  <w:abstractNum w:abstractNumId="68844113">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43487979">
+    <w:lvl w:ilvl="0" w:tplc="43787173">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43487979" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43787173" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83729839">
+  <w:abstractNum w:abstractNumId="68844112">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82969070">
+    <w:lvl w:ilvl="0" w:tplc="58964487">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83729839">
-    <w:abstractNumId w:val="83729839"/>
+  <w:num w:numId="68844112">
+    <w:abstractNumId w:val="68844112"/>
   </w:num>
-  <w:num w:numId="83729840">
-    <w:abstractNumId w:val="83729840"/>
+  <w:num w:numId="68844113">
+    <w:abstractNumId w:val="68844113"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId414943774" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId237392013" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId623869a113a71d25c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId550769a113a71d2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId471169a113a71db4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId984569a113a72308b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId409969a113a71da05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409969a113a71da05.jpg"/><Relationship Id="rId591869a113a71ef93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId591869a113a71ef93.jpg"/><Relationship Id="rId401469a113a7231da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId401469a113a7231da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378999420" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658818757" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId332869db07b04a484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId848569db07b04a4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId966269db07b04ad33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId551869db07b050c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId318369db07b04ac07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId318369db07b04ac07.jpg"/><Relationship Id="rId155569db07b04c000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId155569db07b04c000.jpg"/><Relationship Id="rId353269db07b050db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId353269db07b050db2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>