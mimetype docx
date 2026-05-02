--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332869db07b04a484" w:history="1">
+            <w:hyperlink r:id="rId974469f593e4bed03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848569db07b04a4ca" w:history="1">
+            <w:hyperlink r:id="rId800569f593e4bed4b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57803186" name="name223969db07b04ac09" descr="1610.jpg"/>
+                  <wp:docPr id="15737930" name="name433369f593e4bf4a3" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId318369db07b04ac07" cstate="print"/>
+                          <a:blip r:embed="rId615469f593e4bf4a1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId966269db07b04ad33" w:history="1">
+            <w:hyperlink r:id="rId347769f593e4bf5d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10571200" name="name956269db07b04c00a" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="77383300" name="name140469f593e4c06cc" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId155569db07b04c000" cstate="print"/>
+                    <a:blip r:embed="rId268969f593e4c06c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551869db07b050c3e" w:history="1">
+      <w:hyperlink r:id="rId468669f593e4c48fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="53485104" name="name321169db07b050db3" descr="eu_funding_250.png"/>
+            <wp:docPr id="91084636" name="name992469f593e4c4a21" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId353269db07b050db2" cstate="print"/>
+                    <a:blip r:embed="rId842869f593e4c4a20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68844113">
+  <w:abstractNum w:abstractNumId="61676840">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43787173">
+    <w:lvl w:ilvl="0" w:tplc="91749034">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43787173" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91749034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68844112">
+  <w:abstractNum w:abstractNumId="61676839">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58964487">
+    <w:lvl w:ilvl="0" w:tplc="96037038">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68844112">
-    <w:abstractNumId w:val="68844112"/>
+  <w:num w:numId="61676839">
+    <w:abstractNumId w:val="61676839"/>
   </w:num>
-  <w:num w:numId="68844113">
-    <w:abstractNumId w:val="68844113"/>
+  <w:num w:numId="61676840">
+    <w:abstractNumId w:val="61676840"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378999420" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId658818757" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId332869db07b04a484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId848569db07b04a4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId966269db07b04ad33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId551869db07b050c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId318369db07b04ac07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId318369db07b04ac07.jpg"/><Relationship Id="rId155569db07b04c000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId155569db07b04c000.jpg"/><Relationship Id="rId353269db07b050db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId353269db07b050db2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332899317" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId369539158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974469f593e4bed03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId800569f593e4bed4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId347769f593e4bf5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId468669f593e4c48fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId615469f593e4bf4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId615469f593e4bf4a1.jpg"/><Relationship Id="rId268969f593e4c06c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId268969f593e4c06c9.jpg"/><Relationship Id="rId842869f593e4c4a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842869f593e4c4a20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>