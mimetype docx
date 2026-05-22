--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974469f593e4bed03" w:history="1">
+            <w:hyperlink r:id="rId23176a10e0bf93873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800569f593e4bed4b" w:history="1">
+            <w:hyperlink r:id="rId63866a10e0bf938b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15737930" name="name433369f593e4bf4a3" descr="1610.jpg"/>
+                  <wp:docPr id="91367113" name="name86056a10e0bf93fe6" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId615469f593e4bf4a1" cstate="print"/>
+                          <a:blip r:embed="rId20076a10e0bf93fe4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId347769f593e4bf5d3" w:history="1">
+            <w:hyperlink r:id="rId62926a10e0bf94149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77383300" name="name140469f593e4c06cc" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="18193818" name="name57046a10e0bf95536" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId268969f593e4c06c9" cstate="print"/>
+                    <a:blip r:embed="rId44486a10e0bf95532" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId468669f593e4c48fe" w:history="1">
+      <w:hyperlink r:id="rId96876a10e0bf9a262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91084636" name="name992469f593e4c4a21" descr="eu_funding_250.png"/>
+            <wp:docPr id="64095611" name="name12846a10e0bf9a7e2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId842869f593e4c4a20" cstate="print"/>
+                    <a:blip r:embed="rId74666a10e0bf9a7e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61676840">
+  <w:abstractNum w:abstractNumId="22086472">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91749034">
+    <w:lvl w:ilvl="0" w:tplc="63577286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91749034" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63577286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61676839">
+  <w:abstractNum w:abstractNumId="22086471">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96037038">
+    <w:lvl w:ilvl="0" w:tplc="34173411">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61676839">
-    <w:abstractNumId w:val="61676839"/>
+  <w:num w:numId="22086471">
+    <w:abstractNumId w:val="22086471"/>
   </w:num>
-  <w:num w:numId="61676840">
-    <w:abstractNumId w:val="61676840"/>
+  <w:num w:numId="22086472">
+    <w:abstractNumId w:val="22086472"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId332899317" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId369539158" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId974469f593e4bed03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId800569f593e4bed4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId347769f593e4bf5d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId468669f593e4c48fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId615469f593e4bf4a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId615469f593e4bf4a1.jpg"/><Relationship Id="rId268969f593e4c06c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId268969f593e4c06c9.jpg"/><Relationship Id="rId842869f593e4c4a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId842869f593e4c4a20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256979289" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435708224" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23176a10e0bf93873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId63866a10e0bf938b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId62926a10e0bf94149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId96876a10e0bf9a262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20076a10e0bf93fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20076a10e0bf93fe4.jpg"/><Relationship Id="rId44486a10e0bf95532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44486a10e0bf95532.jpg"/><Relationship Id="rId74666a10e0bf9a7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74666a10e0bf9a7e0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>