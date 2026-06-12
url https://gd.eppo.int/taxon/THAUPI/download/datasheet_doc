--- v8 (2026-05-22)
+++ v9 (2026-06-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23176a10e0bf93873" w:history="1">
+            <w:hyperlink r:id="rId93136a2bca856cc8b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63866a10e0bf938b9" w:history="1">
+            <w:hyperlink r:id="rId43796a2bca856cccf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91367113" name="name86056a10e0bf93fe6" descr="1610.jpg"/>
+                  <wp:docPr id="75387468" name="name88026a2bca856d20f" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20076a10e0bf93fe4" cstate="print"/>
+                          <a:blip r:embed="rId75986a2bca856d20d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62926a10e0bf94149" w:history="1">
+            <w:hyperlink r:id="rId48176a2bca856d317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18193818" name="name57046a10e0bf95536" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="79543823" name="name76296a2bca856e383" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44486a10e0bf95532" cstate="print"/>
+                    <a:blip r:embed="rId20346a2bca856e380" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96876a10e0bf9a262" w:history="1">
+      <w:hyperlink r:id="rId97726a2bca8572550" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64095611" name="name12846a10e0bf9a7e2" descr="eu_funding_250.png"/>
+            <wp:docPr id="52558713" name="name91686a2bca8572684" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74666a10e0bf9a7e0" cstate="print"/>
+                    <a:blip r:embed="rId71766a2bca8572683" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22086472">
+  <w:abstractNum w:abstractNumId="79982122">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63577286">
+    <w:lvl w:ilvl="0" w:tplc="54807522">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63577286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54807522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22086471">
+  <w:abstractNum w:abstractNumId="79982121">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34173411">
+    <w:lvl w:ilvl="0" w:tplc="64939090">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22086471">
-    <w:abstractNumId w:val="22086471"/>
+  <w:num w:numId="79982121">
+    <w:abstractNumId w:val="79982121"/>
   </w:num>
-  <w:num w:numId="22086472">
-    <w:abstractNumId w:val="22086472"/>
+  <w:num w:numId="79982122">
+    <w:abstractNumId w:val="79982122"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId256979289" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId435708224" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23176a10e0bf93873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId63866a10e0bf938b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId62926a10e0bf94149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId96876a10e0bf9a262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20076a10e0bf93fe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20076a10e0bf93fe4.jpg"/><Relationship Id="rId44486a10e0bf95532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44486a10e0bf95532.jpg"/><Relationship Id="rId74666a10e0bf9a7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74666a10e0bf9a7e0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId454865096" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928622005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93136a2bca856cc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId43796a2bca856cccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId48176a2bca856d317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId97726a2bca8572550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75986a2bca856d20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75986a2bca856d20d.jpg"/><Relationship Id="rId20346a2bca856e380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20346a2bca856e380.jpg"/><Relationship Id="rId71766a2bca8572683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71766a2bca8572683.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>