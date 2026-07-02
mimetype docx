--- v9 (2026-06-12)
+++ v10 (2026-07-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93136a2bca856cc8b" w:history="1">
+            <w:hyperlink r:id="rId43166a463d44868b3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43796a2bca856cccf" w:history="1">
+            <w:hyperlink r:id="rId99786a463d448690d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75387468" name="name88026a2bca856d20f" descr="1610.jpg"/>
+                  <wp:docPr id="25505135" name="name32446a463d4486fc9" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75986a2bca856d20d" cstate="print"/>
+                          <a:blip r:embed="rId89226a463d4486fc8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48176a2bca856d317" w:history="1">
+            <w:hyperlink r:id="rId53316a463d4487102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79543823" name="name76296a2bca856e383" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="63603226" name="name92506a463d448833a" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20346a2bca856e380" cstate="print"/>
+                    <a:blip r:embed="rId14186a463d4488337" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97726a2bca8572550" w:history="1">
+      <w:hyperlink r:id="rId99676a463d448c641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52558713" name="name91686a2bca8572684" descr="eu_funding_250.png"/>
+            <wp:docPr id="51957946" name="name40356a463d448c79d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71766a2bca8572683" cstate="print"/>
+                    <a:blip r:embed="rId61186a463d448c79c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79982122">
+  <w:abstractNum w:abstractNumId="10147461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54807522">
+    <w:lvl w:ilvl="0" w:tplc="64438797">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54807522" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64438797" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79982121">
+  <w:abstractNum w:abstractNumId="10147460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64939090">
+    <w:lvl w:ilvl="0" w:tplc="86205352">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79982121">
-    <w:abstractNumId w:val="79982121"/>
+  <w:num w:numId="10147460">
+    <w:abstractNumId w:val="10147460"/>
   </w:num>
-  <w:num w:numId="79982122">
-    <w:abstractNumId w:val="79982122"/>
+  <w:num w:numId="10147461">
+    <w:abstractNumId w:val="10147461"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId454865096" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928622005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93136a2bca856cc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId43796a2bca856cccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId48176a2bca856d317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId97726a2bca8572550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId75986a2bca856d20d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75986a2bca856d20d.jpg"/><Relationship Id="rId20346a2bca856e380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20346a2bca856e380.jpg"/><Relationship Id="rId71766a2bca8572683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71766a2bca8572683.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480298493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854037983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43166a463d44868b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId99786a463d448690d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId53316a463d4487102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId99676a463d448c641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89226a463d4486fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89226a463d4486fc8.jpg"/><Relationship Id="rId14186a463d4488337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14186a463d4488337.jpg"/><Relationship Id="rId61186a463d448c79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61186a463d448c79c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>