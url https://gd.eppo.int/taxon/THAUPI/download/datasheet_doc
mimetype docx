--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43166a463d44868b3" w:history="1">
+            <w:hyperlink r:id="rId23156a60d5d212164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99786a463d448690d" w:history="1">
+            <w:hyperlink r:id="rId38556a60d5d2121a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25505135" name="name32446a463d4486fc9" descr="1610.jpg"/>
+                  <wp:docPr id="75862090" name="name33116a60d5d212cef" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89226a463d4486fc8" cstate="print"/>
+                          <a:blip r:embed="rId64426a60d5d212cec" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53316a463d4487102" w:history="1">
+            <w:hyperlink r:id="rId85846a60d5d212e60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63603226" name="name92506a463d448833a" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="79810701" name="name96546a60d5d214147" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14186a463d4488337" cstate="print"/>
+                    <a:blip r:embed="rId21306a60d5d214145" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99676a463d448c641" w:history="1">
+      <w:hyperlink r:id="rId97746a60d5d2185d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51957946" name="name40356a463d448c79d" descr="eu_funding_250.png"/>
+            <wp:docPr id="83715350" name="name70366a60d5d2188db" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61186a463d448c79c" cstate="print"/>
+                    <a:blip r:embed="rId89296a60d5d2188d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10147461">
+  <w:abstractNum w:abstractNumId="16392155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64438797">
+    <w:lvl w:ilvl="0" w:tplc="18253052">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64438797" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18253052" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10147460">
+  <w:abstractNum w:abstractNumId="16392154">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86205352">
+    <w:lvl w:ilvl="0" w:tplc="58562992">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10147460">
-    <w:abstractNumId w:val="10147460"/>
+  <w:num w:numId="16392154">
+    <w:abstractNumId w:val="16392154"/>
   </w:num>
-  <w:num w:numId="10147461">
-    <w:abstractNumId w:val="10147461"/>
+  <w:num w:numId="16392155">
+    <w:abstractNumId w:val="16392155"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480298493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854037983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43166a463d44868b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId99786a463d448690d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId53316a463d4487102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId99676a463d448c641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89226a463d4486fc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89226a463d4486fc8.jpg"/><Relationship Id="rId14186a463d4488337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14186a463d4488337.jpg"/><Relationship Id="rId61186a463d448c79c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61186a463d448c79c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712882264" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592257531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23156a60d5d212164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId38556a60d5d2121a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId85846a60d5d212e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId97746a60d5d2185d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64426a60d5d212cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64426a60d5d212cec.jpg"/><Relationship Id="rId21306a60d5d214145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21306a60d5d214145.jpg"/><Relationship Id="rId89296a60d5d2188d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89296a60d5d2188d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>