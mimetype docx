--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23156a60d5d212164" w:history="1">
+            <w:hyperlink r:id="rId41976a7b70e59f0e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38556a60d5d2121a9" w:history="1">
+            <w:hyperlink r:id="rId59726a7b70e59f131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75862090" name="name33116a60d5d212cef" descr="1610.jpg"/>
+                  <wp:docPr id="91204398" name="name26366a7b70e59fb64" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64426a60d5d212cec" cstate="print"/>
+                          <a:blip r:embed="rId48006a7b70e59fb62" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85846a60d5d212e60" w:history="1">
+            <w:hyperlink r:id="rId69256a7b70e59fca6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79810701" name="name96546a60d5d214147" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="67570359" name="name45436a7b70e5a0df5" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21306a60d5d214145" cstate="print"/>
+                    <a:blip r:embed="rId74496a7b70e5a0df1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97746a60d5d2185d3" w:history="1">
+      <w:hyperlink r:id="rId48926a7b70e5a596a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83715350" name="name70366a60d5d2188db" descr="eu_funding_250.png"/>
+            <wp:docPr id="67238450" name="name81986a7b70e5a5ae1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89296a60d5d2188d9" cstate="print"/>
+                    <a:blip r:embed="rId31316a7b70e5a5ae0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16392155">
+  <w:abstractNum w:abstractNumId="56152427">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18253052">
+    <w:lvl w:ilvl="0" w:tplc="61296346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18253052" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61296346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16392154">
+  <w:abstractNum w:abstractNumId="56152426">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58562992">
+    <w:lvl w:ilvl="0" w:tplc="81187185">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16392154">
-    <w:abstractNumId w:val="16392154"/>
+  <w:num w:numId="56152426">
+    <w:abstractNumId w:val="56152426"/>
   </w:num>
-  <w:num w:numId="16392155">
-    <w:abstractNumId w:val="16392155"/>
+  <w:num w:numId="56152427">
+    <w:abstractNumId w:val="56152427"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId712882264" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId592257531" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23156a60d5d212164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId38556a60d5d2121a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId85846a60d5d212e60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId97746a60d5d2185d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64426a60d5d212cec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64426a60d5d212cec.jpg"/><Relationship Id="rId21306a60d5d214145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21306a60d5d214145.jpg"/><Relationship Id="rId89296a60d5d2188d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89296a60d5d2188d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId776279401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138071981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41976a7b70e59f0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId59726a7b70e59f131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId69256a7b70e59fca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId48926a7b70e5a596a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48006a7b70e59fb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48006a7b70e59fb62.jpg"/><Relationship Id="rId74496a7b70e5a0df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74496a7b70e5a0df1.jpg"/><Relationship Id="rId31316a7b70e5a5ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31316a7b70e5a5ae0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>