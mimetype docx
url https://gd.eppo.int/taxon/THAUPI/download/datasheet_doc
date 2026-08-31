--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> (Denis &amp; Schiffermüller)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pine processionary, pine processionary caterpillar, stone-pine processionary caterpillar</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41976a7b70e59f0e1" w:history="1">
+            <w:hyperlink r:id="rId18336a960c0c66272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> PZ Quarantine pest ((EU) 2019/2072 Annex III)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59726a7b70e59f131" w:history="1">
+            <w:hyperlink r:id="rId12356a960c0c662b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> THAUPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="91204398" name="name26366a7b70e59fb64" descr="1610.jpg"/>
+                  <wp:docPr id="31354943" name="name64976a960c0c668dd" descr="1610.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1610.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48006a7b70e59fb62" cstate="print"/>
+                          <a:blip r:embed="rId69526a960c0c668db" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69256a7b70e59fca6" w:history="1">
+            <w:hyperlink r:id="rId15766a960c0c669cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1463,63 +1463,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67570359" name="name45436a7b70e5a0df5" descr="THAUPI_distribution_map.jpg"/>
+            <wp:docPr id="88607831" name="name81786a960c0c6798e" descr="THAUPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="THAUPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74496a7b70e5a0df1" cstate="print"/>
+                    <a:blip r:embed="rId13666a960c0c6798b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -11414,51 +11414,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Thaumetopoea pityocampa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48926a7b70e5a596a" w:history="1">
+      <w:hyperlink r:id="rId95586a960c0c6bb66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11533,63 +11533,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67238450" name="name81986a7b70e5a5ae1" descr="eu_funding_250.png"/>
+            <wp:docPr id="79239699" name="name74236a960c0c6bc74" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31316a7b70e5a5ae0" cstate="print"/>
+                    <a:blip r:embed="rId29126a960c0c6bc73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -11687,137 +11687,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56152427">
+  <w:abstractNum w:abstractNumId="75869661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61296346">
+    <w:lvl w:ilvl="0" w:tplc="49005332">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61296346" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49005332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56152426">
+  <w:abstractNum w:abstractNumId="75869660">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81187185">
+    <w:lvl w:ilvl="0" w:tplc="17527765">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12569,55 +12569,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56152426">
-    <w:abstractNumId w:val="56152426"/>
+  <w:num w:numId="75869660">
+    <w:abstractNumId w:val="75869660"/>
   </w:num>
-  <w:num w:numId="56152427">
-    <w:abstractNumId w:val="56152427"/>
+  <w:num w:numId="75869661">
+    <w:abstractNumId w:val="75869661"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24167,51 +24167,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId776279401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138071981" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41976a7b70e59f0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId59726a7b70e59f131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId69256a7b70e59fca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId48926a7b70e5a596a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48006a7b70e59fb62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48006a7b70e59fb62.jpg"/><Relationship Id="rId74496a7b70e5a0df1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74496a7b70e5a0df1.jpg"/><Relationship Id="rId31316a7b70e5a5ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31316a7b70e5a5ae0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId428144256" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743604544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18336a960c0c66272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/" TargetMode="External"/><Relationship Id="rId12356a960c0c662b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/categorization" TargetMode="External"/><Relationship Id="rId15766a960c0c669cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/THAUPI/photos" TargetMode="External"/><Relationship Id="rId95586a960c0c6bb66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69526a960c0c668db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69526a960c0c668db.jpg"/><Relationship Id="rId13666a960c0c6798b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13666a960c0c6798b.jpg"/><Relationship Id="rId29126a960c0c6bc73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29126a960c0c6bc73.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>