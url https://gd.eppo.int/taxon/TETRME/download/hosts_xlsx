--- v0 (2025-10-21)
+++ v1 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TETRME" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ANUMU</t>
   </si>
   <si>
     <t>Annona muricata</t>
   </si>
   <si>
     <t>* de Sousa JM, Gondim MGC, Lofego AC, de Moraes SJ (2015) Mites on Annonaceae species in northeast Brazil and in the state of Para. Acarologia 55(1): 5–18 (2015) DOI: 10.1051/acarologia/20152147
 ------- confirmed host</t>
   </si>
@@ -1109,50 +1109,60 @@
   <si>
     <t>Fortunella japonica</t>
   </si>
   <si>
     <t>GEIAM</t>
   </si>
   <si>
     <t>Genipa americana</t>
   </si>
   <si>
     <t>GLXMA</t>
   </si>
   <si>
     <t>Glycine max</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Mendonça RS, Navia D, Diniz IR &amp; Flechtmann CHW (2011) South American spider mites: New hosts and localities. Journal of Insect Science, 11(121), 1–18.</t>
   </si>
   <si>
     <t>GOSBA</t>
   </si>
   <si>
     <t>Gossypium barbadense</t>
+  </si>
+  <si>
+    <t>GOSHE</t>
+  </si>
+  <si>
+    <t>Gossypium herbaceum</t>
+  </si>
+  <si>
+    <t>* Moraes GJ, Flechtmann CHW (2008) Manual de acarologia. Ribeirão Preto, Holos, 288 pp.
+------- doubtful host.  This species was considered a host or likely host in EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris (see PRA for details and criteria). However, the reference cited, Moraes and Fletchmann (2008) mention Gossypium spp., and G. herbaceum was reclassified as 'doubtful host' here.</t>
   </si>
   <si>
     <t>HEBSS</t>
   </si>
   <si>
     <t>Heliconia sp.</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Vasconcelos G (2011) Diversidade de ácaros em agroecossistemas e testes para o controle alternativo do ácaro branco, Polyphagotarsonemus latus (Acari, Tarsonemidae) na região de Manaus. Universidade de Sao Paulo.</t>
   </si>
   <si>
     <t>HEBWA</t>
   </si>
   <si>
     <t>Heliconia wagneriana</t>
   </si>
   <si>
     <t>HVEBE</t>
   </si>
   <si>
     <t>Hevea benthamiana</t>
   </si>
   <si>
@@ -1780,51 +1790,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D155"/>
+  <dimension ref="A1:D156"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="418.755" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3429,583 +3439,597 @@
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>250</v>
       </c>
       <c r="B116" t="s">
         <v>315</v>
       </c>
       <c r="C116" t="s">
         <v>316</v>
       </c>
       <c r="D116" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>250</v>
       </c>
       <c r="B117" t="s">
         <v>318</v>
       </c>
       <c r="C117" t="s">
         <v>319</v>
       </c>
       <c r="D117" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>250</v>
       </c>
       <c r="B118" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C118" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D118" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>250</v>
       </c>
       <c r="B119" t="s">
         <v>323</v>
       </c>
       <c r="C119" t="s">
         <v>324</v>
       </c>
       <c r="D119" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>250</v>
       </c>
       <c r="B120" t="s">
+        <v>326</v>
+      </c>
+      <c r="C120" t="s">
+        <v>327</v>
+      </c>
+      <c r="D120" t="s">
         <v>325</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>250</v>
       </c>
       <c r="B121" t="s">
         <v>328</v>
       </c>
       <c r="C121" t="s">
         <v>329</v>
       </c>
       <c r="D121" t="s">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>250</v>
       </c>
       <c r="B122" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C122" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D122" t="s">
-        <v>244</v>
+        <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>250</v>
       </c>
       <c r="B123" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C123" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D123" t="s">
-        <v>270</v>
+        <v>244</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>250</v>
       </c>
       <c r="B124" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C124" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D124" t="s">
-        <v>336</v>
+        <v>270</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>250</v>
       </c>
       <c r="B125" t="s">
         <v>337</v>
       </c>
       <c r="C125" t="s">
         <v>338</v>
       </c>
       <c r="D125" t="s">
-        <v>312</v>
+        <v>339</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>250</v>
       </c>
       <c r="B126" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C126" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D126" t="s">
-        <v>341</v>
+        <v>312</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>250</v>
       </c>
       <c r="B127" t="s">
         <v>342</v>
       </c>
       <c r="C127" t="s">
         <v>343</v>
       </c>
       <c r="D127" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>250</v>
       </c>
       <c r="B128" t="s">
         <v>345</v>
       </c>
       <c r="C128" t="s">
         <v>346</v>
       </c>
       <c r="D128" t="s">
-        <v>256</v>
+        <v>347</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>250</v>
       </c>
       <c r="B129" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C129" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D129" t="s">
-        <v>349</v>
+        <v>256</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>250</v>
       </c>
       <c r="B130" t="s">
         <v>350</v>
       </c>
       <c r="C130" t="s">
         <v>351</v>
       </c>
       <c r="D130" t="s">
-        <v>317</v>
+        <v>352</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>250</v>
       </c>
       <c r="B131" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C131" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D131" t="s">
-        <v>354</v>
+        <v>320</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>250</v>
       </c>
       <c r="B132" t="s">
         <v>355</v>
       </c>
       <c r="C132" t="s">
         <v>356</v>
       </c>
       <c r="D132" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>250</v>
       </c>
       <c r="B133" t="s">
         <v>358</v>
       </c>
       <c r="C133" t="s">
         <v>359</v>
       </c>
       <c r="D133" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>250</v>
       </c>
       <c r="B134" t="s">
         <v>361</v>
       </c>
       <c r="C134" t="s">
         <v>362</v>
       </c>
       <c r="D134" t="s">
-        <v>341</v>
+        <v>363</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>250</v>
       </c>
       <c r="B135" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C135" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D135" t="s">
-        <v>305</v>
+        <v>344</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>250</v>
       </c>
       <c r="B136" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C136" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D136" t="s">
-        <v>367</v>
+        <v>305</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>250</v>
       </c>
       <c r="B137" t="s">
         <v>368</v>
       </c>
       <c r="C137" t="s">
         <v>369</v>
       </c>
       <c r="D137" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>250</v>
       </c>
       <c r="B138" t="s">
         <v>371</v>
       </c>
       <c r="C138" t="s">
         <v>372</v>
       </c>
       <c r="D138" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>250</v>
       </c>
       <c r="B139" t="s">
         <v>374</v>
       </c>
       <c r="C139" t="s">
         <v>375</v>
       </c>
       <c r="D139" t="s">
-        <v>284</v>
+        <v>376</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>250</v>
       </c>
       <c r="B140" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C140" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D140" t="s">
-        <v>378</v>
+        <v>284</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>250</v>
       </c>
       <c r="B141" t="s">
         <v>379</v>
       </c>
       <c r="C141" t="s">
         <v>380</v>
       </c>
       <c r="D141" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>250</v>
       </c>
       <c r="B142" t="s">
         <v>382</v>
       </c>
       <c r="C142" t="s">
         <v>383</v>
       </c>
       <c r="D142" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>250</v>
       </c>
       <c r="B143" t="s">
+        <v>385</v>
+      </c>
+      <c r="C143" t="s">
+        <v>386</v>
+      </c>
+      <c r="D143" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>250</v>
       </c>
       <c r="B144" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C144" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D144" t="s">
-        <v>247</v>
+        <v>384</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>250</v>
       </c>
       <c r="B145" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C145" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D145" t="s">
-        <v>273</v>
+        <v>247</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>250</v>
       </c>
       <c r="B146" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C146" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D146" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>250</v>
       </c>
       <c r="B147" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C147" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D147" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>250</v>
       </c>
       <c r="B148" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C148" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D148" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>250</v>
       </c>
       <c r="B149" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C149" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D149" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>250</v>
       </c>
       <c r="B150" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C150" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D150" t="s">
-        <v>381</v>
+        <v>270</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>250</v>
       </c>
       <c r="B151" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C151" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D151" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>250</v>
       </c>
       <c r="B152" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C152" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D152" t="s">
-        <v>336</v>
+        <v>370</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>250</v>
       </c>
       <c r="B153" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C153" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D153" t="s">
-        <v>247</v>
+        <v>339</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>250</v>
       </c>
       <c r="B154" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C154" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D154" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>250</v>
       </c>
       <c r="B155" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C155" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D155" t="s">
-        <v>410</v>
+        <v>247</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4">
+      <c r="A156" t="s">
+        <v>250</v>
+      </c>
+      <c r="B156" t="s">
+        <v>411</v>
+      </c>
+      <c r="C156" t="s">
+        <v>412</v>
+      </c>
+      <c r="D156" t="s">
+        <v>413</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">