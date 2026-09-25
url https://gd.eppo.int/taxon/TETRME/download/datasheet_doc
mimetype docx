--- v0 (2026-09-05)
+++ v1 (2026-09-25)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Tetranychidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92216a9babc21b401" w:history="1">
+            <w:hyperlink r:id="rId42166ab70223715d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46356a9babc21b44a" w:history="1">
+            <w:hyperlink r:id="rId78456ab7022371622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETRME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70838502" name="name47056a9babc21ba9c" descr="14671.jpg"/>
+                  <wp:docPr id="16452371" name="name16586ab7022371db5" descr="14671.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14671.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58336a9babc21ba9a" cstate="print"/>
+                          <a:blip r:embed="rId19746ab7022371db2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId24736a9babc21bbcc" w:history="1">
+            <w:hyperlink r:id="rId17846ab7022371f0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -662,51 +662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A complete list is available in EPPO (2023) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65286a9babc21be43" w:history="1">
+      <w:hyperlink r:id="rId19776ab70223721b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2559,63 +2559,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to the Americas, with confirmed records from the southern United States in North America, to Uruguay and northern Argentina in South America (EPPO, 2023; Migeon &amp; Dorkeld, 2026). There is no evidence of establishment outside this region: reports from China are unsubstantiated, and a single incursion in the Netherlands was successfully eradicated in 2019 (EPPO, 2023; Migeon &amp; Dorkeld, 2026; NVWA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36854013" name="name14566a9babc21d44c" descr="TETRME_distribution_map.jpg"/>
+            <wp:docPr id="64283308" name="name87746ab7022373691" descr="TETRME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETRME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99226a9babc21d44a" cstate="print"/>
+                    <a:blip r:embed="rId58386ab702237368e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4813,51 +4813,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-169.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APRD (2026) Arthropod Pesticide Resistance Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66596a9babc21e465" w:history="1">
+      <w:hyperlink r:id="rId20326ab7022376188" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5008,51 +5008,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-566.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82656a9babc21e5a8" w:history="1">
+      <w:hyperlink r:id="rId76786ab702237635c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 May 2026]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5067,51 +5067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Technical Document No. 1089. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89566a9babc21e608" w:history="1">
+      <w:hyperlink r:id="rId40126ab70223763fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TETRME</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5541,51 +5541,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 297-320.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A &amp; Dorkeld F (2026) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13146a9babc21e90a" w:history="1">
+      <w:hyperlink r:id="rId73936ab7022376900" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inrae.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spider mite) on ornamental plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beaucarnea recurvata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a professional greenhouse (Municipality Drimmelen). October 2019 Pest Report – The Netherlands. 5 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15626a9babc21ea06" w:history="1">
+      <w:hyperlink r:id="rId22496ab7022376a54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://english.nvwa.nl/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12 May 2026]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Teodoro AV, Ferreira JMS, Navia D &amp; Silva SS (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bioecologia e manejo dos principais ácaros-praga do coqueiro no Brasil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Comunicado Técnico 169. Embrapa, Aracaju (BR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77646a9babc21ef01" w:history="1">
+      <w:hyperlink r:id="rId41526ab70223770e4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6797,51 +6797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14066a9babc21f100" w:history="1">
+      <w:hyperlink r:id="rId66786ab7022378394" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6940,51 +6940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53686a9babc21f1fa" w:history="1">
+      <w:hyperlink r:id="rId54246ab70223784ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70079</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7080,137 +7080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10861816">
+  <w:abstractNum w:abstractNumId="87850377">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61967955">
+    <w:lvl w:ilvl="0" w:tplc="64458832">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61967955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64458832" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10861815">
+  <w:abstractNum w:abstractNumId="87850376">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87714109">
+    <w:lvl w:ilvl="0" w:tplc="73724060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7962,55 +7962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10861815">
-    <w:abstractNumId w:val="10861815"/>
+  <w:num w:numId="87850376">
+    <w:abstractNumId w:val="87850376"/>
   </w:num>
-  <w:num w:numId="10861816">
-    <w:abstractNumId w:val="10861816"/>
+  <w:num w:numId="87850377">
+    <w:abstractNumId w:val="87850377"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19560,51 +19560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503222367" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId722489151" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92216a9babc21b401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/" TargetMode="External"/><Relationship Id="rId46356a9babc21b44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/categorization" TargetMode="External"/><Relationship Id="rId24736a9babc21bbcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/photos" TargetMode="External"/><Relationship Id="rId65286a9babc21be43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/hosts" TargetMode="External"/><Relationship Id="rId66596a9babc21e465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId82656a9babc21e5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId89566a9babc21e608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME" TargetMode="External"/><Relationship Id="rId13146a9babc21e90a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inrae.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId15626a9babc21ea06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.nvwa.nl/" TargetMode="External"/><Relationship Id="rId77646a9babc21ef01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136" TargetMode="External"/><Relationship Id="rId14066a9babc21f100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53686a9babc21f1fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70079" TargetMode="External"/><Relationship Id="rId58336a9babc21ba9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58336a9babc21ba9a.jpg"/><Relationship Id="rId99226a9babc21d44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99226a9babc21d44a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId447890342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId701398743" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42166ab70223715d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/" TargetMode="External"/><Relationship Id="rId78456ab7022371622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/categorization" TargetMode="External"/><Relationship Id="rId17846ab7022371f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/photos" TargetMode="External"/><Relationship Id="rId19776ab70223721b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/hosts" TargetMode="External"/><Relationship Id="rId20326ab7022376188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId76786ab702237635c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId40126ab70223763fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME" TargetMode="External"/><Relationship Id="rId73936ab7022376900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inrae.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId22496ab7022376a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.nvwa.nl/" TargetMode="External"/><Relationship Id="rId41526ab70223770e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136" TargetMode="External"/><Relationship Id="rId66786ab7022378394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54246ab70223784ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70079" TargetMode="External"/><Relationship Id="rId19746ab7022371db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19746ab7022371db2.jpg"/><Relationship Id="rId58386ab702237368e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58386ab702237368e.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>