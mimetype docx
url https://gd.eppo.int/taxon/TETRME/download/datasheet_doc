--- v1 (2026-09-25)
+++ v2 (2026-10-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Tetranychidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42166ab70223715d7" w:history="1">
+            <w:hyperlink r:id="rId51736ad2a64f35938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78456ab7022371622" w:history="1">
+            <w:hyperlink r:id="rId45226ad2a64f3597f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETRME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16452371" name="name16586ab7022371db5" descr="14671.jpg"/>
+                  <wp:docPr id="73351831" name="name23226ad2a64f36198" descr="14671.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14671.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19746ab7022371db2" cstate="print"/>
+                          <a:blip r:embed="rId97036ad2a64f36196" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17846ab7022371f0d" w:history="1">
+            <w:hyperlink r:id="rId87936ad2a64f362e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -662,51 +662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A complete list is available in EPPO (2023) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19776ab70223721b2" w:history="1">
+      <w:hyperlink r:id="rId79266ad2a64f36576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2559,63 +2559,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to the Americas, with confirmed records from the southern United States in North America, to Uruguay and northern Argentina in South America (EPPO, 2023; Migeon &amp; Dorkeld, 2026). There is no evidence of establishment outside this region: reports from China are unsubstantiated, and a single incursion in the Netherlands was successfully eradicated in 2019 (EPPO, 2023; Migeon &amp; Dorkeld, 2026; NVWA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64283308" name="name87746ab7022373691" descr="TETRME_distribution_map.jpg"/>
+            <wp:docPr id="70641463" name="name88446ad2a64f37de4" descr="TETRME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETRME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58386ab702237368e" cstate="print"/>
+                    <a:blip r:embed="rId41006ad2a64f37de1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4813,51 +4813,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-169.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APRD (2026) Arthropod Pesticide Resistance Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20326ab7022376188" w:history="1">
+      <w:hyperlink r:id="rId28296ad2a64f38ea5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5008,51 +5008,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-566.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76786ab702237635c" w:history="1">
+      <w:hyperlink r:id="rId48476ad2a64f38fed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 May 2026]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5067,51 +5067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Technical Document No. 1089. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40126ab70223763fc" w:history="1">
+      <w:hyperlink r:id="rId51356ad2a64f39051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TETRME</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5541,51 +5541,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 297-320.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A &amp; Dorkeld F (2026) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73936ab7022376900" w:history="1">
+      <w:hyperlink r:id="rId12626ad2a64f3936e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inrae.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spider mite) on ornamental plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beaucarnea recurvata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a professional greenhouse (Municipality Drimmelen). October 2019 Pest Report – The Netherlands. 5 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496ab7022376a54" w:history="1">
+      <w:hyperlink r:id="rId44716ad2a64f39471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://english.nvwa.nl/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12 May 2026]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Teodoro AV, Ferreira JMS, Navia D &amp; Silva SS (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bioecologia e manejo dos principais ácaros-praga do coqueiro no Brasil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Comunicado Técnico 169. Embrapa, Aracaju (BR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41526ab70223770e4" w:history="1">
+      <w:hyperlink r:id="rId62066ad2a64f39989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6797,51 +6797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66786ab7022378394" w:history="1">
+      <w:hyperlink r:id="rId25976ad2a64f39b92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6940,51 +6940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54246ab70223784ca" w:history="1">
+      <w:hyperlink r:id="rId67236ad2a64f39c80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70079</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7080,137 +7080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87850377">
+  <w:abstractNum w:abstractNumId="32358571">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64458832">
+    <w:lvl w:ilvl="0" w:tplc="89240655">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64458832" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89240655" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87850376">
+  <w:abstractNum w:abstractNumId="32358570">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73724060">
+    <w:lvl w:ilvl="0" w:tplc="53147098">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7962,55 +7962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87850376">
-    <w:abstractNumId w:val="87850376"/>
+  <w:num w:numId="32358570">
+    <w:abstractNumId w:val="32358570"/>
   </w:num>
-  <w:num w:numId="87850377">
-    <w:abstractNumId w:val="87850377"/>
+  <w:num w:numId="32358571">
+    <w:abstractNumId w:val="32358571"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19560,51 +19560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId447890342" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId701398743" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42166ab70223715d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/" TargetMode="External"/><Relationship Id="rId78456ab7022371622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/categorization" TargetMode="External"/><Relationship Id="rId17846ab7022371f0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/photos" TargetMode="External"/><Relationship Id="rId19776ab70223721b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/hosts" TargetMode="External"/><Relationship Id="rId20326ab7022376188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId76786ab702237635c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId40126ab70223763fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME" TargetMode="External"/><Relationship Id="rId73936ab7022376900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inrae.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId22496ab7022376a54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.nvwa.nl/" TargetMode="External"/><Relationship Id="rId41526ab70223770e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136" TargetMode="External"/><Relationship Id="rId66786ab7022378394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54246ab70223784ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70079" TargetMode="External"/><Relationship Id="rId19746ab7022371db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19746ab7022371db2.jpg"/><Relationship Id="rId58386ab702237368e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58386ab702237368e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369031783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId763352153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51736ad2a64f35938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/" TargetMode="External"/><Relationship Id="rId45226ad2a64f3597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/categorization" TargetMode="External"/><Relationship Id="rId87936ad2a64f362e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/photos" TargetMode="External"/><Relationship Id="rId79266ad2a64f36576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/hosts" TargetMode="External"/><Relationship Id="rId28296ad2a64f38ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId48476ad2a64f38fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId51356ad2a64f39051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME" TargetMode="External"/><Relationship Id="rId12626ad2a64f3936e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inrae.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId44716ad2a64f39471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.nvwa.nl/" TargetMode="External"/><Relationship Id="rId62066ad2a64f39989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136" TargetMode="External"/><Relationship Id="rId25976ad2a64f39b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67236ad2a64f39c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70079" TargetMode="External"/><Relationship Id="rId97036ad2a64f36196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97036ad2a64f36196.jpg"/><Relationship Id="rId41006ad2a64f37de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41006ad2a64f37de1.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>