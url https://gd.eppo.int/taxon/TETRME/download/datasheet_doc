--- v2 (2026-10-16)
+++ v3 (2026-11-06)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Chelicerata: Arachnida: Acarida: Tetranychidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mexican spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51736ad2a64f35938" w:history="1">
+            <w:hyperlink r:id="rId57376aee23d7b1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45226ad2a64f3597f" w:history="1">
+            <w:hyperlink r:id="rId45606aee23d7b104f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETRME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73351831" name="name23226ad2a64f36198" descr="14671.jpg"/>
+                  <wp:docPr id="12665539" name="name31996aee23d7b190b" descr="14671.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14671.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97036ad2a64f36196" cstate="print"/>
+                          <a:blip r:embed="rId36456aee23d7b1909" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87936ad2a64f362e1" w:history="1">
+            <w:hyperlink r:id="rId22776aee23d7b1a44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -662,51 +662,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Rosa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. A complete list is available in EPPO (2023) and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79266ad2a64f36576" w:history="1">
+      <w:hyperlink r:id="rId72196aee23d7b1bf7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO Global Database</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2559,63 +2559,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is restricted to the Americas, with confirmed records from the southern United States in North America, to Uruguay and northern Argentina in South America (EPPO, 2023; Migeon &amp; Dorkeld, 2026). There is no evidence of establishment outside this region: reports from China are unsubstantiated, and a single incursion in the Netherlands was successfully eradicated in 2019 (EPPO, 2023; Migeon &amp; Dorkeld, 2026; NVWA, 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70641463" name="name88446ad2a64f37de4" descr="TETRME_distribution_map.jpg"/>
+            <wp:docPr id="40018941" name="name69546aee23d7b2dda" descr="TETRME_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETRME_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41006ad2a64f37de1" cstate="print"/>
+                    <a:blip r:embed="rId29086aee23d7b2dd7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4813,51 +4813,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 161-169.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">APRD (2026) Arthropod Pesticide Resistance Database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28296ad2a64f38ea5" w:history="1">
+      <w:hyperlink r:id="rId41826aee23d7b3a2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.pesticideresistance.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5008,51 +5008,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 557-566.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2016) Standard PM5/8(1) Guidelines on the phytosanitary measure ‘Plants grown under physical isolation’. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48476ad2a64f38fed" w:history="1">
+      <w:hyperlink r:id="rId95606aee23d7b3b12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM5/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 12 May 2026]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5067,51 +5067,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2023) EPPO Technical Document No. 1089. Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris (FR). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51356ad2a64f39051" w:history="1">
+      <w:hyperlink r:id="rId90606aee23d7b3b51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TETRME</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5541,51 +5541,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 297-320.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A &amp; Dorkeld F (2026) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12626ad2a64f3936e" w:history="1">
+      <w:hyperlink r:id="rId40856aee23d7b3d00" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inrae.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5696,51 +5696,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (spider mite) on ornamental plants of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beaucarnea recurvata</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a professional greenhouse (Municipality Drimmelen). October 2019 Pest Report – The Netherlands. 5 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44716ad2a64f39471" w:history="1">
+      <w:hyperlink r:id="rId25886aee23d7b3d8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://english.nvwa.nl/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed 12 May 2026]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6484,51 +6484,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Teodoro AV, Ferreira JMS, Navia D &amp; Silva SS (2015) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bioecologia e manejo dos principais ácaros-praga do coqueiro no Brasil</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Comunicado Técnico 169. Embrapa, Aracaju (BR). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62066ad2a64f39989" w:history="1">
+      <w:hyperlink r:id="rId32326aee23d7b405a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 6 April 2026].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6797,51 +6797,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus mexicanus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25976ad2a64f39b92" w:history="1">
+      <w:hyperlink r:id="rId54306aee23d7b416f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6940,51 +6940,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 244-249.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67236ad2a64f39c80" w:history="1">
+      <w:hyperlink r:id="rId89436aee23d7b41ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.70079</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -7080,137 +7080,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32358571">
+  <w:abstractNum w:abstractNumId="59093679">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89240655">
+    <w:lvl w:ilvl="0" w:tplc="68826821">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89240655" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68826821" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32358570">
+  <w:abstractNum w:abstractNumId="59093678">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53147098">
+    <w:lvl w:ilvl="0" w:tplc="22481590">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7962,55 +7962,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32358570">
-    <w:abstractNumId w:val="32358570"/>
+  <w:num w:numId="59093678">
+    <w:abstractNumId w:val="59093678"/>
   </w:num>
-  <w:num w:numId="32358571">
-    <w:abstractNumId w:val="32358571"/>
+  <w:num w:numId="59093679">
+    <w:abstractNumId w:val="59093679"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19560,51 +19560,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId369031783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId763352153" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51736ad2a64f35938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/" TargetMode="External"/><Relationship Id="rId45226ad2a64f3597f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/categorization" TargetMode="External"/><Relationship Id="rId87936ad2a64f362e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/photos" TargetMode="External"/><Relationship Id="rId79266ad2a64f36576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/hosts" TargetMode="External"/><Relationship Id="rId28296ad2a64f38ea5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId48476ad2a64f38fed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId51356ad2a64f39051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME" TargetMode="External"/><Relationship Id="rId12626ad2a64f3936e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inrae.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId44716ad2a64f39471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.nvwa.nl/" TargetMode="External"/><Relationship Id="rId62066ad2a64f39989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136" TargetMode="External"/><Relationship Id="rId25976ad2a64f39b92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67236ad2a64f39c80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70079" TargetMode="External"/><Relationship Id="rId97036ad2a64f36196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97036ad2a64f36196.jpg"/><Relationship Id="rId41006ad2a64f37de1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41006ad2a64f37de1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId675901496" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716152248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57376aee23d7b1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/" TargetMode="External"/><Relationship Id="rId45606aee23d7b104f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/categorization" TargetMode="External"/><Relationship Id="rId22776aee23d7b1a44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/photos" TargetMode="External"/><Relationship Id="rId72196aee23d7b1bf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME/hosts" TargetMode="External"/><Relationship Id="rId41826aee23d7b3a2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pesticideresistance.org/" TargetMode="External"/><Relationship Id="rId95606aee23d7b3b12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM5/" TargetMode="External"/><Relationship Id="rId90606aee23d7b3b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETRME" TargetMode="External"/><Relationship Id="rId40856aee23d7b3d00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inrae.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId25886aee23d7b3d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://english.nvwa.nl/" TargetMode="External"/><Relationship Id="rId32326aee23d7b405a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infoteca.cnptia.embrapa.br/handle/doc/1042136" TargetMode="External"/><Relationship Id="rId54306aee23d7b416f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId89436aee23d7b41ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.70079" TargetMode="External"/><Relationship Id="rId36456aee23d7b1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36456aee23d7b1909.jpg"/><Relationship Id="rId29086aee23d7b2dd7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29086aee23d7b2dd7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>