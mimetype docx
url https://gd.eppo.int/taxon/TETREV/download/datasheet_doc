--- v7 (2026-03-23)
+++ v8 (2026-04-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515669c127eeeee3b" w:history="1">
+            <w:hyperlink r:id="rId702169dbfb60200ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637169c127eeeee84" w:history="1">
+            <w:hyperlink r:id="rId485569dbfb6020104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83329907" name="name437469c127eeef69a" descr="12151.jpg"/>
+                  <wp:docPr id="23975362" name="name685169dbfb60208da" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId259369c127eeef699" cstate="print"/>
+                          <a:blip r:embed="rId604869dbfb60208d8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId462369c127eeef808" w:history="1">
+            <w:hyperlink r:id="rId569069dbfb6020a0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65960566" name="name433769c127eef1bac" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="90214917" name="name885769dbfb6023118" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId605869c127eef1ba9" cstate="print"/>
+                    <a:blip r:embed="rId981969dbfb6023115" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193069c127eef2fbd" w:history="1">
+      <w:hyperlink r:id="rId413169dbfb6024554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId721969c127eef3055" w:history="1">
+      <w:hyperlink r:id="rId750169dbfb60245ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId857569c127eef38fb" w:history="1">
+      <w:hyperlink r:id="rId334369dbfb6024eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId510969c127eef393c" w:history="1">
+      <w:hyperlink r:id="rId262469dbfb6024f07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755269c127eef41af" w:history="1">
+      <w:hyperlink r:id="rId688569dbfb60257be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40117370" name="name358269c127ef002cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="16108705" name="name843269dbfb6025865" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId197769c127ef002cd" cstate="print"/>
+                    <a:blip r:embed="rId309669dbfb6025864" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97329799">
+  <w:abstractNum w:abstractNumId="34778183">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83738104">
+    <w:lvl w:ilvl="0" w:tplc="37493600">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83738104" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37493600" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97329798">
+  <w:abstractNum w:abstractNumId="34778182">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70935575">
+    <w:lvl w:ilvl="0" w:tplc="49396962">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97329798">
-    <w:abstractNumId w:val="97329798"/>
+  <w:num w:numId="34778182">
+    <w:abstractNumId w:val="34778182"/>
   </w:num>
-  <w:num w:numId="97329799">
-    <w:abstractNumId w:val="97329799"/>
+  <w:num w:numId="34778183">
+    <w:abstractNumId w:val="34778183"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192989349" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId578117126" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId515669c127eeeee3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId637169c127eeeee84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId462369c127eeef808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId193069c127eef2fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId721969c127eef3055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId857569c127eef38fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId510969c127eef393c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId755269c127eef41af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId259369c127eeef699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId259369c127eeef699.jpg"/><Relationship Id="rId605869c127eef1ba9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId605869c127eef1ba9.jpg"/><Relationship Id="rId197769c127ef002cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId197769c127ef002cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814287161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId238550000" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId702169dbfb60200ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId485569dbfb6020104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId569069dbfb6020a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId413169dbfb6024554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId750169dbfb60245ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId334369dbfb6024eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId262469dbfb6024f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId688569dbfb60257be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId604869dbfb60208d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId604869dbfb60208d8.jpg"/><Relationship Id="rId981969dbfb6023115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981969dbfb6023115.jpg"/><Relationship Id="rId309669dbfb6025864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309669dbfb6025864.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>