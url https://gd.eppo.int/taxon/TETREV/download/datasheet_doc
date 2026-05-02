--- v8 (2026-04-12)
+++ v9 (2026-05-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702169dbfb60200ba" w:history="1">
+            <w:hyperlink r:id="rId507369f66bb51adfc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485569dbfb6020104" w:history="1">
+            <w:hyperlink r:id="rId888969f66bb51ae40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23975362" name="name685169dbfb60208da" descr="12151.jpg"/>
+                  <wp:docPr id="34493612" name="name197569f66bb51b44f" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId604869dbfb60208d8" cstate="print"/>
+                          <a:blip r:embed="rId567069f66bb51b44d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId569069dbfb6020a0c" w:history="1">
+            <w:hyperlink r:id="rId434869f66bb51b579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="90214917" name="name885769dbfb6023118" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="70060542" name="name578269f66bb51dcaa" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId981969dbfb6023115" cstate="print"/>
+                    <a:blip r:embed="rId475769f66bb51dca7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413169dbfb6024554" w:history="1">
+      <w:hyperlink r:id="rId996969f66bb51f0b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750169dbfb60245ee" w:history="1">
+      <w:hyperlink r:id="rId828969f66bb51f148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId334369dbfb6024eb6" w:history="1">
+      <w:hyperlink r:id="rId137669f66bb51fa11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId262469dbfb6024f07" w:history="1">
+      <w:hyperlink r:id="rId888969f66bb51fa53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId688569dbfb60257be" w:history="1">
+      <w:hyperlink r:id="rId507369f66bb5202eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16108705" name="name843269dbfb6025865" descr="eu_funding_250.png"/>
+            <wp:docPr id="35998669" name="name309669f66bb5204a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309669dbfb6025864" cstate="print"/>
+                    <a:blip r:embed="rId879569f66bb5204a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34778183">
+  <w:abstractNum w:abstractNumId="73742963">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37493600">
+    <w:lvl w:ilvl="0" w:tplc="28374236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37493600" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28374236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34778182">
+  <w:abstractNum w:abstractNumId="73742962">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49396962">
+    <w:lvl w:ilvl="0" w:tplc="25124569">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34778182">
-    <w:abstractNumId w:val="34778182"/>
+  <w:num w:numId="73742962">
+    <w:abstractNumId w:val="73742962"/>
   </w:num>
-  <w:num w:numId="34778183">
-    <w:abstractNumId w:val="34778183"/>
+  <w:num w:numId="73742963">
+    <w:abstractNumId w:val="73742963"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId814287161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId238550000" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId702169dbfb60200ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId485569dbfb6020104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId569069dbfb6020a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId413169dbfb6024554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId750169dbfb60245ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId334369dbfb6024eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId262469dbfb6024f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId688569dbfb60257be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId604869dbfb60208d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId604869dbfb60208d8.jpg"/><Relationship Id="rId981969dbfb6023115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId981969dbfb6023115.jpg"/><Relationship Id="rId309669dbfb6025864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId309669dbfb6025864.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408094925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168863814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId507369f66bb51adfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId888969f66bb51ae40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId434869f66bb51b579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId996969f66bb51f0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId828969f66bb51f148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId137669f66bb51fa11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId888969f66bb51fa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId507369f66bb5202eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId567069f66bb51b44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567069f66bb51b44d.jpg"/><Relationship Id="rId475769f66bb51dca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475769f66bb51dca7.jpg"/><Relationship Id="rId879569f66bb5204a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879569f66bb5204a6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>