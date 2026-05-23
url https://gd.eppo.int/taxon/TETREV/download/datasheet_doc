--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507369f66bb51adfc" w:history="1">
+            <w:hyperlink r:id="rId39816a110163cb73f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId888969f66bb51ae40" w:history="1">
+            <w:hyperlink r:id="rId30296a110163cb786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34493612" name="name197569f66bb51b44f" descr="12151.jpg"/>
+                  <wp:docPr id="25040935" name="name41116a110163cbde9" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId567069f66bb51b44d" cstate="print"/>
+                          <a:blip r:embed="rId73436a110163cbde7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId434869f66bb51b579" w:history="1">
+            <w:hyperlink r:id="rId27906a110163cbf6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="70060542" name="name578269f66bb51dcaa" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="16510664" name="name18606a110163ce959" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId475769f66bb51dca7" cstate="print"/>
+                    <a:blip r:embed="rId10476a110163ce955" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996969f66bb51f0b1" w:history="1">
+      <w:hyperlink r:id="rId31846a110163cfd72" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId828969f66bb51f148" w:history="1">
+      <w:hyperlink r:id="rId87036a110163cfe0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137669f66bb51fa11" w:history="1">
+      <w:hyperlink r:id="rId58966a110163d06f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId888969f66bb51fa53" w:history="1">
+      <w:hyperlink r:id="rId91756a110163d0736" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId507369f66bb5202eb" w:history="1">
+      <w:hyperlink r:id="rId28546a110163d0fdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35998669" name="name309669f66bb5204a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="8557981" name="name21166a110163d10a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId879569f66bb5204a6" cstate="print"/>
+                    <a:blip r:embed="rId58986a110163d10a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73742963">
+  <w:abstractNum w:abstractNumId="21228438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28374236">
+    <w:lvl w:ilvl="0" w:tplc="83276522">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28374236" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83276522" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73742962">
+  <w:abstractNum w:abstractNumId="21228437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25124569">
+    <w:lvl w:ilvl="0" w:tplc="23059247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73742962">
-    <w:abstractNumId w:val="73742962"/>
+  <w:num w:numId="21228437">
+    <w:abstractNumId w:val="21228437"/>
   </w:num>
-  <w:num w:numId="73742963">
-    <w:abstractNumId w:val="73742963"/>
+  <w:num w:numId="21228438">
+    <w:abstractNumId w:val="21228438"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId408094925" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId168863814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId507369f66bb51adfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId888969f66bb51ae40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId434869f66bb51b579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId996969f66bb51f0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId828969f66bb51f148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId137669f66bb51fa11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId888969f66bb51fa53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId507369f66bb5202eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId567069f66bb51b44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId567069f66bb51b44d.jpg"/><Relationship Id="rId475769f66bb51dca7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId475769f66bb51dca7.jpg"/><Relationship Id="rId879569f66bb5204a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879569f66bb5204a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465449844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804507193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39816a110163cb73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId30296a110163cb786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId27906a110163cbf6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId31846a110163cfd72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId87036a110163cfe0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId58966a110163d06f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId91756a110163d0736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId28546a110163d0fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73436a110163cbde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73436a110163cbde7.jpg"/><Relationship Id="rId10476a110163ce955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10476a110163ce955.jpg"/><Relationship Id="rId58986a110163d10a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58986a110163d10a5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>