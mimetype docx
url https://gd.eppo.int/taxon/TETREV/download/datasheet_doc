--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39816a110163cb73f" w:history="1">
+            <w:hyperlink r:id="rId99146a2bb84de13c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30296a110163cb786" w:history="1">
+            <w:hyperlink r:id="rId45226a2bb84de1411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25040935" name="name41116a110163cbde9" descr="12151.jpg"/>
+                  <wp:docPr id="13939629" name="name17346a2bb84de19d4" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73436a110163cbde7" cstate="print"/>
+                          <a:blip r:embed="rId47886a2bb84de19d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27906a110163cbf6c" w:history="1">
+            <w:hyperlink r:id="rId69636a2bb84de1b08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16510664" name="name18606a110163ce959" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="50204172" name="name60206a2bb84de44c0" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10476a110163ce955" cstate="print"/>
+                    <a:blip r:embed="rId68346a2bb84de44b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31846a110163cfd72" w:history="1">
+      <w:hyperlink r:id="rId29686a2bb84de594d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87036a110163cfe0a" w:history="1">
+      <w:hyperlink r:id="rId58776a2bb84de59f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58966a110163d06f3" w:history="1">
+      <w:hyperlink r:id="rId61866a2bb84de62af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91756a110163d0736" w:history="1">
+      <w:hyperlink r:id="rId33726a2bb84de62f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28546a110163d0fdf" w:history="1">
+      <w:hyperlink r:id="rId62026a2bb84de6bd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8557981" name="name21166a110163d10a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="45697818" name="name30706a2bb84de6ca5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58986a110163d10a5" cstate="print"/>
+                    <a:blip r:embed="rId52816a2bb84de6ca4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21228438">
+  <w:abstractNum w:abstractNumId="93355621">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83276522">
+    <w:lvl w:ilvl="0" w:tplc="11380716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83276522" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11380716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21228437">
+  <w:abstractNum w:abstractNumId="93355620">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23059247">
+    <w:lvl w:ilvl="0" w:tplc="91484616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21228437">
-    <w:abstractNumId w:val="21228437"/>
+  <w:num w:numId="93355620">
+    <w:abstractNumId w:val="93355620"/>
   </w:num>
-  <w:num w:numId="21228438">
-    <w:abstractNumId w:val="21228438"/>
+  <w:num w:numId="93355621">
+    <w:abstractNumId w:val="93355621"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465449844" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804507193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39816a110163cb73f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId30296a110163cb786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId27906a110163cbf6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId31846a110163cfd72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId87036a110163cfe0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId58966a110163d06f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId91756a110163d0736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId28546a110163d0fdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73436a110163cbde7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73436a110163cbde7.jpg"/><Relationship Id="rId10476a110163ce955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10476a110163ce955.jpg"/><Relationship Id="rId58986a110163d10a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58986a110163d10a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813021776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148960639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99146a2bb84de13c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId45226a2bb84de1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId69636a2bb84de1b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId29686a2bb84de594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId58776a2bb84de59f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId61866a2bb84de62af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId33726a2bb84de62f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId62026a2bb84de6bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47886a2bb84de19d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47886a2bb84de19d2.jpg"/><Relationship Id="rId68346a2bb84de44b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346a2bb84de44b9.jpg"/><Relationship Id="rId52816a2bb84de6ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52816a2bb84de6ca4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>