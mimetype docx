--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99146a2bb84de13c9" w:history="1">
+            <w:hyperlink r:id="rId36606a464e88499b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45226a2bb84de1411" w:history="1">
+            <w:hyperlink r:id="rId99206a464e88499f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13939629" name="name17346a2bb84de19d4" descr="12151.jpg"/>
+                  <wp:docPr id="60905901" name="name31836a464e884a0ce" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47886a2bb84de19d2" cstate="print"/>
+                          <a:blip r:embed="rId77896a464e884a0cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69636a2bb84de1b08" w:history="1">
+            <w:hyperlink r:id="rId42046a464e884a1ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50204172" name="name60206a2bb84de44c0" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="89002283" name="name30526a464e884c85f" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68346a2bb84de44b9" cstate="print"/>
+                    <a:blip r:embed="rId38716a464e884c85c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29686a2bb84de594d" w:history="1">
+      <w:hyperlink r:id="rId65986a464e884dc18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a2bb84de59f7" w:history="1">
+      <w:hyperlink r:id="rId52146a464e884dcc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61866a2bb84de62af" w:history="1">
+      <w:hyperlink r:id="rId11456a464e884e707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33726a2bb84de62f4" w:history="1">
+      <w:hyperlink r:id="rId41026a464e884e74a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62026a2bb84de6bd5" w:history="1">
+      <w:hyperlink r:id="rId67636a464e884f104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45697818" name="name30706a2bb84de6ca5" descr="eu_funding_250.png"/>
+            <wp:docPr id="68662936" name="name42146a464e884f317" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52816a2bb84de6ca4" cstate="print"/>
+                    <a:blip r:embed="rId29746a464e884f316" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93355621">
+  <w:abstractNum w:abstractNumId="22421820">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11380716">
+    <w:lvl w:ilvl="0" w:tplc="25919248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11380716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25919248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93355620">
+  <w:abstractNum w:abstractNumId="22421819">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91484616">
+    <w:lvl w:ilvl="0" w:tplc="72831599">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93355620">
-    <w:abstractNumId w:val="93355620"/>
+  <w:num w:numId="22421819">
+    <w:abstractNumId w:val="22421819"/>
   </w:num>
-  <w:num w:numId="93355621">
-    <w:abstractNumId w:val="93355621"/>
+  <w:num w:numId="22421820">
+    <w:abstractNumId w:val="22421820"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813021776" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId148960639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId99146a2bb84de13c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId45226a2bb84de1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId69636a2bb84de1b08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId29686a2bb84de594d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId58776a2bb84de59f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId61866a2bb84de62af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId33726a2bb84de62f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId62026a2bb84de6bd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47886a2bb84de19d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47886a2bb84de19d2.jpg"/><Relationship Id="rId68346a2bb84de44b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68346a2bb84de44b9.jpg"/><Relationship Id="rId52816a2bb84de6ca4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52816a2bb84de6ca4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810074574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480503190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36606a464e88499b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId99206a464e88499f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId42046a464e884a1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId65986a464e884dc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId52146a464e884dcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId11456a464e884e707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId41026a464e884e74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId67636a464e884f104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77896a464e884a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77896a464e884a0cc.jpg"/><Relationship Id="rId38716a464e884c85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38716a464e884c85c.jpg"/><Relationship Id="rId29746a464e884f316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29746a464e884f316.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>