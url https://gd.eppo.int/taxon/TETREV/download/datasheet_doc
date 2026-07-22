--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36606a464e88499b7" w:history="1">
+            <w:hyperlink r:id="rId24646a60be30c5f8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99206a464e88499f9" w:history="1">
+            <w:hyperlink r:id="rId96316a60be30c5fd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60905901" name="name31836a464e884a0ce" descr="12151.jpg"/>
+                  <wp:docPr id="31343347" name="name24466a60be30c64dd" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77896a464e884a0cc" cstate="print"/>
+                          <a:blip r:embed="rId18106a60be30c64da" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42046a464e884a1ff" w:history="1">
+            <w:hyperlink r:id="rId54076a60be30c6620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89002283" name="name30526a464e884c85f" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="83248046" name="name90236a60be30c90e5" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38716a464e884c85c" cstate="print"/>
+                    <a:blip r:embed="rId74986a60be30c90e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65986a464e884dc18" w:history="1">
+      <w:hyperlink r:id="rId15056a60be30ca568" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52146a464e884dcc4" w:history="1">
+      <w:hyperlink r:id="rId51816a60be30ca604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11456a464e884e707" w:history="1">
+      <w:hyperlink r:id="rId16386a60be30caeeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41026a464e884e74a" w:history="1">
+      <w:hyperlink r:id="rId41066a60be30caf2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67636a464e884f104" w:history="1">
+      <w:hyperlink r:id="rId25166a60be30cbdb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68662936" name="name42146a464e884f317" descr="eu_funding_250.png"/>
+            <wp:docPr id="61393901" name="name40266a60be30cbe95" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29746a464e884f316" cstate="print"/>
+                    <a:blip r:embed="rId55056a60be30cbe94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22421820">
+  <w:abstractNum w:abstractNumId="12236697">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25919248">
+    <w:lvl w:ilvl="0" w:tplc="18913231">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25919248" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18913231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22421819">
+  <w:abstractNum w:abstractNumId="12236696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72831599">
+    <w:lvl w:ilvl="0" w:tplc="15869051">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22421819">
-    <w:abstractNumId w:val="22421819"/>
+  <w:num w:numId="12236696">
+    <w:abstractNumId w:val="12236696"/>
   </w:num>
-  <w:num w:numId="22421820">
-    <w:abstractNumId w:val="22421820"/>
+  <w:num w:numId="12236697">
+    <w:abstractNumId w:val="12236697"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810074574" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480503190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36606a464e88499b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId99206a464e88499f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId42046a464e884a1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId65986a464e884dc18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId52146a464e884dcc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId11456a464e884e707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId41026a464e884e74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId67636a464e884f104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId77896a464e884a0cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77896a464e884a0cc.jpg"/><Relationship Id="rId38716a464e884c85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38716a464e884c85c.jpg"/><Relationship Id="rId29746a464e884f316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29746a464e884f316.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId733261289" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777528261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24646a60be30c5f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId96316a60be30c5fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId54076a60be30c6620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId15056a60be30ca568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId51816a60be30ca604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId16386a60be30caeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId41066a60be30caf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId25166a60be30cbdb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18106a60be30c64da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18106a60be30c64da.jpg"/><Relationship Id="rId74986a60be30c90e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74986a60be30c90e0.jpg"/><Relationship Id="rId55056a60be30cbe94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55056a60be30cbe94.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>