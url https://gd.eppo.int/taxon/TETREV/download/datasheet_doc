--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24646a60be30c5f8c" w:history="1">
+            <w:hyperlink r:id="rId91346a7b645e27559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96316a60be30c5fd0" w:history="1">
+            <w:hyperlink r:id="rId34676a7b645e2759d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31343347" name="name24466a60be30c64dd" descr="12151.jpg"/>
+                  <wp:docPr id="50622506" name="name36286a7b645e27e9b" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18106a60be30c64da" cstate="print"/>
+                          <a:blip r:embed="rId16886a7b645e27e99" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54076a60be30c6620" w:history="1">
+            <w:hyperlink r:id="rId74646a7b645e27fb7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83248046" name="name90236a60be30c90e5" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="67016905" name="name95206a7b645e2a8b5" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74986a60be30c90e0" cstate="print"/>
+                    <a:blip r:embed="rId81776a7b645e2a8b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15056a60be30ca568" w:history="1">
+      <w:hyperlink r:id="rId58496a7b645e2bd31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51816a60be30ca604" w:history="1">
+      <w:hyperlink r:id="rId61516a7b645e2bdc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16386a60be30caeeb" w:history="1">
+      <w:hyperlink r:id="rId47556a7b645e2c681" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41066a60be30caf2e" w:history="1">
+      <w:hyperlink r:id="rId44576a7b645e2c6c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25166a60be30cbdb0" w:history="1">
+      <w:hyperlink r:id="rId18386a7b645e2cf58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="61393901" name="name40266a60be30cbe95" descr="eu_funding_250.png"/>
+            <wp:docPr id="79260313" name="name45776a7b645e2d033" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55056a60be30cbe94" cstate="print"/>
+                    <a:blip r:embed="rId28356a7b645e2d032" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12236697">
+  <w:abstractNum w:abstractNumId="43959895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18913231">
+    <w:lvl w:ilvl="0" w:tplc="10000523">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18913231" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10000523" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12236696">
+  <w:abstractNum w:abstractNumId="43959894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15869051">
+    <w:lvl w:ilvl="0" w:tplc="31067146">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12236696">
-    <w:abstractNumId w:val="12236696"/>
+  <w:num w:numId="43959894">
+    <w:abstractNumId w:val="43959894"/>
   </w:num>
-  <w:num w:numId="12236697">
-    <w:abstractNumId w:val="12236697"/>
+  <w:num w:numId="43959895">
+    <w:abstractNumId w:val="43959895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId733261289" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId777528261" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24646a60be30c5f8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId96316a60be30c5fd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId54076a60be30c6620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId15056a60be30ca568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId51816a60be30ca604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId16386a60be30caeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId41066a60be30caf2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId25166a60be30cbdb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18106a60be30c64da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18106a60be30c64da.jpg"/><Relationship Id="rId74986a60be30c90e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74986a60be30c90e0.jpg"/><Relationship Id="rId55056a60be30cbe94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55056a60be30cbe94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId919931370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651256634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91346a7b645e27559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId34676a7b645e2759d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId74646a7b645e27fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId58496a7b645e2bd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId61516a7b645e2bdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId47556a7b645e2c681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId44576a7b645e2c6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId18386a7b645e2cf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16886a7b645e27e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16886a7b645e27e99.jpg"/><Relationship Id="rId81776a7b645e2a8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81776a7b645e2a8b0.jpg"/><Relationship Id="rId28356a7b645e2d032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28356a7b645e2d032.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>