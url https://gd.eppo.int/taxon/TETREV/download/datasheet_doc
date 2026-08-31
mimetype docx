--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91346a7b645e27559" w:history="1">
+            <w:hyperlink r:id="rId22886a95fab7f1937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34676a7b645e2759d" w:history="1">
+            <w:hyperlink r:id="rId12066a95fab7f1980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50622506" name="name36286a7b645e27e9b" descr="12151.jpg"/>
+                  <wp:docPr id="26484158" name="name81426a95fab7f226a" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16886a7b645e27e99" cstate="print"/>
+                          <a:blip r:embed="rId97246a95fab7f2268" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74646a7b645e27fb7" w:history="1">
+            <w:hyperlink r:id="rId69336a95fab7f25d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67016905" name="name95206a7b645e2a8b5" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="89033230" name="name69046a95fab800cda" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81776a7b645e2a8b0" cstate="print"/>
+                    <a:blip r:embed="rId20286a95fab800cd6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58496a7b645e2bd31" w:history="1">
+      <w:hyperlink r:id="rId92616a95fab802190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61516a7b645e2bdc7" w:history="1">
+      <w:hyperlink r:id="rId80666a95fab80224d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47556a7b645e2c681" w:history="1">
+      <w:hyperlink r:id="rId68156a95fab802b24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44576a7b645e2c6c2" w:history="1">
+      <w:hyperlink r:id="rId15726a95fab802b66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18386a7b645e2cf58" w:history="1">
+      <w:hyperlink r:id="rId66146a95fab8034ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79260313" name="name45776a7b645e2d033" descr="eu_funding_250.png"/>
+            <wp:docPr id="7004439" name="name84576a95fab8035f2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28356a7b645e2d032" cstate="print"/>
+                    <a:blip r:embed="rId95286a95fab8035f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43959895">
+  <w:abstractNum w:abstractNumId="82254888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10000523">
+    <w:lvl w:ilvl="0" w:tplc="54300648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10000523" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54300648" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43959894">
+  <w:abstractNum w:abstractNumId="82254887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31067146">
+    <w:lvl w:ilvl="0" w:tplc="97142730">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43959894">
-    <w:abstractNumId w:val="43959894"/>
+  <w:num w:numId="82254887">
+    <w:abstractNumId w:val="82254887"/>
   </w:num>
-  <w:num w:numId="43959895">
-    <w:abstractNumId w:val="43959895"/>
+  <w:num w:numId="82254888">
+    <w:abstractNumId w:val="82254888"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId919931370" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId651256634" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91346a7b645e27559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId34676a7b645e2759d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId74646a7b645e27fb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId58496a7b645e2bd31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId61516a7b645e2bdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId47556a7b645e2c681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId44576a7b645e2c6c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId18386a7b645e2cf58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16886a7b645e27e99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16886a7b645e27e99.jpg"/><Relationship Id="rId81776a7b645e2a8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81776a7b645e2a8b0.jpg"/><Relationship Id="rId28356a7b645e2d032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28356a7b645e2d032.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691874746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538430793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22886a95fab7f1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId12066a95fab7f1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId69336a95fab7f25d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId92616a95fab802190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId80666a95fab80224d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId68156a95fab802b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId15726a95fab802b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId66146a95fab8034ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97246a95fab7f2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97246a95fab7f2268.jpg"/><Relationship Id="rId20286a95fab800cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a95fab800cd6.jpg"/><Relationship Id="rId95286a95fab8035f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95286a95fab8035f0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>