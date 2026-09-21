--- v15 (2026-08-31)
+++ v16 (2026-09-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22886a95fab7f1937" w:history="1">
+            <w:hyperlink r:id="rId63636ab098cba1603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12066a95fab7f1980" w:history="1">
+            <w:hyperlink r:id="rId80126ab098cba164a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26484158" name="name81426a95fab7f226a" descr="12151.jpg"/>
+                  <wp:docPr id="87740222" name="name37346ab098cba21bb" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97246a95fab7f2268" cstate="print"/>
+                          <a:blip r:embed="rId11926ab098cba21b9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69336a95fab7f25d3" w:history="1">
+            <w:hyperlink r:id="rId89496ab098cba2375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89033230" name="name69046a95fab800cda" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="53773822" name="name24326ab098cba4f5b" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20286a95fab800cd6" cstate="print"/>
+                    <a:blip r:embed="rId50346ab098cba4f57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92616a95fab802190" w:history="1">
+      <w:hyperlink r:id="rId98436ab098cba6350" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80666a95fab80224d" w:history="1">
+      <w:hyperlink r:id="rId85066ab098cba63e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68156a95fab802b24" w:history="1">
+      <w:hyperlink r:id="rId56356ab098cba6ca6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a95fab802b66" w:history="1">
+      <w:hyperlink r:id="rId55066ab098cba6ce7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66146a95fab8034ca" w:history="1">
+      <w:hyperlink r:id="rId71596ab098cba75a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7004439" name="name84576a95fab8035f2" descr="eu_funding_250.png"/>
+            <wp:docPr id="19207255" name="name51286ab098cba7a51" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95286a95fab8035f0" cstate="print"/>
+                    <a:blip r:embed="rId63306ab098cba7a50" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82254888">
+  <w:abstractNum w:abstractNumId="29374567">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54300648">
+    <w:lvl w:ilvl="0" w:tplc="59911499">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54300648" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59911499" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82254887">
+  <w:abstractNum w:abstractNumId="29374566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97142730">
+    <w:lvl w:ilvl="0" w:tplc="19913113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82254887">
-    <w:abstractNumId w:val="82254887"/>
+  <w:num w:numId="29374566">
+    <w:abstractNumId w:val="29374566"/>
   </w:num>
-  <w:num w:numId="82254888">
-    <w:abstractNumId w:val="82254888"/>
+  <w:num w:numId="29374567">
+    <w:abstractNumId w:val="29374567"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId691874746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId538430793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22886a95fab7f1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId12066a95fab7f1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId69336a95fab7f25d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId92616a95fab802190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId80666a95fab80224d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId68156a95fab802b24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId15726a95fab802b66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId66146a95fab8034ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97246a95fab7f2268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97246a95fab7f2268.jpg"/><Relationship Id="rId20286a95fab800cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20286a95fab800cd6.jpg"/><Relationship Id="rId95286a95fab8035f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95286a95fab8035f0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218935051" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111503048" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63636ab098cba1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId80126ab098cba164a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId89496ab098cba2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId98436ab098cba6350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId85066ab098cba63e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId56356ab098cba6ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId55066ab098cba6ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId71596ab098cba75a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11926ab098cba21b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11926ab098cba21b9.jpg"/><Relationship Id="rId50346ab098cba4f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346ab098cba4f57.jpg"/><Relationship Id="rId63306ab098cba7a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63306ab098cba7a50.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>