--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Ehara &amp; Ohashi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> red spider mite, red tomato spider mite</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63636ab098cba1603" w:history="1">
+            <w:hyperlink r:id="rId22146acb848c1a72a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80126ab098cba164a" w:history="1">
+            <w:hyperlink r:id="rId12556acb848c1a772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TETREV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87740222" name="name37346ab098cba21bb" descr="12151.jpg"/>
+                  <wp:docPr id="57069748" name="name10316acb848c1ae34" descr="12151.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12151.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11926ab098cba21b9" cstate="print"/>
+                          <a:blip r:embed="rId56096acb848c1ae32" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89496ab098cba2375" w:history="1">
+            <w:hyperlink r:id="rId19046acb848c1af4c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -4306,63 +4306,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53773822" name="name24326ab098cba4f5b" descr="TETREV_distribution_map.jpg"/>
+            <wp:docPr id="78400978" name="name92896acb848c1d8b4" descr="TETREV_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TETREV_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50346ab098cba4f57" cstate="print"/>
+                    <a:blip r:embed="rId11236acb848c1d8b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -7080,51 +7080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98436ab098cba6350" w:history="1">
+      <w:hyperlink r:id="rId71946acb848c1ed67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/24187/file/ent099.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7170,51 +7170,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Entomology circular No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: 2 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85066ab098cba63e9" w:history="1">
+      <w:hyperlink r:id="rId61156acb848c1ee02" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fdacs.gov/content/download/10532/file/ent134.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8544,90 +8544,90 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2275-2285.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A (2021) Spider Mites Collection of Jean Gutierrez. Version 5.3. CBGP (UMR INRA, Cirad, IRD, Montpellier SupAgro). Occurrence dataset </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56356ab098cba6ca6" w:history="1">
+      <w:hyperlink r:id="rId78146acb848c1f71e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.15468/y3gua7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> accessed via GBIF.org on 2021-02-15.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Migeon A, Dorkeld F (2021) Spider Mites Web: a comprehensive database for the Tetranychidae. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55066ab098cba6ce7" w:history="1">
+      <w:hyperlink r:id="rId22766acb848c1f761" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www1.montpellier.inra.fr/CBGP/spmweb</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9937,51 +9937,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tetranychus evansi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71596ab098cba75a6" w:history="1">
+      <w:hyperlink r:id="rId54236acb848c2002d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -9994,63 +9994,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19207255" name="name51286ab098cba7a51" descr="eu_funding_250.png"/>
+            <wp:docPr id="62231347" name="name64896acb848c2025f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63306ab098cba7a50" cstate="print"/>
+                    <a:blip r:embed="rId79676acb848c2025d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -10148,137 +10148,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29374567">
+  <w:abstractNum w:abstractNumId="16483958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59911499">
+    <w:lvl w:ilvl="0" w:tplc="99244103">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59911499" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99244103" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29374566">
+  <w:abstractNum w:abstractNumId="16483957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19913113">
+    <w:lvl w:ilvl="0" w:tplc="61919433">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -11030,55 +11030,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29374566">
-    <w:abstractNumId w:val="29374566"/>
+  <w:num w:numId="16483957">
+    <w:abstractNumId w:val="16483957"/>
   </w:num>
-  <w:num w:numId="29374567">
-    <w:abstractNumId w:val="29374567"/>
+  <w:num w:numId="16483958">
+    <w:abstractNumId w:val="16483958"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -22628,51 +22628,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId218935051" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId111503048" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63636ab098cba1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId80126ab098cba164a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId89496ab098cba2375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId98436ab098cba6350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId85066ab098cba63e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId56356ab098cba6ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId55066ab098cba6ce7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId71596ab098cba75a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11926ab098cba21b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11926ab098cba21b9.jpg"/><Relationship Id="rId50346ab098cba4f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346ab098cba4f57.jpg"/><Relationship Id="rId63306ab098cba7a50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63306ab098cba7a50.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848373561" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId970081960" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22146acb848c1a72a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/" TargetMode="External"/><Relationship Id="rId12556acb848c1a772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/categorization" TargetMode="External"/><Relationship Id="rId19046acb848c1af4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TETREV/photos" TargetMode="External"/><Relationship Id="rId71946acb848c1ed67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/24187/file/ent099.pdf" TargetMode="External"/><Relationship Id="rId61156acb848c1ee02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fdacs.gov/content/download/10532/file/ent134.pdf" TargetMode="External"/><Relationship Id="rId78146acb848c1f71e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.15468/y3gua7" TargetMode="External"/><Relationship Id="rId22766acb848c1f761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.montpellier.inra.fr/CBGP/spmweb" TargetMode="External"/><Relationship Id="rId54236acb848c2002d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56096acb848c1ae32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56096acb848c1ae32.jpg"/><Relationship Id="rId11236acb848c1d8b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11236acb848c1d8b0.jpg"/><Relationship Id="rId79676acb848c2025d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79676acb848c2025d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>