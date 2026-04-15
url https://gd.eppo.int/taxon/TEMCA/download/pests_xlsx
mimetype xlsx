--- v0 (2025-10-14)
+++ v1 (2026-04-15)
@@ -207,51 +207,51 @@
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.
 * Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
   </si>
   <si>
     <t>CERTCO</t>
   </si>
   <si>
     <t>Ceratitis cosyra</t>
   </si>
   <si>
     <t>* Mwatawala MW, De Meyer M, Makundi RH, Maerere AP (2009) Host range and distribution of fruit-infesting pestiferous fruit flies (Diptera, Tephritidae) in selected areas of Central Tanzania. Bulletin of entomological research 99(6), 629-641.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* Moquet L, Payet J, Glenac S, Delatte H (2021) Niche shift of tephritid species after the Oriental fruit fly (Bactrocera dorsalis) invasion in La Réunion. Diversity and Distributions. 27(1), 109-129. https://doi.org/10.1111/ddi.13172</t>
   </si>
   <si>
     <t>EUTEBA</t>
   </si>
   <si>
     <t>Eutetranychus banksi</t>
   </si>
   <si>
     <t>* Migeon A &amp; Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 2024/04/23)</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>