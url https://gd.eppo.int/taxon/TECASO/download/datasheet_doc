--- v15 (2026-09-01)
+++ v16 (2026-09-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39296a9628ebe8bf4" w:history="1">
+            <w:hyperlink r:id="rId22546ab0c2627ae90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80916a9628ebe8c5e" w:history="1">
+            <w:hyperlink r:id="rId28406ab0c2627aef9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67086324" name="name68986a9628ebe945e" descr="5125.jpg"/>
+                  <wp:docPr id="84391059" name="name56546ab0c2627b5e5" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31726a9628ebe945c" cstate="print"/>
+                          <a:blip r:embed="rId20726ab0c2627b5e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50346a9628ebe958f" w:history="1">
+            <w:hyperlink r:id="rId25576ab0c2627b6e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52604416" name="name51506a9628ebea5e4" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="88737211" name="name11896ab0c2627c324" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50346a9628ebea5e1" cstate="print"/>
+                    <a:blip r:embed="rId74606ab0c2627c322" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78976a9628ebeb311" w:history="1">
+      <w:hyperlink r:id="rId99916ab0c2627d021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21086a9628ebeb376" w:history="1">
+      <w:hyperlink r:id="rId29116ab0c2627d085" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a9628ebeb41c" w:history="1">
+      <w:hyperlink r:id="rId67166ab0c2627d12c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22756a9628ebeb4ae" w:history="1">
+      <w:hyperlink r:id="rId56446ab0c2627d1bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84406a9628ebeb541" w:history="1">
+      <w:hyperlink r:id="rId26526ab0c2627d22f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60836a9628ebeb5c9" w:history="1">
+      <w:hyperlink r:id="rId33736ab0c2627d2b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75046a9628ebeb6c0" w:history="1">
+      <w:hyperlink r:id="rId36076ab0c2627d3a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81536a9628ebeb7e0" w:history="1">
+      <w:hyperlink r:id="rId76966ab0c2627d4be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32776a9628ebeb817" w:history="1">
+      <w:hyperlink r:id="rId74766ab0c2627d4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85536a9628ebeb8b7" w:history="1">
+      <w:hyperlink r:id="rId75226ab0c2627d591" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76546a9628ebeb8f8" w:history="1">
+      <w:hyperlink r:id="rId62936ab0c2627d5d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a9628ebeb9d6" w:history="1">
+      <w:hyperlink r:id="rId96136ab0c2627d6ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48596a9628ebebc0c" w:history="1">
+      <w:hyperlink r:id="rId71526ab0c2627d8d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86536a9628ebebcd6" w:history="1">
+      <w:hyperlink r:id="rId89996ab0c2627d997" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24076a9628ebebd9f" w:history="1">
+      <w:hyperlink r:id="rId97196ab0c2627da68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8547329" name="name40876a9628ebebe06" descr="eu_funding_250.png"/>
+            <wp:docPr id="40749114" name="name82626ab0c2627dd77" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84656a9628ebebe05" cstate="print"/>
+                    <a:blip r:embed="rId49086ab0c2627dd76" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44112181">
+  <w:abstractNum w:abstractNumId="18917304">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93271660">
+    <w:lvl w:ilvl="0" w:tplc="84670756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93271660" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84670756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44112180">
+  <w:abstractNum w:abstractNumId="18917303">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72647991">
+    <w:lvl w:ilvl="0" w:tplc="63897143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44112180">
-    <w:abstractNumId w:val="44112180"/>
+  <w:num w:numId="18917303">
+    <w:abstractNumId w:val="18917303"/>
   </w:num>
-  <w:num w:numId="44112181">
-    <w:abstractNumId w:val="44112181"/>
+  <w:num w:numId="18917304">
+    <w:abstractNumId w:val="18917304"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415471563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739051219" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39296a9628ebe8bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId80916a9628ebe8c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId50346a9628ebe958f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId78976a9628ebeb311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId21086a9628ebeb376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId60836a9628ebeb41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId22756a9628ebeb4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId84406a9628ebeb541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId60836a9628ebeb5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId75046a9628ebeb6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId81536a9628ebeb7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId32776a9628ebeb817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId85536a9628ebeb8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId76546a9628ebeb8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId35176a9628ebeb9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId48596a9628ebebc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId86536a9628ebebcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24076a9628ebebd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId31726a9628ebe945c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31726a9628ebe945c.jpg"/><Relationship Id="rId50346a9628ebea5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346a9628ebea5e1.jpg"/><Relationship Id="rId84656a9628ebebe05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a9628ebebe05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238950756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId373163881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22546ab0c2627ae90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId28406ab0c2627aef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId25576ab0c2627b6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId99916ab0c2627d021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId29116ab0c2627d085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId67166ab0c2627d12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId56446ab0c2627d1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId26526ab0c2627d22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId33736ab0c2627d2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36076ab0c2627d3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId76966ab0c2627d4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId74766ab0c2627d4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId75226ab0c2627d591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId62936ab0c2627d5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId96136ab0c2627d6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId71526ab0c2627d8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId89996ab0c2627d997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97196ab0c2627da68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId20726ab0c2627b5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20726ab0c2627b5e4.jpg"/><Relationship Id="rId74606ab0c2627c322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74606ab0c2627c322.jpg"/><Relationship Id="rId49086ab0c2627dd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49086ab0c2627dd76.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>