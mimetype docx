--- v16 (2026-09-21)
+++ v17 (2026-10-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22546ab0c2627ae90" w:history="1">
+            <w:hyperlink r:id="rId56406acb6f161577d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28406ab0c2627aef9" w:history="1">
+            <w:hyperlink r:id="rId28946acb6f16157e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="84391059" name="name56546ab0c2627b5e5" descr="5125.jpg"/>
+                  <wp:docPr id="53034548" name="name11866acb6f1615e8e" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20726ab0c2627b5e4" cstate="print"/>
+                          <a:blip r:embed="rId98876acb6f1615e8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25576ab0c2627b6e9" w:history="1">
+            <w:hyperlink r:id="rId58916acb6f1615fbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88737211" name="name11896ab0c2627c324" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="85457633" name="name49606acb6f1616b00" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74606ab0c2627c322" cstate="print"/>
+                    <a:blip r:embed="rId17796acb6f1616afd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99916ab0c2627d021" w:history="1">
+      <w:hyperlink r:id="rId61226acb6f1617847" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29116ab0c2627d085" w:history="1">
+      <w:hyperlink r:id="rId55936acb6f16178ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67166ab0c2627d12c" w:history="1">
+      <w:hyperlink r:id="rId22476acb6f1617952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56446ab0c2627d1bd" w:history="1">
+      <w:hyperlink r:id="rId83926acb6f1617a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26526ab0c2627d22f" w:history="1">
+      <w:hyperlink r:id="rId81146acb6f1617a9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33736ab0c2627d2b2" w:history="1">
+      <w:hyperlink r:id="rId70826acb6f1617b1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36076ab0c2627d3a4" w:history="1">
+      <w:hyperlink r:id="rId82246acb6f1617c16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76966ab0c2627d4be" w:history="1">
+      <w:hyperlink r:id="rId13606acb6f1617d36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766ab0c2627d4f5" w:history="1">
+      <w:hyperlink r:id="rId84726acb6f1617d6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75226ab0c2627d591" w:history="1">
+      <w:hyperlink r:id="rId38326acb6f1617e0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62936ab0c2627d5d1" w:history="1">
+      <w:hyperlink r:id="rId77106acb6f1617e4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96136ab0c2627d6ac" w:history="1">
+      <w:hyperlink r:id="rId60996acb6f1617f2c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71526ab0c2627d8d2" w:history="1">
+      <w:hyperlink r:id="rId29906acb6f1618156" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89996ab0c2627d997" w:history="1">
+      <w:hyperlink r:id="rId76446acb6f1618218" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97196ab0c2627da68" w:history="1">
+      <w:hyperlink r:id="rId44706acb6f16182df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40749114" name="name82626ab0c2627dd77" descr="eu_funding_250.png"/>
+            <wp:docPr id="44701797" name="name57016acb6f161837a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49086ab0c2627dd76" cstate="print"/>
+                    <a:blip r:embed="rId61846acb6f1618379" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18917304">
+  <w:abstractNum w:abstractNumId="22121420">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84670756">
+    <w:lvl w:ilvl="0" w:tplc="11071955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84670756" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11071955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18917303">
+  <w:abstractNum w:abstractNumId="22121419">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63897143">
+    <w:lvl w:ilvl="0" w:tplc="31729942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18917303">
-    <w:abstractNumId w:val="18917303"/>
+  <w:num w:numId="22121419">
+    <w:abstractNumId w:val="22121419"/>
   </w:num>
-  <w:num w:numId="18917304">
-    <w:abstractNumId w:val="18917304"/>
+  <w:num w:numId="22121420">
+    <w:abstractNumId w:val="22121420"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId238950756" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId373163881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22546ab0c2627ae90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId28406ab0c2627aef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId25576ab0c2627b6e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId99916ab0c2627d021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId29116ab0c2627d085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId67166ab0c2627d12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId56446ab0c2627d1bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId26526ab0c2627d22f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId33736ab0c2627d2b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId36076ab0c2627d3a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId76966ab0c2627d4be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId74766ab0c2627d4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId75226ab0c2627d591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId62936ab0c2627d5d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId96136ab0c2627d6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId71526ab0c2627d8d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId89996ab0c2627d997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId97196ab0c2627da68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId20726ab0c2627b5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20726ab0c2627b5e4.jpg"/><Relationship Id="rId74606ab0c2627c322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74606ab0c2627c322.jpg"/><Relationship Id="rId49086ab0c2627dd76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49086ab0c2627dd76.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId630307880" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId531635434" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56406acb6f161577d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId28946acb6f16157e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId58916acb6f1615fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId61226acb6f1617847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId55936acb6f16178ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId22476acb6f1617952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId83926acb6f1617a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId81146acb6f1617a9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId70826acb6f1617b1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId82246acb6f1617c16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId13606acb6f1617d36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId84726acb6f1617d6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId38326acb6f1617e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId77106acb6f1617e4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId60996acb6f1617f2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId29906acb6f1618156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId76446acb6f1618218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44706acb6f16182df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId98876acb6f1615e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98876acb6f1615e8a.jpg"/><Relationship Id="rId17796acb6f1616afd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17796acb6f1616afd.jpg"/><Relationship Id="rId61846acb6f1618379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61846acb6f1618379.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>