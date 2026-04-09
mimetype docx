--- v7 (2026-03-19)
+++ v8 (2026-04-09)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296369bc88fb1b7ee" w:history="1">
+            <w:hyperlink r:id="rId413769d724d7cb3ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675569bc88fb1b858" w:history="1">
+            <w:hyperlink r:id="rId681969d724d7cb472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42972867" name="name466769bc88fb1be8c" descr="5125.jpg"/>
+                  <wp:docPr id="49681457" name="name165169d724d7cb951" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId898769bc88fb1be8b" cstate="print"/>
+                          <a:blip r:embed="rId759269d724d7cb94f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId668169bc88fb1bfc1" w:history="1">
+            <w:hyperlink r:id="rId134069d724d7cbac4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79547768" name="name635969bc88fb1c916" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="42534430" name="name195169d724d7cc946" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId214369bc88fb1c914" cstate="print"/>
+                    <a:blip r:embed="rId139169d724d7cc943" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690869bc88fb1d637" w:history="1">
+      <w:hyperlink r:id="rId835969d724d7cd8ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId643269bc88fb1d698" w:history="1">
+      <w:hyperlink r:id="rId585069d724d7cd954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId654369bc88fb1d73c" w:history="1">
+      <w:hyperlink r:id="rId405769d724d7cd9f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId797769bc88fb1d7cb" w:history="1">
+      <w:hyperlink r:id="rId446869d724d7cdb11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109669bc88fb1d83c" w:history="1">
+      <w:hyperlink r:id="rId176769d724d7cdbc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475169bc88fb1d8bd" w:history="1">
+      <w:hyperlink r:id="rId583669d724d7cdc5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId672669bc88fb1d9ac" w:history="1">
+      <w:hyperlink r:id="rId680969d724d7cdd59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId617169bc88fb1dac4" w:history="1">
+      <w:hyperlink r:id="rId877969d724d7cde86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId934269bc88fb1dafb" w:history="1">
+      <w:hyperlink r:id="rId913169d724d7cdebe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId581369bc88fb1db96" w:history="1">
+      <w:hyperlink r:id="rId583969d724d7cdf69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId174469bc88fb1dbd6" w:history="1">
+      <w:hyperlink r:id="rId585969d724d7cdfaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414869bc88fb1dcb8" w:history="1">
+      <w:hyperlink r:id="rId394169d724d7ce088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137969bc88fb1dee1" w:history="1">
+      <w:hyperlink r:id="rId849769d724d7ce3a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId783669bc88fb1dfa4" w:history="1">
+      <w:hyperlink r:id="rId449869d724d7ce481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId884969bc88fb1e066" w:history="1">
+      <w:hyperlink r:id="rId604069d724d7ce556" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17114529" name="name521969bc88fb1e0d9" descr="eu_funding_250.png"/>
+            <wp:docPr id="17201542" name="name840069d724d7ce5c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId803069bc88fb1e0d8" cstate="print"/>
+                    <a:blip r:embed="rId444869d724d7ce5c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49118359">
+  <w:abstractNum w:abstractNumId="43400763">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39879585">
+    <w:lvl w:ilvl="0" w:tplc="84758824">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39879585" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84758824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49118358">
+  <w:abstractNum w:abstractNumId="43400762">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17439127">
+    <w:lvl w:ilvl="0" w:tplc="45990874">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49118358">
-    <w:abstractNumId w:val="49118358"/>
+  <w:num w:numId="43400762">
+    <w:abstractNumId w:val="43400762"/>
   </w:num>
-  <w:num w:numId="49118359">
-    <w:abstractNumId w:val="49118359"/>
+  <w:num w:numId="43400763">
+    <w:abstractNumId w:val="43400763"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId751227308" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905294266" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId296369bc88fb1b7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId675569bc88fb1b858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId668169bc88fb1bfc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId690869bc88fb1d637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId643269bc88fb1d698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId654369bc88fb1d73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId797769bc88fb1d7cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId109669bc88fb1d83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId475169bc88fb1d8bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId672669bc88fb1d9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId617169bc88fb1dac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId934269bc88fb1dafb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId581369bc88fb1db96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId174469bc88fb1dbd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId414869bc88fb1dcb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId137969bc88fb1dee1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId783669bc88fb1dfa4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId884969bc88fb1e066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId898769bc88fb1be8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId898769bc88fb1be8b.jpg"/><Relationship Id="rId214369bc88fb1c914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId214369bc88fb1c914.jpg"/><Relationship Id="rId803069bc88fb1e0d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId803069bc88fb1e0d8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128015019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808974767" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId413769d724d7cb3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId681969d724d7cb472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId134069d724d7cbac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId835969d724d7cd8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId585069d724d7cd954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId405769d724d7cd9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId446869d724d7cdb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId176769d724d7cdbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId583669d724d7cdc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId680969d724d7cdd59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId877969d724d7cde86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId913169d724d7cdebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId583969d724d7cdf69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId585969d724d7cdfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId394169d724d7ce088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId849769d724d7ce3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId449869d724d7ce481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId604069d724d7ce556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId759269d724d7cb94f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759269d724d7cb94f.jpg"/><Relationship Id="rId139169d724d7cc943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId139169d724d7cc943.jpg"/><Relationship Id="rId444869d724d7ce5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId444869d724d7ce5c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>