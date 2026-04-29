--- v8 (2026-04-09)
+++ v9 (2026-04-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413769d724d7cb3ea" w:history="1">
+            <w:hyperlink r:id="rId664369f1d30b8d007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681969d724d7cb472" w:history="1">
+            <w:hyperlink r:id="rId649869f1d30b8d071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49681457" name="name165169d724d7cb951" descr="5125.jpg"/>
+                  <wp:docPr id="4837706" name="name752069f1d30b8d5c3" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId759269d724d7cb94f" cstate="print"/>
+                          <a:blip r:embed="rId859369f1d30b8d5c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId134069d724d7cbac4" w:history="1">
+            <w:hyperlink r:id="rId664369f1d30b8d6fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42534430" name="name195169d724d7cc946" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="44245009" name="name758369f1d30b8e67b" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId139169d724d7cc943" cstate="print"/>
+                    <a:blip r:embed="rId194869f1d30b8e678" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId835969d724d7cd8ec" w:history="1">
+      <w:hyperlink r:id="rId734169f1d30b8f3e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585069d724d7cd954" w:history="1">
+      <w:hyperlink r:id="rId195469f1d30b8f44a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405769d724d7cd9f9" w:history="1">
+      <w:hyperlink r:id="rId619469f1d30b8f4ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446869d724d7cdb11" w:history="1">
+      <w:hyperlink r:id="rId298069f1d30b8f57d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId176769d724d7cdbc7" w:history="1">
+      <w:hyperlink r:id="rId848169f1d30b8f5ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583669d724d7cdc5e" w:history="1">
+      <w:hyperlink r:id="rId140269f1d30b8f671" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId680969d724d7cdd59" w:history="1">
+      <w:hyperlink r:id="rId407369f1d30b8f762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId877969d724d7cde86" w:history="1">
+      <w:hyperlink r:id="rId517069f1d30b8f87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913169d724d7cdebe" w:history="1">
+      <w:hyperlink r:id="rId318869f1d30b8f8cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId583969d724d7cdf69" w:history="1">
+      <w:hyperlink r:id="rId165169f1d30b8f96c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId585969d724d7cdfaa" w:history="1">
+      <w:hyperlink r:id="rId329869f1d30b8f9af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId394169d724d7ce088" w:history="1">
+      <w:hyperlink r:id="rId462969f1d30b8fa96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId849769d724d7ce3a7" w:history="1">
+      <w:hyperlink r:id="rId358169f1d30b8fcc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449869d724d7ce481" w:history="1">
+      <w:hyperlink r:id="rId769769f1d30b8fd98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604069d724d7ce556" w:history="1">
+      <w:hyperlink r:id="rId902469f1d30b8fe61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17201542" name="name840069d724d7ce5c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="94942749" name="name349169f1d30b8feee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId444869d724d7ce5c4" cstate="print"/>
+                    <a:blip r:embed="rId190769f1d30b8feed" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43400763">
+  <w:abstractNum w:abstractNumId="68233983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84758824">
+    <w:lvl w:ilvl="0" w:tplc="79260504">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84758824" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79260504" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43400762">
+  <w:abstractNum w:abstractNumId="68233982">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45990874">
+    <w:lvl w:ilvl="0" w:tplc="93584682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43400762">
-    <w:abstractNumId w:val="43400762"/>
+  <w:num w:numId="68233982">
+    <w:abstractNumId w:val="68233982"/>
   </w:num>
-  <w:num w:numId="43400763">
-    <w:abstractNumId w:val="43400763"/>
+  <w:num w:numId="68233983">
+    <w:abstractNumId w:val="68233983"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId128015019" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId808974767" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId413769d724d7cb3ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId681969d724d7cb472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId134069d724d7cbac4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId835969d724d7cd8ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId585069d724d7cd954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId405769d724d7cd9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId446869d724d7cdb11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId176769d724d7cdbc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId583669d724d7cdc5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId680969d724d7cdd59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId877969d724d7cde86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId913169d724d7cdebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId583969d724d7cdf69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId585969d724d7cdfaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId394169d724d7ce088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId849769d724d7ce3a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId449869d724d7ce481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId604069d724d7ce556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId759269d724d7cb94f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId759269d724d7cb94f.jpg"/><Relationship Id="rId139169d724d7cc943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId139169d724d7cc943.jpg"/><Relationship Id="rId444869d724d7ce5c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId444869d724d7ce5c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649157169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698181979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664369f1d30b8d007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId649869f1d30b8d071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId664369f1d30b8d6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId734169f1d30b8f3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId195469f1d30b8f44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId619469f1d30b8f4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId298069f1d30b8f57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId848169f1d30b8f5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId140269f1d30b8f671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId407369f1d30b8f762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId517069f1d30b8f87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId318869f1d30b8f8cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId165169f1d30b8f96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId329869f1d30b8f9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId462969f1d30b8fa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId358169f1d30b8fcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId769769f1d30b8fd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId902469f1d30b8fe61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId859369f1d30b8d5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859369f1d30b8d5c1.jpg"/><Relationship Id="rId194869f1d30b8e678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId194869f1d30b8e678.jpg"/><Relationship Id="rId190769f1d30b8feed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId190769f1d30b8feed.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>