--- v9 (2026-04-29)
+++ v10 (2026-05-19)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664369f1d30b8d007" w:history="1">
+            <w:hyperlink r:id="rId46586a0c884825d48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649869f1d30b8d071" w:history="1">
+            <w:hyperlink r:id="rId17796a0c884825db2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4837706" name="name752069f1d30b8d5c3" descr="5125.jpg"/>
+                  <wp:docPr id="92823729" name="name14886a0c884826575" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId859369f1d30b8d5c1" cstate="print"/>
+                          <a:blip r:embed="rId39316a0c884826574" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId664369f1d30b8d6fa" w:history="1">
+            <w:hyperlink r:id="rId96796a0c8848266fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44245009" name="name758369f1d30b8e67b" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="38490077" name="name69826a0c88482762e" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId194869f1d30b8e678" cstate="print"/>
+                    <a:blip r:embed="rId48286a0c88482762b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId734169f1d30b8f3e6" w:history="1">
+      <w:hyperlink r:id="rId70296a0c8848283bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId195469f1d30b8f44a" w:history="1">
+      <w:hyperlink r:id="rId90526a0c884828422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId619469f1d30b8f4ee" w:history="1">
+      <w:hyperlink r:id="rId17836a0c8848284c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298069f1d30b8f57d" w:history="1">
+      <w:hyperlink r:id="rId26136a0c884828645" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId848169f1d30b8f5ef" w:history="1">
+      <w:hyperlink r:id="rId99606a0c8848286bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140269f1d30b8f671" w:history="1">
+      <w:hyperlink r:id="rId36866a0c88482873f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407369f1d30b8f762" w:history="1">
+      <w:hyperlink r:id="rId82916a0c884828835" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517069f1d30b8f87d" w:history="1">
+      <w:hyperlink r:id="rId30946a0c884828952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318869f1d30b8f8cb" w:history="1">
+      <w:hyperlink r:id="rId79536a0c884828989" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId165169f1d30b8f96c" w:history="1">
+      <w:hyperlink r:id="rId15436a0c884828a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329869f1d30b8f9af" w:history="1">
+      <w:hyperlink r:id="rId62216a0c884828a70" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId462969f1d30b8fa96" w:history="1">
+      <w:hyperlink r:id="rId14446a0c884828b52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358169f1d30b8fcc2" w:history="1">
+      <w:hyperlink r:id="rId60586a0c884828d7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId769769f1d30b8fd98" w:history="1">
+      <w:hyperlink r:id="rId20296a0c884828e40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId902469f1d30b8fe61" w:history="1">
+      <w:hyperlink r:id="rId68576a0c884828f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94942749" name="name349169f1d30b8feee" descr="eu_funding_250.png"/>
+            <wp:docPr id="81875094" name="name73796a0c884828fc0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId190769f1d30b8feed" cstate="print"/>
+                    <a:blip r:embed="rId56766a0c884828fbf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68233983">
+  <w:abstractNum w:abstractNumId="15541566">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79260504">
+    <w:lvl w:ilvl="0" w:tplc="70563774">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79260504" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70563774" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68233982">
+  <w:abstractNum w:abstractNumId="15541565">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93584682">
+    <w:lvl w:ilvl="0" w:tplc="86312915">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68233982">
-    <w:abstractNumId w:val="68233982"/>
+  <w:num w:numId="15541565">
+    <w:abstractNumId w:val="15541565"/>
   </w:num>
-  <w:num w:numId="68233983">
-    <w:abstractNumId w:val="68233983"/>
+  <w:num w:numId="15541566">
+    <w:abstractNumId w:val="15541566"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId649157169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698181979" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664369f1d30b8d007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId649869f1d30b8d071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId664369f1d30b8d6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId734169f1d30b8f3e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId195469f1d30b8f44a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId619469f1d30b8f4ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId298069f1d30b8f57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId848169f1d30b8f5ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId140269f1d30b8f671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId407369f1d30b8f762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId517069f1d30b8f87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId318869f1d30b8f8cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId165169f1d30b8f96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId329869f1d30b8f9af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId462969f1d30b8fa96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId358169f1d30b8fcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId769769f1d30b8fd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId902469f1d30b8fe61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId859369f1d30b8d5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId859369f1d30b8d5c1.jpg"/><Relationship Id="rId194869f1d30b8e678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId194869f1d30b8e678.jpg"/><Relationship Id="rId190769f1d30b8feed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId190769f1d30b8feed.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId822723422" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905916690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46586a0c884825d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId17796a0c884825db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId96796a0c8848266fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId70296a0c8848283bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId90526a0c884828422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId17836a0c8848284c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId26136a0c884828645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId99606a0c8848286bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId36866a0c88482873f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId82916a0c884828835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId30946a0c884828952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId79536a0c884828989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId15436a0c884828a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId62216a0c884828a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId14446a0c884828b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId60586a0c884828d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId20296a0c884828e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68576a0c884828f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId39316a0c884826574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39316a0c884826574.jpg"/><Relationship Id="rId48286a0c88482762b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a0c88482762b.jpg"/><Relationship Id="rId56766a0c884828fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56766a0c884828fbf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>