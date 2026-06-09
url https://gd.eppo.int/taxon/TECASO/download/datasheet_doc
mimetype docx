--- v10 (2026-05-19)
+++ v11 (2026-06-09)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46586a0c884825d48" w:history="1">
+            <w:hyperlink r:id="rId44786a27d9ad2c334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17796a0c884825db2" w:history="1">
+            <w:hyperlink r:id="rId40496a27d9ad2c39d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92823729" name="name14886a0c884826575" descr="5125.jpg"/>
+                  <wp:docPr id="32966313" name="name45866a27d9ad2c9a0" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39316a0c884826574" cstate="print"/>
+                          <a:blip r:embed="rId22416a27d9ad2c99e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96796a0c8848266fd" w:history="1">
+            <w:hyperlink r:id="rId53646a27d9ad2cab3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38490077" name="name69826a0c88482762e" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="27686155" name="name98686a27d9ad2d9ad" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48286a0c88482762b" cstate="print"/>
+                    <a:blip r:embed="rId90706a27d9ad2d9ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296a0c8848283bb" w:history="1">
+      <w:hyperlink r:id="rId40056a27d9ad2e6b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90526a0c884828422" w:history="1">
+      <w:hyperlink r:id="rId95116a27d9ad2e718" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17836a0c8848284c7" w:history="1">
+      <w:hyperlink r:id="rId35956a27d9ad2e7bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26136a0c884828645" w:history="1">
+      <w:hyperlink r:id="rId85976a27d9ad2e84e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99606a0c8848286bb" w:history="1">
+      <w:hyperlink r:id="rId88696a27d9ad2e8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36866a0c88482873f" w:history="1">
+      <w:hyperlink r:id="rId90846a27d9ad2e946" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82916a0c884828835" w:history="1">
+      <w:hyperlink r:id="rId13276a27d9ad2ea39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30946a0c884828952" w:history="1">
+      <w:hyperlink r:id="rId88676a27d9ad2eb52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79536a0c884828989" w:history="1">
+      <w:hyperlink r:id="rId24406a27d9ad2eb8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15436a0c884828a26" w:history="1">
+      <w:hyperlink r:id="rId80976a27d9ad2ec29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62216a0c884828a70" w:history="1">
+      <w:hyperlink r:id="rId58716a27d9ad2ec69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14446a0c884828b52" w:history="1">
+      <w:hyperlink r:id="rId24716a27d9ad2ed46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60586a0c884828d7a" w:history="1">
+      <w:hyperlink r:id="rId52886a27d9ad2ef8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20296a0c884828e40" w:history="1">
+      <w:hyperlink r:id="rId22176a27d9ad2f051" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a0c884828f08" w:history="1">
+      <w:hyperlink r:id="rId98216a27d9ad2f116" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81875094" name="name73796a0c884828fc0" descr="eu_funding_250.png"/>
+            <wp:docPr id="77968777" name="name45856a27d9ad2f1a2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56766a0c884828fbf" cstate="print"/>
+                    <a:blip r:embed="rId10136a27d9ad2f1a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15541566">
+  <w:abstractNum w:abstractNumId="73798243">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70563774">
+    <w:lvl w:ilvl="0" w:tplc="56550737">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70563774" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56550737" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15541565">
+  <w:abstractNum w:abstractNumId="73798242">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86312915">
+    <w:lvl w:ilvl="0" w:tplc="65342390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15541565">
-    <w:abstractNumId w:val="15541565"/>
+  <w:num w:numId="73798242">
+    <w:abstractNumId w:val="73798242"/>
   </w:num>
-  <w:num w:numId="15541566">
-    <w:abstractNumId w:val="15541566"/>
+  <w:num w:numId="73798243">
+    <w:abstractNumId w:val="73798243"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId822723422" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId905916690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId46586a0c884825d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId17796a0c884825db2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId96796a0c8848266fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId70296a0c8848283bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId90526a0c884828422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId17836a0c8848284c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId26136a0c884828645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId99606a0c8848286bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId36866a0c88482873f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId82916a0c884828835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId30946a0c884828952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId79536a0c884828989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId15436a0c884828a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId62216a0c884828a70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId14446a0c884828b52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId60586a0c884828d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId20296a0c884828e40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68576a0c884828f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId39316a0c884826574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39316a0c884826574.jpg"/><Relationship Id="rId48286a0c88482762b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48286a0c88482762b.jpg"/><Relationship Id="rId56766a0c884828fbf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56766a0c884828fbf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895373146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146879048" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44786a27d9ad2c334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId40496a27d9ad2c39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId53646a27d9ad2cab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId40056a27d9ad2e6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId95116a27d9ad2e718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId35956a27d9ad2e7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId85976a27d9ad2e84e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId88696a27d9ad2e8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90846a27d9ad2e946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId13276a27d9ad2ea39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId88676a27d9ad2eb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId24406a27d9ad2eb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId80976a27d9ad2ec29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId58716a27d9ad2ec69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId24716a27d9ad2ed46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId52886a27d9ad2ef8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId22176a27d9ad2f051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98216a27d9ad2f116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId22416a27d9ad2c99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22416a27d9ad2c99e.jpg"/><Relationship Id="rId90706a27d9ad2d9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90706a27d9ad2d9ac.jpg"/><Relationship Id="rId10136a27d9ad2f1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10136a27d9ad2f1a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>