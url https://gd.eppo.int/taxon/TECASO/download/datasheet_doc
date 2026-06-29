--- v11 (2026-06-09)
+++ v12 (2026-06-29)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44786a27d9ad2c334" w:history="1">
+            <w:hyperlink r:id="rId91196a424a466c13e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40496a27d9ad2c39d" w:history="1">
+            <w:hyperlink r:id="rId99896a424a466c1a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="32966313" name="name45866a27d9ad2c9a0" descr="5125.jpg"/>
+                  <wp:docPr id="65210527" name="name20616a424a466c78e" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22416a27d9ad2c99e" cstate="print"/>
+                          <a:blip r:embed="rId59396a424a466c78c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53646a27d9ad2cab3" w:history="1">
+            <w:hyperlink r:id="rId14556a424a466c8dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27686155" name="name98686a27d9ad2d9ad" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="59923471" name="name27536a424a466d4e9" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90706a27d9ad2d9ac" cstate="print"/>
+                    <a:blip r:embed="rId95926a424a466d4e7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40056a27d9ad2e6b4" w:history="1">
+      <w:hyperlink r:id="rId98246a424a466e217" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95116a27d9ad2e718" w:history="1">
+      <w:hyperlink r:id="rId33276a424a466e27a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35956a27d9ad2e7bd" w:history="1">
+      <w:hyperlink r:id="rId83536a424a466e31b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85976a27d9ad2e84e" w:history="1">
+      <w:hyperlink r:id="rId52356a424a466e3ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88696a27d9ad2e8c2" w:history="1">
+      <w:hyperlink r:id="rId83486a424a466e41b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90846a27d9ad2e946" w:history="1">
+      <w:hyperlink r:id="rId20966a424a466e49e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13276a27d9ad2ea39" w:history="1">
+      <w:hyperlink r:id="rId56046a424a466e5a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88676a27d9ad2eb52" w:history="1">
+      <w:hyperlink r:id="rId44656a424a466e6c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24406a27d9ad2eb8a" w:history="1">
+      <w:hyperlink r:id="rId26116a424a466e6fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80976a27d9ad2ec29" w:history="1">
+      <w:hyperlink r:id="rId11506a424a466e79a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58716a27d9ad2ec69" w:history="1">
+      <w:hyperlink r:id="rId52826a424a466e7db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24716a27d9ad2ed46" w:history="1">
+      <w:hyperlink r:id="rId53626a424a466e8c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52886a27d9ad2ef8c" w:history="1">
+      <w:hyperlink r:id="rId21626a424a466eae4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22176a27d9ad2f051" w:history="1">
+      <w:hyperlink r:id="rId86456a424a466ebb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98216a27d9ad2f116" w:history="1">
+      <w:hyperlink r:id="rId57646a424a466ec7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77968777" name="name45856a27d9ad2f1a2" descr="eu_funding_250.png"/>
+            <wp:docPr id="97086490" name="name44566a424a466ece1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10136a27d9ad2f1a0" cstate="print"/>
+                    <a:blip r:embed="rId28426a424a466ece0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73798243">
+  <w:abstractNum w:abstractNumId="97920070">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56550737">
+    <w:lvl w:ilvl="0" w:tplc="80607776">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56550737" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80607776" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73798242">
+  <w:abstractNum w:abstractNumId="97920069">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65342390">
+    <w:lvl w:ilvl="0" w:tplc="99943670">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73798242">
-    <w:abstractNumId w:val="73798242"/>
+  <w:num w:numId="97920069">
+    <w:abstractNumId w:val="97920069"/>
   </w:num>
-  <w:num w:numId="73798243">
-    <w:abstractNumId w:val="73798243"/>
+  <w:num w:numId="97920070">
+    <w:abstractNumId w:val="97920070"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId895373146" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146879048" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44786a27d9ad2c334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId40496a27d9ad2c39d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId53646a27d9ad2cab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId40056a27d9ad2e6b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId95116a27d9ad2e718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId35956a27d9ad2e7bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId85976a27d9ad2e84e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId88696a27d9ad2e8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90846a27d9ad2e946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId13276a27d9ad2ea39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId88676a27d9ad2eb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId24406a27d9ad2eb8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId80976a27d9ad2ec29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId58716a27d9ad2ec69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId24716a27d9ad2ed46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId52886a27d9ad2ef8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId22176a27d9ad2f051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId98216a27d9ad2f116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId22416a27d9ad2c99e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22416a27d9ad2c99e.jpg"/><Relationship Id="rId90706a27d9ad2d9ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90706a27d9ad2d9ac.jpg"/><Relationship Id="rId10136a27d9ad2f1a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10136a27d9ad2f1a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId897576123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872597976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91196a424a466c13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId99896a424a466c1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId14556a424a466c8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId98246a424a466e217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId33276a424a466e27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId83536a424a466e31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId52356a424a466e3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId83486a424a466e41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId20966a424a466e49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56046a424a466e5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId44656a424a466e6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId26116a424a466e6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId11506a424a466e79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId52826a424a466e7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId53626a424a466e8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId21626a424a466eae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId86456a424a466ebb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57646a424a466ec7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId59396a424a466c78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59396a424a466c78c.jpg"/><Relationship Id="rId95926a424a466d4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95926a424a466d4e7.jpg"/><Relationship Id="rId28426a424a466ece0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28426a424a466ece0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>