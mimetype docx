--- v12 (2026-06-29)
+++ v13 (2026-07-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91196a424a466c13e" w:history="1">
+            <w:hyperlink r:id="rId26576a5f39389546b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99896a424a466c1a9" w:history="1">
+            <w:hyperlink r:id="rId63126a5f3938954d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65210527" name="name20616a424a466c78e" descr="5125.jpg"/>
+                  <wp:docPr id="73887569" name="name12576a5f393895a21" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59396a424a466c78c" cstate="print"/>
+                          <a:blip r:embed="rId27006a5f393895a20" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14556a424a466c8dc" w:history="1">
+            <w:hyperlink r:id="rId40996a5f393895b51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59923471" name="name27536a424a466d4e9" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="30891054" name="name72466a5f393896792" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95926a424a466d4e7" cstate="print"/>
+                    <a:blip r:embed="rId13286a5f393896790" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98246a424a466e217" w:history="1">
+      <w:hyperlink r:id="rId51196a5f393897616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33276a424a466e27a" w:history="1">
+      <w:hyperlink r:id="rId68396a5f39389767d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83536a424a466e31b" w:history="1">
+      <w:hyperlink r:id="rId59426a5f393897722" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52356a424a466e3ab" w:history="1">
+      <w:hyperlink r:id="rId50296a5f39389782f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a424a466e41b" w:history="1">
+      <w:hyperlink r:id="rId15326a5f3938978e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20966a424a466e49e" w:history="1">
+      <w:hyperlink r:id="rId90766a5f39389799a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56046a424a466e5a8" w:history="1">
+      <w:hyperlink r:id="rId22726a5f393897a97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656a424a466e6c5" w:history="1">
+      <w:hyperlink r:id="rId69446a5f393897bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26116a424a466e6fd" w:history="1">
+      <w:hyperlink r:id="rId15586a5f393897bee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11506a424a466e79a" w:history="1">
+      <w:hyperlink r:id="rId58776a5f393897c8b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52826a424a466e7db" w:history="1">
+      <w:hyperlink r:id="rId29496a5f393897ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53626a424a466e8c2" w:history="1">
+      <w:hyperlink r:id="rId72806a5f393897daa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21626a424a466eae4" w:history="1">
+      <w:hyperlink r:id="rId51166a5f3938980d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86456a424a466ebb3" w:history="1">
+      <w:hyperlink r:id="rId99626a5f39389819d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57646a424a466ec7b" w:history="1">
+      <w:hyperlink r:id="rId35326a5f393898265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97086490" name="name44566a424a466ece1" descr="eu_funding_250.png"/>
+            <wp:docPr id="77020792" name="name71836a5f3938982ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28426a424a466ece0" cstate="print"/>
+                    <a:blip r:embed="rId70916a5f3938982cd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97920070">
+  <w:abstractNum w:abstractNumId="35917211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80607776">
+    <w:lvl w:ilvl="0" w:tplc="35482666">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80607776" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35482666" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97920069">
+  <w:abstractNum w:abstractNumId="35917210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99943670">
+    <w:lvl w:ilvl="0" w:tplc="54461752">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97920069">
-    <w:abstractNumId w:val="97920069"/>
+  <w:num w:numId="35917210">
+    <w:abstractNumId w:val="35917210"/>
   </w:num>
-  <w:num w:numId="97920070">
-    <w:abstractNumId w:val="97920070"/>
+  <w:num w:numId="35917211">
+    <w:abstractNumId w:val="35917211"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId897576123" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId872597976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91196a424a466c13e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId99896a424a466c1a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId14556a424a466c8dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId98246a424a466e217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId33276a424a466e27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId83536a424a466e31b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId52356a424a466e3ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId83486a424a466e41b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId20966a424a466e49e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId56046a424a466e5a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId44656a424a466e6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId26116a424a466e6fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId11506a424a466e79a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId52826a424a466e7db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId53626a424a466e8c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId21626a424a466eae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId86456a424a466ebb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57646a424a466ec7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId59396a424a466c78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59396a424a466c78c.jpg"/><Relationship Id="rId95926a424a466d4e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95926a424a466d4e7.jpg"/><Relationship Id="rId28426a424a466ece0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28426a424a466ece0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634339240" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258808926" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26576a5f39389546b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId63126a5f3938954d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId40996a5f393895b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId51196a5f393897616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId68396a5f39389767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId59426a5f393897722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId50296a5f39389782f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId15326a5f3938978e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90766a5f39389799a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId22726a5f393897a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId69446a5f393897bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId15586a5f393897bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId58776a5f393897c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId29496a5f393897ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId72806a5f393897daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId51166a5f3938980d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId99626a5f39389819d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35326a5f393898265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId27006a5f393895a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27006a5f393895a20.jpg"/><Relationship Id="rId13286a5f393896790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13286a5f393896790.jpg"/><Relationship Id="rId70916a5f3938982cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70916a5f3938982cd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>