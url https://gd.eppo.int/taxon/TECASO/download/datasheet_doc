--- v13 (2026-07-21)
+++ v14 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26576a5f39389546b" w:history="1">
+            <w:hyperlink r:id="rId82236a7b6443a2db3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63126a5f3938954d3" w:history="1">
+            <w:hyperlink r:id="rId49896a7b6443a2e1c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73887569" name="name12576a5f393895a21" descr="5125.jpg"/>
+                  <wp:docPr id="11239619" name="name78396a7b6443a35d5" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27006a5f393895a20" cstate="print"/>
+                          <a:blip r:embed="rId27576a7b6443a35d3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40996a5f393895b51" w:history="1">
+            <w:hyperlink r:id="rId42936a7b6443a36ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30891054" name="name72466a5f393896792" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="57668170" name="name31246a7b6443a4254" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13286a5f393896790" cstate="print"/>
+                    <a:blip r:embed="rId43026a7b6443a4252" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51196a5f393897616" w:history="1">
+      <w:hyperlink r:id="rId68226a7b6443a4f15" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68396a5f39389767d" w:history="1">
+      <w:hyperlink r:id="rId52666a7b6443a4f77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59426a5f393897722" w:history="1">
+      <w:hyperlink r:id="rId61086a7b6443a5037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50296a5f39389782f" w:history="1">
+      <w:hyperlink r:id="rId16716a7b6443a50c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15326a5f3938978e8" w:history="1">
+      <w:hyperlink r:id="rId32306a7b6443a513c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a5f39389799a" w:history="1">
+      <w:hyperlink r:id="rId98016a7b6443a51bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22726a5f393897a97" w:history="1">
+      <w:hyperlink r:id="rId84646a7b6443a52b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69446a5f393897bb5" w:history="1">
+      <w:hyperlink r:id="rId34576a7b6443a53cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15586a5f393897bee" w:history="1">
+      <w:hyperlink r:id="rId73556a7b6443a5402" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58776a5f393897c8b" w:history="1">
+      <w:hyperlink r:id="rId85436a7b6443a549e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29496a5f393897ccc" w:history="1">
+      <w:hyperlink r:id="rId31586a7b6443a54de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72806a5f393897daa" w:history="1">
+      <w:hyperlink r:id="rId33316a7b6443a55b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51166a5f3938980d4" w:history="1">
+      <w:hyperlink r:id="rId47196a7b6443a57e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99626a5f39389819d" w:history="1">
+      <w:hyperlink r:id="rId47936a7b6443a58ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35326a5f393898265" w:history="1">
+      <w:hyperlink r:id="rId27236a7b6443a5972" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77020792" name="name71836a5f3938982ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="51225059" name="name40506a7b6443a59d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70916a5f3938982cd" cstate="print"/>
+                    <a:blip r:embed="rId49816a7b6443a59cf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35917211">
+  <w:abstractNum w:abstractNumId="45736830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35482666">
+    <w:lvl w:ilvl="0" w:tplc="96132208">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35482666" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96132208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35917210">
+  <w:abstractNum w:abstractNumId="45736829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54461752">
+    <w:lvl w:ilvl="0" w:tplc="11111194">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35917210">
-    <w:abstractNumId w:val="35917210"/>
+  <w:num w:numId="45736829">
+    <w:abstractNumId w:val="45736829"/>
   </w:num>
-  <w:num w:numId="35917211">
-    <w:abstractNumId w:val="35917211"/>
+  <w:num w:numId="45736830">
+    <w:abstractNumId w:val="45736830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634339240" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId258808926" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26576a5f39389546b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId63126a5f3938954d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId40996a5f393895b51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId51196a5f393897616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId68396a5f39389767d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId59426a5f393897722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId50296a5f39389782f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId15326a5f3938978e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90766a5f39389799a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId22726a5f393897a97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId69446a5f393897bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId15586a5f393897bee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId58776a5f393897c8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId29496a5f393897ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId72806a5f393897daa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId51166a5f3938980d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId99626a5f39389819d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35326a5f393898265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId27006a5f393895a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27006a5f393895a20.jpg"/><Relationship Id="rId13286a5f393896790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13286a5f393896790.jpg"/><Relationship Id="rId70916a5f3938982cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70916a5f3938982cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516160684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603319804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82236a7b6443a2db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId49896a7b6443a2e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId42936a7b6443a36ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId68226a7b6443a4f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId52666a7b6443a4f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId61086a7b6443a5037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId16716a7b6443a50c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId32306a7b6443a513c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId98016a7b6443a51bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId84646a7b6443a52b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId34576a7b6443a53cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId73556a7b6443a5402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId85436a7b6443a549e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId31586a7b6443a54de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId33316a7b6443a55b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId47196a7b6443a57e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId47936a7b6443a58ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27236a7b6443a5972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId27576a7b6443a35d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27576a7b6443a35d3.jpg"/><Relationship Id="rId43026a7b6443a4252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026a7b6443a4252.jpg"/><Relationship Id="rId49816a7b6443a59cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49816a7b6443a59cf.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>