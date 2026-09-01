--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Povolny</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Central American potato tuber worm, Guatemalan potato moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82236a7b6443a2db3" w:history="1">
+            <w:hyperlink r:id="rId39296a9628ebe8bf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49896a7b6443a2e1c" w:history="1">
+            <w:hyperlink r:id="rId80916a9628ebe8c5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TECASO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="11239619" name="name78396a7b6443a35d5" descr="5125.jpg"/>
+                  <wp:docPr id="67086324" name="name68986a9628ebe945e" descr="5125.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="5125.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27576a7b6443a35d3" cstate="print"/>
+                          <a:blip r:embed="rId31726a9628ebe945c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42936a7b6443a36ff" w:history="1">
+            <w:hyperlink r:id="rId50346a9628ebe958f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -654,63 +654,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The pest was first observed in the EPPO region in 1999 in Tenerife (Islas Canarias). In continental Spain, it was first identified in Galicia in 2015. It is thought that it was introduced with potatoes from Islas Canarias, probably by sailors because the first reports were in the surroundings of fishing harbours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57668170" name="name31246a7b6443a4254" descr="TECASO_distribution_map.jpg"/>
+            <wp:docPr id="52604416" name="name51506a9628ebea5e4" descr="TECASO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TECASO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43026a7b6443a4252" cstate="print"/>
+                    <a:blip r:embed="rId50346a9628ebea5e1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2386,51 +2386,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (potato tuber moth). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68226a7b6443a4f15" w:history="1">
+      <w:hyperlink r:id="rId78976a9628ebeb311" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/52956</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 November 2020].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2445,51 +2445,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) PRA Report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, France. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a7b6443a4f77" w:history="1">
+      <w:hyperlink r:id="rId21086a9628ebeb376" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2546,51 +2546,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61086a7b6443a5037" w:history="1">
+      <w:hyperlink r:id="rId60836a9628ebeb41c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/TECASO/documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2636,51 +2636,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 592-597. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16716a7b6443a50c9" w:history="1">
+      <w:hyperlink r:id="rId22756a9628ebeb4ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2706,51 +2706,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 487–503.  Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32306a7b6443a513c" w:history="1">
+      <w:hyperlink r:id="rId84406a9628ebeb541" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2787,51 +2787,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 480-481. Available at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98016a7b6443a51bf" w:history="1">
+      <w:hyperlink r:id="rId60836a9628ebeb5c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2935,51 +2935,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5102, 25 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84646a7b6443a52b1" w:history="1">
+      <w:hyperlink r:id="rId75046a9628ebeb6c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5102</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3112,81 +3112,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en Tenerife [Works on Guatemalan Potato Moth </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> biology and control in Tenerife (Islas Canarias)]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34576a7b6443a53cb" w:history="1">
+      <w:hyperlink r:id="rId81536a9628ebeb7e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Piedra‐Buena Díaz A, Gavara Vidal J, Bastin S, Martín Toledo T, Jiménez Rodríguez T, Hernández‐Suárez E &amp; Cabello T (2020) Resultados de las prospecciones para la búsqueda de nuevos enemigos naturales de las polillas de la papa en Canarias [Results of the surveys for searching new natural enemies of the potato moth in Canarias] . In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019. Tenerife. Islas Canarias. España. 4-14. (in Spanish). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73556a7b6443a5402" w:history="1">
+      <w:hyperlink r:id="rId32776a9628ebeb817" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3241,90 +3241,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 183–196. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85436a7b6443a549e" w:history="1">
+      <w:hyperlink r:id="rId85536a9628ebeb8b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ríos Mesa D, Trujillo García ME &amp; Perera González S (2020) [Guatemalan Potato Moth in Canarias]. In Libro de Resúmenes IV taller Internacional de la Polilla Guatemalteca. 13 y 14 de Junio 2019.(in Spanish). Tenerife. Islas Canarias. España. 4-14. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31586a7b6443a54de" w:history="1">
+      <w:hyperlink r:id="rId76546a9628ebeb8f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agrocabildo.org/publicaciones_detalle.asp?id=709</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3417,51 +3417,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (mai 2018). (in Galician)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Royals HR, Gilligan TM &amp; Passoa SC (2017) Screening aid CAPS. Guatemalan Potato Moth. USDA-APHIS-PPQ National Identification Services (NIS). Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33316a7b6443a55b8" w:history="1">
+      <w:hyperlink r:id="rId35176a9628ebeb9d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://caps.ceris.purdue.edu/screening-aids</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3759,51 +3759,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 197-214. Paipa, Colombia, June – december 2013. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47196a7b6443a57e8" w:history="1">
+      <w:hyperlink r:id="rId48596a9628ebebc0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eafit.edu.co/ingciencia</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3878,51 +3878,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tecia solanivora</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47936a7b6443a58ac" w:history="1">
+      <w:hyperlink r:id="rId86536a9628ebebcd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3998,90 +3998,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 399-401. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27236a7b6443a5972" w:history="1">
+      <w:hyperlink r:id="rId24076a9628ebebd9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00859.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51225059" name="name40506a7b6443a59d0" descr="eu_funding_250.png"/>
+            <wp:docPr id="8547329" name="name40876a9628ebebe06" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49816a7b6443a59cf" cstate="print"/>
+                    <a:blip r:embed="rId84656a9628ebebe05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4179,137 +4179,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45736830">
+  <w:abstractNum w:abstractNumId="44112181">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96132208">
+    <w:lvl w:ilvl="0" w:tplc="93271660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96132208" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93271660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45736829">
+  <w:abstractNum w:abstractNumId="44112180">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11111194">
+    <w:lvl w:ilvl="0" w:tplc="72647991">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5061,55 +5061,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45736829">
-    <w:abstractNumId w:val="45736829"/>
+  <w:num w:numId="44112180">
+    <w:abstractNumId w:val="44112180"/>
   </w:num>
-  <w:num w:numId="45736830">
-    <w:abstractNumId w:val="45736830"/>
+  <w:num w:numId="44112181">
+    <w:abstractNumId w:val="44112181"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16659,51 +16659,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId516160684" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId603319804" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82236a7b6443a2db3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId49896a7b6443a2e1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId42936a7b6443a36ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId68226a7b6443a4f15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId52666a7b6443a4f77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId61086a7b6443a5037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId16716a7b6443a50c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId32306a7b6443a513c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId98016a7b6443a51bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId84646a7b6443a52b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId34576a7b6443a53cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId73556a7b6443a5402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId85436a7b6443a549e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId31586a7b6443a54de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId33316a7b6443a55b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId47196a7b6443a57e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId47936a7b6443a58ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27236a7b6443a5972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId27576a7b6443a35d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27576a7b6443a35d3.jpg"/><Relationship Id="rId43026a7b6443a4252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026a7b6443a4252.jpg"/><Relationship Id="rId49816a7b6443a59cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49816a7b6443a59cf.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId415471563" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739051219" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39296a9628ebe8bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/" TargetMode="External"/><Relationship Id="rId80916a9628ebe8c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/categorization" TargetMode="External"/><Relationship Id="rId50346a9628ebe958f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/photos" TargetMode="External"/><Relationship Id="rId78976a9628ebeb311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/52956#7CB8B975-5826-4FF6-8485-E86ECB9E38F3" TargetMode="External"/><Relationship Id="rId21086a9628ebeb376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/getfile/3d9eaba2-9683-495e-9432-678d9cbc5928" TargetMode="External"/><Relationship Id="rId60836a9628ebeb41c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TECASO/documents" TargetMode="External"/><Relationship Id="rId22756a9628ebeb4ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/standard/76/pm3-071-1-en.pdf" TargetMode="External"/><Relationship Id="rId84406a9628ebeb541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId60836a9628ebeb5c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId75046a9628ebeb6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5102" TargetMode="External"/><Relationship Id="rId81536a9628ebeb7e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId32776a9628ebeb817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId85536a9628ebeb8b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta.mendelu.cz/media/pdf/actaun_2004052010183.pdf" TargetMode="External"/><Relationship Id="rId76546a9628ebeb8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agrocabildo.org/publicaciones_detalle.asp?id=709" TargetMode="External"/><Relationship Id="rId35176a9628ebeb9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caps.ceris.purdue.edu/screening-aids" TargetMode="External"/><Relationship Id="rId48596a9628ebebc0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eafit.edu.co/ingciencia" TargetMode="External"/><Relationship Id="rId86536a9628ebebcd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24076a9628ebebd9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00859.x" TargetMode="External"/><Relationship Id="rId31726a9628ebe945c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31726a9628ebe945c.jpg"/><Relationship Id="rId50346a9628ebea5e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50346a9628ebea5e1.jpg"/><Relationship Id="rId84656a9628ebebe05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a9628ebebe05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>