--- v0 (2025-10-15)
+++ v1 (2026-10-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="TAGER" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>TYLCV0</t>
   </si>
   <si>
     <t>Begomovirus coheni</t>
   </si>
   <si>
     <t>* Kegler H (1994) Incidence, properties and control of tomato yellow leaf curl virus ‐ A review. Archives of Phytopathology &amp; Plant Protection 29(2), 119-132.</t>
   </si>
   <si>
@@ -145,50 +145,59 @@
     <t>Nemorimyza maculosa</t>
   </si>
   <si>
     <t>* Eiseman CS, Lonsdale O (2018) New state and host records for Agromyzidae (Diptera) in the United States, with the description of thirty new species. Zootaxa 4479 (1), 1-156. https://doi.org/10.11646/zootaxa.4479.1.1
 * Monteiro NJS, Barbosa RR, Esposito MC (2019) Agromyzidae (Diptera: Schizophora) in the state of Pará: new species and new records in Brazil. Zootaxa 4624(2), 151-182.
 * Stegmaier CE Jr (1967) Some new host plant records and parasites of Phytobia (Amauromyza) maculosa in Florida (Diptera: Agromyzidae). Florida Entomologist 50(2), 99-101.
 * Valladares G, Salvo A, Videla M (1999) Moscas minadoras en cultivos de Argentina. Horticultura Argentina 18(44- 45), 56-61.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>PRDILO</t>
   </si>
   <si>
     <t>Prodiplosis longifila</t>
   </si>
   <si>
     <t>* Diaz-Silva F (2011) [Agroecological aspects for the integrated management of Prodiplosis longifila Gagné in the irrigation of Chavimochic]. Escuela de Ciencias Biológicas, Universidad de Trujillo, Trujillo, PERU (in Spanish).</t>
+  </si>
+  <si>
+    <t>PSDMCI</t>
+  </si>
+  <si>
+    <t>Pseudomonas cichorii</t>
+  </si>
+  <si>
+    <t>* Ren Y, Lv X, Wang P, Wen P, Lu Y, Gao W (2026) First Report of Bacterial Leaf Spot on Marigold (Tagetes erecta) Caused by Pseudomonas cichorii in Yunnan Province, China. Plant Disease 110(7), 3040. https://doi.org/10.1094/PDIS-03-26-0428-PDN</t>
   </si>
   <si>
     <t>RALSSL</t>
   </si>
   <si>
     <t>Ralstonia solanacearum (as Tagetes)</t>
   </si>
   <si>
     <t>* Rodrigues LMR, Destéfano SAL, Silva MJ, Costa GGL, Maringoni AC (2012) Characterization of Ralstonia solanacearum from Brazil using molecular methods and pathogenicity tests. Journal of Plant Pathology 94, 505–16.</t>
   </si>
   <si>
     <t>RALSSO</t>
   </si>
   <si>
     <t>Ralstonia solanacearum species complex (as Tagetes)</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Kumar V, Xiao Y, Borden MA, Ahmed MZ, McKenzie CL, Osborne LS (2023) Distribution of Scirtothrips dorsalis (Thysanoptera: Thripidae) cryptic species complex in the United States and reproductive host assessment of its dominant member. Journal of Economic Entomology, toad138. https://doi.org/10.1093/jee/toad138
 ------- reproductive host of Scirtothrips dorsalis South Asia 1.</t>
@@ -569,51 +578,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="519.016" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -800,143 +809,157 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>13</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>13</v>
       </c>
       <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>13</v>
       </c>
       <c r="B19" t="s">
         <v>53</v>
       </c>
       <c r="C19" t="s">
         <v>54</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>13</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>13</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>59</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" t="s">
         <v>60</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>61</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>62</v>
       </c>
-      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
         <v>66</v>
+      </c>
+      <c r="B24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">