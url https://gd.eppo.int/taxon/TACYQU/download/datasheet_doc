--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787769cab7524d0c2" w:history="1">
+            <w:hyperlink r:id="rId235069e76a453c60a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778169cab7524d107" w:history="1">
+            <w:hyperlink r:id="rId540869e76a453c64f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36311576" name="name969469cab7524d1c7" descr="14339.jpg"/>
+                  <wp:docPr id="23757892" name="name173869e76a453ca95" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId378469cab7524d1c6" cstate="print"/>
+                          <a:blip r:embed="rId746069e76a453ca92" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId616869cab7524d2d3" w:history="1">
+            <w:hyperlink r:id="rId572769e76a453cb86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75072420" name="name468069cab7524ecaf" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="98699595" name="name303369e76a453e19a" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId886669cab7524ecab" cstate="print"/>
+                    <a:blip r:embed="rId357269e76a453e197" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227169cab7524fa6f" w:history="1">
+      <w:hyperlink r:id="rId306269e76a453f17b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId990669cab7524fadc" w:history="1">
+      <w:hyperlink r:id="rId976969e76a453f1e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId111369cab7524fe27" w:history="1">
+      <w:hyperlink r:id="rId157969e76a453f54e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469769cab7525002c" w:history="1">
+      <w:hyperlink r:id="rId307069e76a453f759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13141924" name="name763569cab752500e7" descr="eu_funding_250.png"/>
+            <wp:docPr id="21113244" name="name342369e76a453fbdd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId967269cab752500e5" cstate="print"/>
+                    <a:blip r:embed="rId887569e76a453fbdb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58534603">
+  <w:abstractNum w:abstractNumId="99274074">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63876077">
+    <w:lvl w:ilvl="0" w:tplc="49110449">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63876077" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49110449" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58534602">
+  <w:abstractNum w:abstractNumId="99274073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77320506">
+    <w:lvl w:ilvl="0" w:tplc="67061410">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58534602">
-    <w:abstractNumId w:val="58534602"/>
+  <w:num w:numId="99274073">
+    <w:abstractNumId w:val="99274073"/>
   </w:num>
-  <w:num w:numId="58534603">
-    <w:abstractNumId w:val="58534603"/>
+  <w:num w:numId="99274074">
+    <w:abstractNumId w:val="99274074"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId378713059" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId323718705" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId787769cab7524d0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId778169cab7524d107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId616869cab7524d2d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId227169cab7524fa6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId990669cab7524fadc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId111369cab7524fe27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId469769cab7525002c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId378469cab7524d1c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378469cab7524d1c6.jpg"/><Relationship Id="rId886669cab7524ecab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId886669cab7524ecab.jpg"/><Relationship Id="rId967269cab752500e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId967269cab752500e5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682090404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794685537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235069e76a453c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId540869e76a453c64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId572769e76a453cb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId306269e76a453f17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId976969e76a453f1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId157969e76a453f54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId307069e76a453f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId746069e76a453ca92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId746069e76a453ca92.jpg"/><Relationship Id="rId357269e76a453e197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357269e76a453e197.jpg"/><Relationship Id="rId887569e76a453fbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId887569e76a453fbdb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>