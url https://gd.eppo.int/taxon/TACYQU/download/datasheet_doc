--- v8 (2026-04-21)
+++ v9 (2026-05-13)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235069e76a453c60a" w:history="1">
+            <w:hyperlink r:id="rId21966a04e0efa8715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540869e76a453c64f" w:history="1">
+            <w:hyperlink r:id="rId18296a04e0efa8763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23757892" name="name173869e76a453ca95" descr="14339.jpg"/>
+                  <wp:docPr id="67287664" name="name69646a04e0efa8f1f" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId746069e76a453ca92" cstate="print"/>
+                          <a:blip r:embed="rId92346a04e0efa8f1d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId572769e76a453cb86" w:history="1">
+            <w:hyperlink r:id="rId62796a04e0efa9056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98699595" name="name303369e76a453e19a" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="40959934" name="name82806a04e0efaa6b0" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId357269e76a453e197" cstate="print"/>
+                    <a:blip r:embed="rId89566a04e0efaa6ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306269e76a453f17b" w:history="1">
+      <w:hyperlink r:id="rId56486a04e0efab7ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976969e76a453f1e9" w:history="1">
+      <w:hyperlink r:id="rId21636a04e0efab85b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId157969e76a453f54e" w:history="1">
+      <w:hyperlink r:id="rId90736a04e0efabcbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307069e76a453f759" w:history="1">
+      <w:hyperlink r:id="rId85196a04e0efabefa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21113244" name="name342369e76a453fbdd" descr="eu_funding_250.png"/>
+            <wp:docPr id="3560722" name="name90466a04e0efac03e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId887569e76a453fbdb" cstate="print"/>
+                    <a:blip r:embed="rId31936a04e0efac03d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="99274074">
+  <w:abstractNum w:abstractNumId="78315085">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49110449">
+    <w:lvl w:ilvl="0" w:tplc="54969171">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49110449" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54969171" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99274073">
+  <w:abstractNum w:abstractNumId="78315084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67061410">
+    <w:lvl w:ilvl="0" w:tplc="38950871">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99274073">
-    <w:abstractNumId w:val="99274073"/>
+  <w:num w:numId="78315084">
+    <w:abstractNumId w:val="78315084"/>
   </w:num>
-  <w:num w:numId="99274074">
-    <w:abstractNumId w:val="99274074"/>
+  <w:num w:numId="78315085">
+    <w:abstractNumId w:val="78315085"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId682090404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId794685537" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235069e76a453c60a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId540869e76a453c64f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId572769e76a453cb86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId306269e76a453f17b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId976969e76a453f1e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId157969e76a453f54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId307069e76a453f759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId746069e76a453ca92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId746069e76a453ca92.jpg"/><Relationship Id="rId357269e76a453e197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId357269e76a453e197.jpg"/><Relationship Id="rId887569e76a453fbdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId887569e76a453fbdb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891232592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403556496" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21966a04e0efa8715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId18296a04e0efa8763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId62796a04e0efa9056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId56486a04e0efab7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId21636a04e0efab85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId90736a04e0efabcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId85196a04e0efabefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92346a04e0efa8f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92346a04e0efa8f1d.jpg"/><Relationship Id="rId89566a04e0efaa6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89566a04e0efaa6ac.jpg"/><Relationship Id="rId31936a04e0efac03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31936a04e0efac03d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>