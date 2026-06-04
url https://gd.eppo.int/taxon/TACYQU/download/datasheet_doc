--- v9 (2026-05-13)
+++ v10 (2026-06-04)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21966a04e0efa8715" w:history="1">
+            <w:hyperlink r:id="rId52646a212315ed410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18296a04e0efa8763" w:history="1">
+            <w:hyperlink r:id="rId17986a212315ed442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="67287664" name="name69646a04e0efa8f1f" descr="14339.jpg"/>
+                  <wp:docPr id="20553328" name="name68466a212315ed870" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92346a04e0efa8f1d" cstate="print"/>
+                          <a:blip r:embed="rId85956a212315ed86e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId62796a04e0efa9056" w:history="1">
+            <w:hyperlink r:id="rId27516a212315ed94e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40959934" name="name82806a04e0efaa6b0" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="7253281" name="name70056a212315ee7b3" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89566a04e0efaa6ac" cstate="print"/>
+                    <a:blip r:embed="rId49486a212315ee7b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56486a04e0efab7ea" w:history="1">
+      <w:hyperlink r:id="rId72706a212315ef164" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a04e0efab85b" w:history="1">
+      <w:hyperlink r:id="rId59176a212315ef1b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90736a04e0efabcbd" w:history="1">
+      <w:hyperlink r:id="rId60646a212315ef42e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85196a04e0efabefa" w:history="1">
+      <w:hyperlink r:id="rId82326a212315ef592" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3560722" name="name90466a04e0efac03e" descr="eu_funding_250.png"/>
+            <wp:docPr id="12727846" name="name46186a212315ef7bb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31936a04e0efac03d" cstate="print"/>
+                    <a:blip r:embed="rId95756a212315ef7ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="78315085">
+  <w:abstractNum w:abstractNumId="88249028">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54969171">
+    <w:lvl w:ilvl="0" w:tplc="62713240">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54969171" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62713240" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78315084">
+  <w:abstractNum w:abstractNumId="88249027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38950871">
+    <w:lvl w:ilvl="0" w:tplc="99310697">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="78315084">
-    <w:abstractNumId w:val="78315084"/>
+  <w:num w:numId="88249027">
+    <w:abstractNumId w:val="88249027"/>
   </w:num>
-  <w:num w:numId="78315085">
-    <w:abstractNumId w:val="78315085"/>
+  <w:num w:numId="88249028">
+    <w:abstractNumId w:val="88249028"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId891232592" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId403556496" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21966a04e0efa8715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId18296a04e0efa8763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId62796a04e0efa9056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId56486a04e0efab7ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId21636a04e0efab85b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId90736a04e0efabcbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId85196a04e0efabefa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92346a04e0efa8f1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92346a04e0efa8f1d.jpg"/><Relationship Id="rId89566a04e0efaa6ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89566a04e0efaa6ac.jpg"/><Relationship Id="rId31936a04e0efac03d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31936a04e0efac03d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500312031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447559856" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52646a212315ed410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId17986a212315ed442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId27516a212315ed94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId72706a212315ef164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId59176a212315ef1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId60646a212315ef42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId82326a212315ef592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85956a212315ed86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a212315ed86e.jpg"/><Relationship Id="rId49486a212315ee7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49486a212315ee7b1.jpg"/><Relationship Id="rId95756a212315ef7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95756a212315ef7ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>