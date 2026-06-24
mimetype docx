--- v10 (2026-06-04)
+++ v11 (2026-06-24)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52646a212315ed410" w:history="1">
+            <w:hyperlink r:id="rId83256a3be4947bd37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17986a212315ed442" w:history="1">
+            <w:hyperlink r:id="rId91106a3be4947c1b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20553328" name="name68466a212315ed870" descr="14339.jpg"/>
+                  <wp:docPr id="668204" name="name24466a3be4947ca43" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85956a212315ed86e" cstate="print"/>
+                          <a:blip r:embed="rId71476a3be4947ca3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId27516a212315ed94e" w:history="1">
+            <w:hyperlink r:id="rId54956a3be4947ccb2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7253281" name="name70056a212315ee7b3" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="56051958" name="name85906a3be4947e99f" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49486a212315ee7b1" cstate="print"/>
+                    <a:blip r:embed="rId63216a3be4947e99a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a212315ef164" w:history="1">
+      <w:hyperlink r:id="rId69506a3be4947f7d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59176a212315ef1b2" w:history="1">
+      <w:hyperlink r:id="rId74586a3be4947f843" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60646a212315ef42e" w:history="1">
+      <w:hyperlink r:id="rId96116a3be4947fba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82326a212315ef592" w:history="1">
+      <w:hyperlink r:id="rId92966a3be4947fd98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12727846" name="name46186a212315ef7bb" descr="eu_funding_250.png"/>
+            <wp:docPr id="2854468" name="name77416a3be494800ce" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95756a212315ef7ba" cstate="print"/>
+                    <a:blip r:embed="rId31596a3be494800cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88249028">
+  <w:abstractNum w:abstractNumId="56581633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62713240">
+    <w:lvl w:ilvl="0" w:tplc="76181644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62713240" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76181644" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88249027">
+  <w:abstractNum w:abstractNumId="56581632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99310697">
+    <w:lvl w:ilvl="0" w:tplc="68770423">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88249027">
-    <w:abstractNumId w:val="88249027"/>
+  <w:num w:numId="56581632">
+    <w:abstractNumId w:val="56581632"/>
   </w:num>
-  <w:num w:numId="88249028">
-    <w:abstractNumId w:val="88249028"/>
+  <w:num w:numId="56581633">
+    <w:abstractNumId w:val="56581633"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500312031" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId447559856" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52646a212315ed410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId17986a212315ed442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId27516a212315ed94e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId72706a212315ef164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId59176a212315ef1b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId60646a212315ef42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId82326a212315ef592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85956a212315ed86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85956a212315ed86e.jpg"/><Relationship Id="rId49486a212315ee7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49486a212315ee7b1.jpg"/><Relationship Id="rId95756a212315ef7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95756a212315ef7ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716703388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632868797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83256a3be4947bd37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId91106a3be4947c1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId54956a3be4947ccb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId69506a3be4947f7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId74586a3be4947f843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId96116a3be4947fba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId92966a3be4947fd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71476a3be4947ca3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71476a3be4947ca3e.jpg"/><Relationship Id="rId63216a3be4947e99a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63216a3be4947e99a.jpg"/><Relationship Id="rId31596a3be494800cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31596a3be494800cc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>