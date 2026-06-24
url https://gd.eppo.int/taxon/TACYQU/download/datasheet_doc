--- v11 (2026-06-24)
+++ v12 (2026-06-24)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83256a3be4947bd37" w:history="1">
+            <w:hyperlink r:id="rId77496a3bf1ff3efa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91106a3be4947c1b6" w:history="1">
+            <w:hyperlink r:id="rId75576a3bf1ff3efe9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="668204" name="name24466a3be4947ca43" descr="14339.jpg"/>
+                  <wp:docPr id="88810780" name="name60416a3bf1ff3f628" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71476a3be4947ca3e" cstate="print"/>
+                          <a:blip r:embed="rId31956a3bf1ff3f626" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54956a3be4947ccb2" w:history="1">
+            <w:hyperlink r:id="rId71496a3bf1ff3f748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56051958" name="name85906a3be4947e99f" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="27111733" name="name13866a3bf1ff40976" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63216a3be4947e99a" cstate="print"/>
+                    <a:blip r:embed="rId78596a3bf1ff40974" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69506a3be4947f7d0" w:history="1">
+      <w:hyperlink r:id="rId78136a3bf1ff41702" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74586a3be4947f843" w:history="1">
+      <w:hyperlink r:id="rId25686a3bf1ff41770" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96116a3be4947fba7" w:history="1">
+      <w:hyperlink r:id="rId37186a3bf1ff41ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92966a3be4947fd98" w:history="1">
+      <w:hyperlink r:id="rId25716a3bf1ff41cc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2854468" name="name77416a3be494800ce" descr="eu_funding_250.png"/>
+            <wp:docPr id="35461700" name="name39886a3bf1ff41da4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31596a3be494800cc" cstate="print"/>
+                    <a:blip r:embed="rId32496a3bf1ff41da3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="56581633">
+  <w:abstractNum w:abstractNumId="11060991">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76181644">
+    <w:lvl w:ilvl="0" w:tplc="78412628">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76181644" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78412628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56581632">
+  <w:abstractNum w:abstractNumId="11060990">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68770423">
+    <w:lvl w:ilvl="0" w:tplc="98624187">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56581632">
-    <w:abstractNumId w:val="56581632"/>
+  <w:num w:numId="11060990">
+    <w:abstractNumId w:val="11060990"/>
   </w:num>
-  <w:num w:numId="56581633">
-    <w:abstractNumId w:val="56581633"/>
+  <w:num w:numId="11060991">
+    <w:abstractNumId w:val="11060991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId716703388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId632868797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83256a3be4947bd37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId91106a3be4947c1b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId54956a3be4947ccb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId69506a3be4947f7d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId74586a3be4947f843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId96116a3be4947fba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId92966a3be4947fd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71476a3be4947ca3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71476a3be4947ca3e.jpg"/><Relationship Id="rId63216a3be4947e99a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63216a3be4947e99a.jpg"/><Relationship Id="rId31596a3be494800cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31596a3be494800cc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108316978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956317307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77496a3bf1ff3efa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId75576a3bf1ff3efe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId71496a3bf1ff3f748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId78136a3bf1ff41702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId25686a3bf1ff41770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId37186a3bf1ff41ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId25716a3bf1ff41cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31956a3bf1ff3f626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31956a3bf1ff3f626.jpg"/><Relationship Id="rId78596a3bf1ff40974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78596a3bf1ff40974.jpg"/><Relationship Id="rId32496a3bf1ff41da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32496a3bf1ff41da3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>