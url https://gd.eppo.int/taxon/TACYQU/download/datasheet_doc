--- v12 (2026-06-24)
+++ v13 (2026-07-14)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77496a3bf1ff3efa3" w:history="1">
+            <w:hyperlink r:id="rId63636a566b8319ca0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75576a3bf1ff3efe9" w:history="1">
+            <w:hyperlink r:id="rId22686a566b8319ce4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88810780" name="name60416a3bf1ff3f628" descr="14339.jpg"/>
+                  <wp:docPr id="12241848" name="name39516a566b831a606" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31956a3bf1ff3f626" cstate="print"/>
+                          <a:blip r:embed="rId81916a566b831a604" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71496a3bf1ff3f748" w:history="1">
+            <w:hyperlink r:id="rId99476a566b831a72d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27111733" name="name13866a3bf1ff40976" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="93799271" name="name76296a566b831bb38" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78596a3bf1ff40974" cstate="print"/>
+                    <a:blip r:embed="rId58846a566b831bb34" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78136a3bf1ff41702" w:history="1">
+      <w:hyperlink r:id="rId98476a566b831c8ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25686a3bf1ff41770" w:history="1">
+      <w:hyperlink r:id="rId95896a566b831c958" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37186a3bf1ff41ad7" w:history="1">
+      <w:hyperlink r:id="rId33886a566b831ccd3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25716a3bf1ff41cc1" w:history="1">
+      <w:hyperlink r:id="rId18266a566b831cec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="35461700" name="name39886a3bf1ff41da4" descr="eu_funding_250.png"/>
+            <wp:docPr id="48726733" name="name37146a566b831d113" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32496a3bf1ff41da3" cstate="print"/>
+                    <a:blip r:embed="rId98956a566b831d112" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11060991">
+  <w:abstractNum w:abstractNumId="50235959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78412628">
+    <w:lvl w:ilvl="0" w:tplc="72204194">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78412628" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72204194" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11060990">
+  <w:abstractNum w:abstractNumId="50235958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98624187">
+    <w:lvl w:ilvl="0" w:tplc="26603420">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11060990">
-    <w:abstractNumId w:val="11060990"/>
+  <w:num w:numId="50235958">
+    <w:abstractNumId w:val="50235958"/>
   </w:num>
-  <w:num w:numId="11060991">
-    <w:abstractNumId w:val="11060991"/>
+  <w:num w:numId="50235959">
+    <w:abstractNumId w:val="50235959"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId108316978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId956317307" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77496a3bf1ff3efa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId75576a3bf1ff3efe9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId71496a3bf1ff3f748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId78136a3bf1ff41702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId25686a3bf1ff41770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId37186a3bf1ff41ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId25716a3bf1ff41cc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31956a3bf1ff3f626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31956a3bf1ff3f626.jpg"/><Relationship Id="rId78596a3bf1ff40974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78596a3bf1ff40974.jpg"/><Relationship Id="rId32496a3bf1ff41da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32496a3bf1ff41da3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507062316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661282802" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63636a566b8319ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId22686a566b8319ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId99476a566b831a72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId98476a566b831c8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId95896a566b831c958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId33886a566b831ccd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId18266a566b831cec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81916a566b831a604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81916a566b831a604.jpg"/><Relationship Id="rId58846a566b831bb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58846a566b831bb34.jpg"/><Relationship Id="rId98956a566b831d112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98956a566b831d112.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>