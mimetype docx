--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63636a566b8319ca0" w:history="1">
+            <w:hyperlink r:id="rId54406a710a8762bb4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22686a566b8319ce4" w:history="1">
+            <w:hyperlink r:id="rId80646a710a8762bfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12241848" name="name39516a566b831a606" descr="14339.jpg"/>
+                  <wp:docPr id="33840636" name="name13626a710a8763581" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81916a566b831a604" cstate="print"/>
+                          <a:blip r:embed="rId66906a710a876357f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99476a566b831a72d" w:history="1">
+            <w:hyperlink r:id="rId53706a710a8763692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93799271" name="name76296a566b831bb38" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="30313490" name="name93826a710a8764890" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58846a566b831bb34" cstate="print"/>
+                    <a:blip r:embed="rId55156a710a876488c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98476a566b831c8ed" w:history="1">
+      <w:hyperlink r:id="rId32956a710a8765683" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95896a566b831c958" w:history="1">
+      <w:hyperlink r:id="rId18156a710a87656f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33886a566b831ccd3" w:history="1">
+      <w:hyperlink r:id="rId98796a710a8765a62" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18266a566b831cec0" w:history="1">
+      <w:hyperlink r:id="rId25766a710a8765c50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="48726733" name="name37146a566b831d113" descr="eu_funding_250.png"/>
+            <wp:docPr id="85432695" name="name85796a710a8765d3b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98956a566b831d112" cstate="print"/>
+                    <a:blip r:embed="rId47356a710a8765d39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50235959">
+  <w:abstractNum w:abstractNumId="29191689">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72204194">
+    <w:lvl w:ilvl="0" w:tplc="46181017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72204194" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46181017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50235958">
+  <w:abstractNum w:abstractNumId="29191688">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26603420">
+    <w:lvl w:ilvl="0" w:tplc="17946315">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50235958">
-    <w:abstractNumId w:val="50235958"/>
+  <w:num w:numId="29191688">
+    <w:abstractNumId w:val="29191688"/>
   </w:num>
-  <w:num w:numId="50235959">
-    <w:abstractNumId w:val="50235959"/>
+  <w:num w:numId="29191689">
+    <w:abstractNumId w:val="29191689"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507062316" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId661282802" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63636a566b8319ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId22686a566b8319ce4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId99476a566b831a72d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId98476a566b831c8ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId95896a566b831c958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId33886a566b831ccd3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId18266a566b831cec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81916a566b831a604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81916a566b831a604.jpg"/><Relationship Id="rId58846a566b831bb34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58846a566b831bb34.jpg"/><Relationship Id="rId98956a566b831d112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98956a566b831d112.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668038273" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId454519263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54406a710a8762bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId80646a710a8762bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId53706a710a8763692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId32956a710a8765683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId18156a710a87656f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId98796a710a8765a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId25766a710a8765c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66906a710a876357f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66906a710a876357f.jpg"/><Relationship Id="rId55156a710a876488c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55156a710a876488c.jpg"/><Relationship Id="rId47356a710a8765d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47356a710a8765d39.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>