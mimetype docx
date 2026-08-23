--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54406a710a8762bb4" w:history="1">
+            <w:hyperlink r:id="rId24976a8b84f883f11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80646a710a8762bfb" w:history="1">
+            <w:hyperlink r:id="rId55496a8b84f883f5b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="33840636" name="name13626a710a8763581" descr="14339.jpg"/>
+                  <wp:docPr id="39531864" name="name95376a8b84f8847b9" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66906a710a876357f" cstate="print"/>
+                          <a:blip r:embed="rId24886a8b84f8847b7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53706a710a8763692" w:history="1">
+            <w:hyperlink r:id="rId58426a8b84f884905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30313490" name="name93826a710a8764890" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="14325486" name="name51956a8b84f885bee" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55156a710a876488c" cstate="print"/>
+                    <a:blip r:embed="rId61646a8b84f885bec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32956a710a8765683" w:history="1">
+      <w:hyperlink r:id="rId37606a8b84f886998" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18156a710a87656f0" w:history="1">
+      <w:hyperlink r:id="rId32766a8b84f886a06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98796a710a8765a62" w:history="1">
+      <w:hyperlink r:id="rId32636a8b84f886d80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25766a710a8765c50" w:history="1">
+      <w:hyperlink r:id="rId39286a8b84f886f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85432695" name="name85796a710a8765d3b" descr="eu_funding_250.png"/>
+            <wp:docPr id="45872794" name="name63406a8b84f88702e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47356a710a8765d39" cstate="print"/>
+                    <a:blip r:embed="rId15346a8b84f88702d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29191689">
+  <w:abstractNum w:abstractNumId="37039632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46181017">
+    <w:lvl w:ilvl="0" w:tplc="60023687">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46181017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60023687" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29191688">
+  <w:abstractNum w:abstractNumId="37039631">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17946315">
+    <w:lvl w:ilvl="0" w:tplc="95173007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29191688">
-    <w:abstractNumId w:val="29191688"/>
+  <w:num w:numId="37039631">
+    <w:abstractNumId w:val="37039631"/>
   </w:num>
-  <w:num w:numId="29191689">
-    <w:abstractNumId w:val="29191689"/>
+  <w:num w:numId="37039632">
+    <w:abstractNumId w:val="37039632"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId668038273" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId454519263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54406a710a8762bb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId80646a710a8762bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId53706a710a8763692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId32956a710a8765683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId18156a710a87656f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId98796a710a8765a62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId25766a710a8765c50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66906a710a876357f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66906a710a876357f.jpg"/><Relationship Id="rId55156a710a876488c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55156a710a876488c.jpg"/><Relationship Id="rId47356a710a8765d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47356a710a8765d39.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId642330456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598942475" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24976a8b84f883f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId55496a8b84f883f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId58426a8b84f884905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId37606a8b84f886998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId32766a8b84f886a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId32636a8b84f886d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId39286a8b84f886f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24886a8b84f8847b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24886a8b84f8847b7.jpg"/><Relationship Id="rId61646a8b84f885bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61646a8b84f885bec.jpg"/><Relationship Id="rId15346a8b84f88702d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15346a8b84f88702d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>