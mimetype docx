--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -336,88 +336,88 @@
               <w:t xml:space="preserve"> (Say)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> apple curculio, large apple curculio, western curculio</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24976a8b84f883f11" w:history="1">
+            <w:hyperlink r:id="rId22656aa6fab25b5ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55496a8b84f883f5b" w:history="1">
+            <w:hyperlink r:id="rId10636aa6fab25b600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -431,86 +431,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> TACYQU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39531864" name="name95376a8b84f8847b9" descr="14339.jpg"/>
+                  <wp:docPr id="54173418" name="name79706aa6fab25bfc4" descr="14339.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14339.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24886a8b84f8847b7" cstate="print"/>
+                          <a:blip r:embed="rId12856aa6fab25bfc2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58426a8b84f884905" w:history="1">
+            <w:hyperlink r:id="rId55686aa6fab25c0dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1617,63 +1617,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The species is endemic in North America and widely distributed across Canada, the United States of America and Central Mexico (Burke &amp; Anderson, 1989).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14325486" name="name51956a8b84f885bee" descr="TACYQU_distribution_map.jpg"/>
+            <wp:docPr id="50112413" name="name31196aa6fab25d29e" descr="TACYQU_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="TACYQU_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61646a8b84f885bec" cstate="print"/>
+                    <a:blip r:embed="rId81446aa6fab25d29b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3419,51 +3419,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conotrachelus nenuphar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37606a8b84f886998" w:history="1">
+      <w:hyperlink r:id="rId35746aa6fab25e031" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/CONHNE/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3480,51 +3480,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus. EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 5245, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32766a8b84f886a06" w:history="1">
+      <w:hyperlink r:id="rId48026aa6fab25e09d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5245</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4012,51 +4012,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 4th edition (revised). McGraw Hill, New York, USA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Morin Y, Chouinard G &amp; Gervais S (2020) Les charançons occasionnels du fruit. Réseau-pommier, production fruitière intégrée, Fiche 88. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32636a8b84f886d80" w:history="1">
+      <w:hyperlink r:id="rId80356aa6fab25e3ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://reseaupommier.irda.qc.ca/?p=6588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4316,51 +4316,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anthonomus quadrigibbus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39286a8b84f886f73" w:history="1">
+      <w:hyperlink r:id="rId30676aa6fab25e5ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4391,63 +4391,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI/EPPO (1992/1997) Quarantine Pests for Europe (1st and 2nd edition). CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45872794" name="name63406a8b84f88702e" descr="eu_funding_250.png"/>
+            <wp:docPr id="60700612" name="name91756aa6fab25e6d5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15346a8b84f88702d" cstate="print"/>
+                    <a:blip r:embed="rId72696aa6fab25e6d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4545,137 +4545,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37039632">
+  <w:abstractNum w:abstractNumId="24766052">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60023687">
+    <w:lvl w:ilvl="0" w:tplc="42182005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60023687" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42182005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37039631">
+  <w:abstractNum w:abstractNumId="24766051">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95173007">
+    <w:lvl w:ilvl="0" w:tplc="77491792">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5427,55 +5427,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37039631">
-    <w:abstractNumId w:val="37039631"/>
+  <w:num w:numId="24766051">
+    <w:abstractNumId w:val="24766051"/>
   </w:num>
-  <w:num w:numId="37039632">
-    <w:abstractNumId w:val="37039632"/>
+  <w:num w:numId="24766052">
+    <w:abstractNumId w:val="24766052"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17025,51 +17025,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId642330456" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598942475" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24976a8b84f883f11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId55496a8b84f883f5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId58426a8b84f884905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId37606a8b84f886998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId32766a8b84f886a06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId32636a8b84f886d80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId39286a8b84f886f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24886a8b84f8847b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24886a8b84f8847b7.jpg"/><Relationship Id="rId61646a8b84f885bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61646a8b84f885bec.jpg"/><Relationship Id="rId15346a8b84f88702d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15346a8b84f88702d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId888491521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId363537399" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22656aa6fab25b5ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/" TargetMode="External"/><Relationship Id="rId10636aa6fab25b600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/categorization" TargetMode="External"/><Relationship Id="rId55686aa6fab25c0dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/TACYQU/photos" TargetMode="External"/><Relationship Id="rId35746aa6fab25e031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/CONHNE/datasheet" TargetMode="External"/><Relationship Id="rId48026aa6fab25e09d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5245" TargetMode="External"/><Relationship Id="rId80356aa6fab25e3ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseaupommier.irda.qc.ca/?p=6588" TargetMode="External"/><Relationship Id="rId30676aa6fab25e5ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12856aa6fab25bfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12856aa6fab25bfc2.jpg"/><Relationship Id="rId81446aa6fab25d29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81446aa6fab25d29b.jpg"/><Relationship Id="rId72696aa6fab25e6d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72696aa6fab25e6d3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>