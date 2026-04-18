--- v1 (2026-03-09)
+++ v2 (2026-04-18)
@@ -118,51 +118,51 @@
   <si>
     <t>BCTRPA</t>
   </si>
   <si>
     <t>Bactrocera passiflorae</t>
   </si>
   <si>
     <t>* Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>VINSST</t>
   </si>
   <si>
     <t>Ceroplastes stellifer</t>
   </si>
   <si>
     <t>* Briceño VA, Fraternidad HR (2008) [Hemiptera-homoptera insects of forest importance in Venezuela]. Revista Forestal Venezolana 52(2), 117-178 (in Spanish).</t>
   </si>
   <si>
     <t>ICERPU</t>
   </si>
   <si>
     <t>Icerya purchasi</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii (as Syzygium)</t>
   </si>
   <si>
     <t>* NPPO of the Netherlands (2024-11). https://english.nvwa.nl/topics/pest-reporting/documents/plant/plant-health/pest-reporting/documents/close-out-report-eradication-of-meloidogyne-enterolobii-at-12-places-of-production-for-retail-in-the-netherlands</t>
   </si>