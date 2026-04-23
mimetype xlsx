--- v0 (2025-10-16)
+++ v1 (2026-04-23)
@@ -35,53 +35,53 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
     <t>Austropuccinia psidii</t>
   </si>
   <si>
-    <t xml:space="preserve">* Toome-Heller M, H, WWH, Ganley R.J, Elliott CEA, Quinn B, Pearson HG &amp; Alexander BJR (2020) Chasing myrtle rust in New Zealand: host range and distribution over the first year after invasion. Australasian Plant Pathology (2020). https://doi.org/10.1007/s13313-020-00694-9
+    <t>* Toome-Heller M, H, WWH, Ganley R.J, Elliott CEA, Quinn B, Pearson HG &amp; Alexander BJR (2020) Chasing myrtle rust in New Zealand: host range and distribution over the first year after invasion. Australasian Plant Pathology (2020). https://doi.org/10.1007/s13313-020-00694-9
 ------- confirmed host
-</t>
+* Giblin FR, Carnegie AJ (2014) Puccinia psidii (Myrtle Rust) - Australian host list. Version current at 24 Sept. 2014. http://www.anpc.asn.au/resources/Myrtle_Rust.html.</t>
   </si>
   <si>
     <t>Austropuccinia psidii (as Syzygium)</t>
   </si>
   <si>
     <t>* Soewarto J, Carriconde F, Hugot N, Bocs S, Hamelin C, Maggia L (2017) Impact of Austropuccinia psidii in New Caledonia, a biodiversity hotspot. Forest Pathology 48(2), e12402.</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.</t>
   </si>
   <si>
     <t>GRCPAT</t>
   </si>
   <si>
     <t>Graphocephala atropunctata</t>
   </si>
   <si>
     <t>* Delong D, Severin H (1949) Characters, distribution, and food plants of leafhopper vectors of virus causing Pierce’s disease of grapevines. Hilgardia 19, 171-186.
 ------- As Eugenia paniculata var. australis (Eugenia myrtifolia). Interpreted as Syzygium australe.</t>