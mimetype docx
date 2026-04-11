--- v6 (2026-03-17)
+++ v7 (2026-04-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843069b905cec3daf" w:history="1">
+            <w:hyperlink r:id="rId241169da965fbb978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681869b905cec3e32" w:history="1">
+            <w:hyperlink r:id="rId446769da965fbb9e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47476118" name="name898869b905cec42cf" descr="3972.jpg"/>
+                  <wp:docPr id="9750167" name="name230469da965fbbab0" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId632069b905cec42cc" cstate="print"/>
+                          <a:blip r:embed="rId653769da965fbbaaf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId172669b905cec43e7" w:history="1">
+            <w:hyperlink r:id="rId638869da965fbbbc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58510729" name="name213669b905cec53f3" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="58113209" name="name955569da965fbbff5" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId740269b905cec53f0" cstate="print"/>
+                    <a:blip r:embed="rId329869da965fbbff4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId497269b905cec5ee2" w:history="1">
+      <w:hyperlink r:id="rId412269da965fbc9f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId490869b905cec5f7a" w:history="1">
+      <w:hyperlink r:id="rId798769da965fbca78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId265569b905cec6076" w:history="1">
+      <w:hyperlink r:id="rId486569da965fbcb78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614969b905cec6113" w:history="1">
+      <w:hyperlink r:id="rId252669da965fbcbfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId900769b905cec61a0" w:history="1">
+      <w:hyperlink r:id="rId913169da965fbcc88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627969b905cec6208" w:history="1">
+      <w:hyperlink r:id="rId750569da965fbcced" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574969b905cec626a" w:history="1">
+      <w:hyperlink r:id="rId326169da965fbcd4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906169b905cec62dc" w:history="1">
+      <w:hyperlink r:id="rId674369da965fbcdbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId554169b905cec635a" w:history="1">
+      <w:hyperlink r:id="rId208969da965fbce48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315569b905cec642b" w:history="1">
+      <w:hyperlink r:id="rId949269da965fbcef5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277469b905cec64ec" w:history="1">
+      <w:hyperlink r:id="rId967369da965fbcfac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880269b905cec655f" w:history="1">
+      <w:hyperlink r:id="rId167469da965fbd01b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173869b905cec65d1" w:history="1">
+      <w:hyperlink r:id="rId768569da965fbd088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId615469b905cec66a5" w:history="1">
+      <w:hyperlink r:id="rId414269da965fbd156" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873669b905cec67c3" w:history="1">
+      <w:hyperlink r:id="rId663169da965fbd26c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535469b905cec68f1" w:history="1">
+      <w:hyperlink r:id="rId980269da965fbd392" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId259369b905cec6967" w:history="1">
+      <w:hyperlink r:id="rId893169da965fbd3ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501469b905cec6bec" w:history="1">
+      <w:hyperlink r:id="rId652069da965fbd5e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId772969b905cec6ca1" w:history="1">
+      <w:hyperlink r:id="rId796969da965fbd696" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820669b905cec6e8b" w:history="1">
+      <w:hyperlink r:id="rId587069da965fbd868" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720969b905cec6f1f" w:history="1">
+      <w:hyperlink r:id="rId187069da965fbd8f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId752769b905cec6fe3" w:history="1">
+      <w:hyperlink r:id="rId501569da965fbd9b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69871991" name="name235069b905cec7170" descr="eu_funding_250.png"/>
+            <wp:docPr id="18145678" name="name588969da965fbdb47" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId202369b905cec716f" cstate="print"/>
+                    <a:blip r:embed="rId820969da965fbdb45" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92899325">
+  <w:abstractNum w:abstractNumId="88948299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62178612">
+    <w:lvl w:ilvl="0" w:tplc="37491442">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62178612" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37491442" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92899324">
+  <w:abstractNum w:abstractNumId="88948298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99904606">
+    <w:lvl w:ilvl="0" w:tplc="62915646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92899324">
-    <w:abstractNumId w:val="92899324"/>
+  <w:num w:numId="88948298">
+    <w:abstractNumId w:val="88948298"/>
   </w:num>
-  <w:num w:numId="92899325">
-    <w:abstractNumId w:val="92899325"/>
+  <w:num w:numId="88948299">
+    <w:abstractNumId w:val="88948299"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId800035633" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId857509055" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId843069b905cec3daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId681869b905cec3e32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId172669b905cec43e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId497269b905cec5ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId490869b905cec5f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId265569b905cec6076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId614969b905cec6113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId900769b905cec61a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId627969b905cec6208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId574969b905cec626a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId906169b905cec62dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId554169b905cec635a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId315569b905cec642b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId277469b905cec64ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId880269b905cec655f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId173869b905cec65d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId615469b905cec66a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId873669b905cec67c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId535469b905cec68f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId259369b905cec6967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId501469b905cec6bec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId772969b905cec6ca1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId820669b905cec6e8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId720969b905cec6f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId752769b905cec6fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId632069b905cec42cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId632069b905cec42cc.jpg"/><Relationship Id="rId740269b905cec53f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId740269b905cec53f0.jpg"/><Relationship Id="rId202369b905cec716f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId202369b905cec716f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593642253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId866776275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId241169da965fbb978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId446769da965fbb9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId638869da965fbbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId412269da965fbc9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId798769da965fbca78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId486569da965fbcb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId252669da965fbcbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId913169da965fbcc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId750569da965fbcced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId326169da965fbcd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId674369da965fbcdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId208969da965fbce48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId949269da965fbcef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId967369da965fbcfac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId167469da965fbd01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId768569da965fbd088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId414269da965fbd156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId663169da965fbd26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId980269da965fbd392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId893169da965fbd3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId652069da965fbd5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId796969da965fbd696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId587069da965fbd868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId187069da965fbd8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId501569da965fbd9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId653769da965fbbaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653769da965fbbaaf.jpg"/><Relationship Id="rId329869da965fbbff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId329869da965fbbff4.jpg"/><Relationship Id="rId820969da965fbdb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820969da965fbdb45.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>