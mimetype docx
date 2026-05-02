--- v7 (2026-04-11)
+++ v8 (2026-05-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241169da965fbb978" w:history="1">
+            <w:hyperlink r:id="rId524369f5ee590fa58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446769da965fbb9e3" w:history="1">
+            <w:hyperlink r:id="rId738269f5ee590fad2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9750167" name="name230469da965fbbab0" descr="3972.jpg"/>
+                  <wp:docPr id="17545367" name="name781669f5ee5910248" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId653769da965fbbaaf" cstate="print"/>
+                          <a:blip r:embed="rId880469f5ee5910246" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId638869da965fbbbc9" w:history="1">
+            <w:hyperlink r:id="rId294469f5ee591039d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58113209" name="name955569da965fbbff5" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="77009819" name="name562869f5ee59112ae" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId329869da965fbbff4" cstate="print"/>
+                    <a:blip r:embed="rId258069f5ee59112aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId412269da965fbc9f4" w:history="1">
+      <w:hyperlink r:id="rId731469f5ee5911ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId798769da965fbca78" w:history="1">
+      <w:hyperlink r:id="rId515269f5ee5911f78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId486569da965fbcb78" w:history="1">
+      <w:hyperlink r:id="rId506569f5ee591206e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId252669da965fbcbfe" w:history="1">
+      <w:hyperlink r:id="rId952969f5ee59120f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913169da965fbcc88" w:history="1">
+      <w:hyperlink r:id="rId823969f5ee591217b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId750569da965fbcced" w:history="1">
+      <w:hyperlink r:id="rId338069f5ee59121e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326169da965fbcd4c" w:history="1">
+      <w:hyperlink r:id="rId229369f5ee591223e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId674369da965fbcdbc" w:history="1">
+      <w:hyperlink r:id="rId335369f5ee59122ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId208969da965fbce48" w:history="1">
+      <w:hyperlink r:id="rId572269f5ee591233c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949269da965fbcef5" w:history="1">
+      <w:hyperlink r:id="rId493769f5ee59123ec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId967369da965fbcfac" w:history="1">
+      <w:hyperlink r:id="rId949369f5ee59124a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId167469da965fbd01b" w:history="1">
+      <w:hyperlink r:id="rId755069f5ee5912518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId768569da965fbd088" w:history="1">
+      <w:hyperlink r:id="rId673969f5ee5912586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414269da965fbd156" w:history="1">
+      <w:hyperlink r:id="rId635469f5ee5912656" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId663169da965fbd26c" w:history="1">
+      <w:hyperlink r:id="rId184269f5ee5912771" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId980269da965fbd392" w:history="1">
+      <w:hyperlink r:id="rId295969f5ee591289e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893169da965fbd3ef" w:history="1">
+      <w:hyperlink r:id="rId383269f5ee5912918" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652069da965fbd5e9" w:history="1">
+      <w:hyperlink r:id="rId594369f5ee5912b20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId796969da965fbd696" w:history="1">
+      <w:hyperlink r:id="rId898969f5ee5912bd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId587069da965fbd868" w:history="1">
+      <w:hyperlink r:id="rId760369f5ee5912d84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId187069da965fbd8f7" w:history="1">
+      <w:hyperlink r:id="rId152569f5ee5912e16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501569da965fbd9b9" w:history="1">
+      <w:hyperlink r:id="rId754869f5ee5912ee5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18145678" name="name588969da965fbdb47" descr="eu_funding_250.png"/>
+            <wp:docPr id="95993918" name="name737369f5ee5913081" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId820969da965fbdb45" cstate="print"/>
+                    <a:blip r:embed="rId263269f5ee5913080" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88948299">
+  <w:abstractNum w:abstractNumId="67374291">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37491442">
+    <w:lvl w:ilvl="0" w:tplc="45617987">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37491442" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45617987" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88948298">
+  <w:abstractNum w:abstractNumId="67374290">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62915646">
+    <w:lvl w:ilvl="0" w:tplc="61191829">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88948298">
-    <w:abstractNumId w:val="88948298"/>
+  <w:num w:numId="67374290">
+    <w:abstractNumId w:val="67374290"/>
   </w:num>
-  <w:num w:numId="88948299">
-    <w:abstractNumId w:val="88948299"/>
+  <w:num w:numId="67374291">
+    <w:abstractNumId w:val="67374291"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593642253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId866776275" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId241169da965fbb978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId446769da965fbb9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId638869da965fbbbc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId412269da965fbc9f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId798769da965fbca78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId486569da965fbcb78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId252669da965fbcbfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId913169da965fbcc88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId750569da965fbcced" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId326169da965fbcd4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId674369da965fbcdbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId208969da965fbce48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId949269da965fbcef5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId967369da965fbcfac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId167469da965fbd01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId768569da965fbd088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId414269da965fbd156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId663169da965fbd26c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId980269da965fbd392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId893169da965fbd3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId652069da965fbd5e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId796969da965fbd696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId587069da965fbd868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId187069da965fbd8f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId501569da965fbd9b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId653769da965fbbaaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId653769da965fbbaaf.jpg"/><Relationship Id="rId329869da965fbbff4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId329869da965fbbff4.jpg"/><Relationship Id="rId820969da965fbdb45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId820969da965fbdb45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686050158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119803065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId524369f5ee590fa58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId738269f5ee590fad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId294469f5ee591039d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId731469f5ee5911ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId515269f5ee5911f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId506569f5ee591206e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId952969f5ee59120f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId823969f5ee591217b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId338069f5ee59121e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId229369f5ee591223e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId335369f5ee59122ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId572269f5ee591233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId493769f5ee59123ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId949369f5ee59124a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId755069f5ee5912518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId673969f5ee5912586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId635469f5ee5912656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId184269f5ee5912771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId295969f5ee591289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId383269f5ee5912918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId594369f5ee5912b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId898969f5ee5912bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId760369f5ee5912d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId152569f5ee5912e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId754869f5ee5912ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId880469f5ee5910246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId880469f5ee5910246.jpg"/><Relationship Id="rId258069f5ee59112aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258069f5ee59112aa.jpg"/><Relationship Id="rId263269f5ee5913080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263269f5ee5913080.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>