--- v8 (2026-05-02)
+++ v9 (2026-05-23)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524369f5ee590fa58" w:history="1">
+            <w:hyperlink r:id="rId73146a11016a6d304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId738269f5ee590fad2" w:history="1">
+            <w:hyperlink r:id="rId28296a11016a6d36e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17545367" name="name781669f5ee5910248" descr="3972.jpg"/>
+                  <wp:docPr id="30583429" name="name83346a11016a6d842" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId880469f5ee5910246" cstate="print"/>
+                          <a:blip r:embed="rId50756a11016a6d840" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId294469f5ee591039d" w:history="1">
+            <w:hyperlink r:id="rId18506a11016a6d928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77009819" name="name562869f5ee59112ae" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="27004889" name="name12106a11016a6e5a1" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId258069f5ee59112aa" cstate="print"/>
+                    <a:blip r:embed="rId83416a11016a6e59f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId731469f5ee5911ef2" w:history="1">
+      <w:hyperlink r:id="rId25466a11016a6ef79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId515269f5ee5911f78" w:history="1">
+      <w:hyperlink r:id="rId46246a11016a6effb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId506569f5ee591206e" w:history="1">
+      <w:hyperlink r:id="rId45996a11016a6f0eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId952969f5ee59120f3" w:history="1">
+      <w:hyperlink r:id="rId90766a11016a6f16c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823969f5ee591217b" w:history="1">
+      <w:hyperlink r:id="rId76076a11016a6f1f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338069f5ee59121e0" w:history="1">
+      <w:hyperlink r:id="rId18916a11016a6f253" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId229369f5ee591223e" w:history="1">
+      <w:hyperlink r:id="rId81116a11016a6f2af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335369f5ee59122ae" w:history="1">
+      <w:hyperlink r:id="rId28726a11016a6f31d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId572269f5ee591233c" w:history="1">
+      <w:hyperlink r:id="rId67676a11016a6f397" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId493769f5ee59123ec" w:history="1">
+      <w:hyperlink r:id="rId86766a11016a6f440" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId949369f5ee59124a8" w:history="1">
+      <w:hyperlink r:id="rId58026a11016a6f4f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId755069f5ee5912518" w:history="1">
+      <w:hyperlink r:id="rId67246a11016a6f579" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId673969f5ee5912586" w:history="1">
+      <w:hyperlink r:id="rId62556a11016a6f5e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId635469f5ee5912656" w:history="1">
+      <w:hyperlink r:id="rId10316a11016a6f6b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId184269f5ee5912771" w:history="1">
+      <w:hyperlink r:id="rId29466a11016a6f7c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295969f5ee591289e" w:history="1">
+      <w:hyperlink r:id="rId52766a11016a6f8f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383269f5ee5912918" w:history="1">
+      <w:hyperlink r:id="rId66846a11016a6f956" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594369f5ee5912b20" w:history="1">
+      <w:hyperlink r:id="rId92906a11016a6fb51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId898969f5ee5912bd1" w:history="1">
+      <w:hyperlink r:id="rId58596a11016a6fc1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760369f5ee5912d84" w:history="1">
+      <w:hyperlink r:id="rId63276a11016a6fdc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152569f5ee5912e16" w:history="1">
+      <w:hyperlink r:id="rId16616a11016a6fe56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId754869f5ee5912ee5" w:history="1">
+      <w:hyperlink r:id="rId90956a11016a6ff16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95993918" name="name737369f5ee5913081" descr="eu_funding_250.png"/>
+            <wp:docPr id="90145938" name="name23096a11016a700a6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId263269f5ee5913080" cstate="print"/>
+                    <a:blip r:embed="rId35316a11016a700a5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67374291">
+  <w:abstractNum w:abstractNumId="80483421">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45617987">
+    <w:lvl w:ilvl="0" w:tplc="39821917">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45617987" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39821917" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67374290">
+  <w:abstractNum w:abstractNumId="80483420">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61191829">
+    <w:lvl w:ilvl="0" w:tplc="14229117">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67374290">
-    <w:abstractNumId w:val="67374290"/>
+  <w:num w:numId="80483420">
+    <w:abstractNumId w:val="80483420"/>
   </w:num>
-  <w:num w:numId="67374291">
-    <w:abstractNumId w:val="67374291"/>
+  <w:num w:numId="80483421">
+    <w:abstractNumId w:val="80483421"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId686050158" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119803065" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId524369f5ee590fa58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId738269f5ee590fad2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId294469f5ee591039d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId731469f5ee5911ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId515269f5ee5911f78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId506569f5ee591206e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId952969f5ee59120f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId823969f5ee591217b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId338069f5ee59121e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId229369f5ee591223e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId335369f5ee59122ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId572269f5ee591233c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId493769f5ee59123ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId949369f5ee59124a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId755069f5ee5912518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId673969f5ee5912586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId635469f5ee5912656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId184269f5ee5912771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId295969f5ee591289e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId383269f5ee5912918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId594369f5ee5912b20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId898969f5ee5912bd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId760369f5ee5912d84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId152569f5ee5912e16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId754869f5ee5912ee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId880469f5ee5910246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId880469f5ee5910246.jpg"/><Relationship Id="rId258069f5ee59112aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId258069f5ee59112aa.jpg"/><Relationship Id="rId263269f5ee5913080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId263269f5ee5913080.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532115170" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId182350681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73146a11016a6d304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId28296a11016a6d36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId18506a11016a6d928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId25466a11016a6ef79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId46246a11016a6effb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId45996a11016a6f0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId90766a11016a6f16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId76076a11016a6f1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId18916a11016a6f253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId81116a11016a6f2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId28726a11016a6f31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId67676a11016a6f397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86766a11016a6f440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId58026a11016a6f4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId67246a11016a6f579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId62556a11016a6f5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId10316a11016a6f6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId29466a11016a6f7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId52766a11016a6f8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId66846a11016a6f956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId92906a11016a6fb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId58596a11016a6fc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId63276a11016a6fdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId16616a11016a6fe56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId90956a11016a6ff16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50756a11016a6d840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50756a11016a6d840.jpg"/><Relationship Id="rId83416a11016a6e59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83416a11016a6e59f.jpg"/><Relationship Id="rId35316a11016a700a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35316a11016a700a5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>