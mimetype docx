--- v9 (2026-05-23)
+++ v10 (2026-06-12)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73146a11016a6d304" w:history="1">
+            <w:hyperlink r:id="rId40616a2bb823d1538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28296a11016a6d36e" w:history="1">
+            <w:hyperlink r:id="rId87116a2bb823d15a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="30583429" name="name83346a11016a6d842" descr="3972.jpg"/>
+                  <wp:docPr id="49130634" name="name58396a2bb823d1c3f" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50756a11016a6d840" cstate="print"/>
+                          <a:blip r:embed="rId44946a2bb823d1c3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18506a11016a6d928" w:history="1">
+            <w:hyperlink r:id="rId86876a2bb823d1d85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="27004889" name="name12106a11016a6e5a1" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="13207515" name="name57716a2bb823d3154" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83416a11016a6e59f" cstate="print"/>
+                    <a:blip r:embed="rId43576a2bb823d3151" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25466a11016a6ef79" w:history="1">
+      <w:hyperlink r:id="rId50576a2bb823d3bb5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46246a11016a6effb" w:history="1">
+      <w:hyperlink r:id="rId22256a2bb823d3c3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45996a11016a6f0eb" w:history="1">
+      <w:hyperlink r:id="rId66896a2bb823d3d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90766a11016a6f16c" w:history="1">
+      <w:hyperlink r:id="rId78586a2bb823d3db6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76076a11016a6f1f1" w:history="1">
+      <w:hyperlink r:id="rId37966a2bb823d3e3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18916a11016a6f253" w:history="1">
+      <w:hyperlink r:id="rId59126a2bb823d3ec7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81116a11016a6f2af" w:history="1">
+      <w:hyperlink r:id="rId67436a2bb823d3f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28726a11016a6f31d" w:history="1">
+      <w:hyperlink r:id="rId24106a2bb823d3f9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67676a11016a6f397" w:history="1">
+      <w:hyperlink r:id="rId52436a2bb823d4016" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86766a11016a6f440" w:history="1">
+      <w:hyperlink r:id="rId22306a2bb823d40c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58026a11016a6f4f5" w:history="1">
+      <w:hyperlink r:id="rId79236a2bb823d4182" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67246a11016a6f579" w:history="1">
+      <w:hyperlink r:id="rId33116a2bb823d41f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62556a11016a6f5e8" w:history="1">
+      <w:hyperlink r:id="rId98226a2bb823d4262" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10316a11016a6f6b3" w:history="1">
+      <w:hyperlink r:id="rId76116a2bb823d4331" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29466a11016a6f7c8" w:history="1">
+      <w:hyperlink r:id="rId55546a2bb823d444d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52766a11016a6f8f0" w:history="1">
+      <w:hyperlink r:id="rId96996a2bb823d4586" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66846a11016a6f956" w:history="1">
+      <w:hyperlink r:id="rId27116a2bb823d45e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92906a11016a6fb51" w:history="1">
+      <w:hyperlink r:id="rId87366a2bb823d47e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58596a11016a6fc1d" w:history="1">
+      <w:hyperlink r:id="rId16876a2bb823d48a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63276a11016a6fdc7" w:history="1">
+      <w:hyperlink r:id="rId14906a2bb823d4a56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16616a11016a6fe56" w:history="1">
+      <w:hyperlink r:id="rId24486a2bb823d4ae7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90956a11016a6ff16" w:history="1">
+      <w:hyperlink r:id="rId46116a2bb823d4ba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="90145938" name="name23096a11016a700a6" descr="eu_funding_250.png"/>
+            <wp:docPr id="2855348" name="name64596a2bb823d4d2b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35316a11016a700a5" cstate="print"/>
+                    <a:blip r:embed="rId95926a2bb823d4d2a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="80483421">
+  <w:abstractNum w:abstractNumId="13248716">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39821917">
+    <w:lvl w:ilvl="0" w:tplc="83382959">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39821917" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83382959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80483420">
+  <w:abstractNum w:abstractNumId="13248715">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14229117">
+    <w:lvl w:ilvl="0" w:tplc="14592423">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="80483420">
-    <w:abstractNumId w:val="80483420"/>
+  <w:num w:numId="13248715">
+    <w:abstractNumId w:val="13248715"/>
   </w:num>
-  <w:num w:numId="80483421">
-    <w:abstractNumId w:val="80483421"/>
+  <w:num w:numId="13248716">
+    <w:abstractNumId w:val="13248716"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532115170" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId182350681" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73146a11016a6d304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId28296a11016a6d36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId18506a11016a6d928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId25466a11016a6ef79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId46246a11016a6effb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId45996a11016a6f0eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId90766a11016a6f16c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId76076a11016a6f1f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId18916a11016a6f253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId81116a11016a6f2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId28726a11016a6f31d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId67676a11016a6f397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId86766a11016a6f440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId58026a11016a6f4f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId67246a11016a6f579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId62556a11016a6f5e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId10316a11016a6f6b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId29466a11016a6f7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId52766a11016a6f8f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId66846a11016a6f956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId92906a11016a6fb51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId58596a11016a6fc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId63276a11016a6fdc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId16616a11016a6fe56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId90956a11016a6ff16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50756a11016a6d840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50756a11016a6d840.jpg"/><Relationship Id="rId83416a11016a6e59f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83416a11016a6e59f.jpg"/><Relationship Id="rId35316a11016a700a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35316a11016a700a5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId477035454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId781997863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40616a2bb823d1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId87116a2bb823d15a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId86876a2bb823d1d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId50576a2bb823d3bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId22256a2bb823d3c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId66896a2bb823d3d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId78586a2bb823d3db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId37966a2bb823d3e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId59126a2bb823d3ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId67436a2bb823d3f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId24106a2bb823d3f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId52436a2bb823d4016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId22306a2bb823d40c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId79236a2bb823d4182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId33116a2bb823d41f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId98226a2bb823d4262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76116a2bb823d4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId55546a2bb823d444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId96996a2bb823d4586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId27116a2bb823d45e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId87366a2bb823d47e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId16876a2bb823d48a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId14906a2bb823d4a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId24486a2bb823d4ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId46116a2bb823d4ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44946a2bb823d1c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44946a2bb823d1c3e.jpg"/><Relationship Id="rId43576a2bb823d3151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43576a2bb823d3151.jpg"/><Relationship Id="rId95926a2bb823d4d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95926a2bb823d4d2a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>