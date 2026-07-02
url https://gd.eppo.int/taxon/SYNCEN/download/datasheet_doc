--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40616a2bb823d1538" w:history="1">
+            <w:hyperlink r:id="rId44886a4640a91a8ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87116a2bb823d15a2" w:history="1">
+            <w:hyperlink r:id="rId40896a4640a91a969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49130634" name="name58396a2bb823d1c3f" descr="3972.jpg"/>
+                  <wp:docPr id="97683849" name="name90986a4640a91b037" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44946a2bb823d1c3e" cstate="print"/>
+                          <a:blip r:embed="rId80826a4640a91b035" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86876a2bb823d1d85" w:history="1">
+            <w:hyperlink r:id="rId68846a4640a91b16a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13207515" name="name57716a2bb823d3154" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="84868450" name="name60306a4640a91bf5a" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43576a2bb823d3151" cstate="print"/>
+                    <a:blip r:embed="rId73046a4640a91bf57" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50576a2bb823d3bb5" w:history="1">
+      <w:hyperlink r:id="rId11126a4640a91cb6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22256a2bb823d3c3c" w:history="1">
+      <w:hyperlink r:id="rId18356a4640a91cc01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66896a2bb823d3d31" w:history="1">
+      <w:hyperlink r:id="rId45906a4640a91cd0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78586a2bb823d3db6" w:history="1">
+      <w:hyperlink r:id="rId67326a4640a91cd95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37966a2bb823d3e3d" w:history="1">
+      <w:hyperlink r:id="rId43256a4640a91ce21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59126a2bb823d3ec7" w:history="1">
+      <w:hyperlink r:id="rId81686a4640a91ceab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67436a2bb823d3f27" w:history="1">
+      <w:hyperlink r:id="rId18396a4640a91cf0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24106a2bb823d3f9a" w:history="1">
+      <w:hyperlink r:id="rId18386a4640a91cf7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52436a2bb823d4016" w:history="1">
+      <w:hyperlink r:id="rId55826a4640a91d034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22306a2bb823d40c5" w:history="1">
+      <w:hyperlink r:id="rId96966a4640a91d0ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79236a2bb823d4182" w:history="1">
+      <w:hyperlink r:id="rId57446a4640a91d1f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33116a2bb823d41f2" w:history="1">
+      <w:hyperlink r:id="rId78676a4640a91d274" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98226a2bb823d4262" w:history="1">
+      <w:hyperlink r:id="rId42336a4640a91d2e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76116a2bb823d4331" w:history="1">
+      <w:hyperlink r:id="rId29036a4640a91d3e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55546a2bb823d444d" w:history="1">
+      <w:hyperlink r:id="rId99256a4640a91d51c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96996a2bb823d4586" w:history="1">
+      <w:hyperlink r:id="rId82626a4640a91d660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27116a2bb823d45e5" w:history="1">
+      <w:hyperlink r:id="rId20146a4640a91d6d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87366a2bb823d47e9" w:history="1">
+      <w:hyperlink r:id="rId33396a4640a91d91a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16876a2bb823d48a1" w:history="1">
+      <w:hyperlink r:id="rId24086a4640a91d9ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14906a2bb823d4a56" w:history="1">
+      <w:hyperlink r:id="rId40286a4640a91dbe7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24486a2bb823d4ae7" w:history="1">
+      <w:hyperlink r:id="rId85486a4640a91dc80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46116a2bb823d4ba8" w:history="1">
+      <w:hyperlink r:id="rId53666a4640a91dd7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2855348" name="name64596a2bb823d4d2b" descr="eu_funding_250.png"/>
+            <wp:docPr id="25190613" name="name72006a4640a91df67" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95926a2bb823d4d2a" cstate="print"/>
+                    <a:blip r:embed="rId84466a4640a91df66" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13248716">
+  <w:abstractNum w:abstractNumId="33718068">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83382959">
+    <w:lvl w:ilvl="0" w:tplc="21406231">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83382959" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21406231" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13248715">
+  <w:abstractNum w:abstractNumId="33718067">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14592423">
+    <w:lvl w:ilvl="0" w:tplc="41852378">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13248715">
-    <w:abstractNumId w:val="13248715"/>
+  <w:num w:numId="33718067">
+    <w:abstractNumId w:val="33718067"/>
   </w:num>
-  <w:num w:numId="13248716">
-    <w:abstractNumId w:val="13248716"/>
+  <w:num w:numId="33718068">
+    <w:abstractNumId w:val="33718068"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId477035454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId781997863" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId40616a2bb823d1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId87116a2bb823d15a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId86876a2bb823d1d85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId50576a2bb823d3bb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId22256a2bb823d3c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId66896a2bb823d3d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId78586a2bb823d3db6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId37966a2bb823d3e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId59126a2bb823d3ec7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId67436a2bb823d3f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId24106a2bb823d3f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId52436a2bb823d4016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId22306a2bb823d40c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId79236a2bb823d4182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId33116a2bb823d41f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId98226a2bb823d4262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76116a2bb823d4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId55546a2bb823d444d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId96996a2bb823d4586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId27116a2bb823d45e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId87366a2bb823d47e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId16876a2bb823d48a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId14906a2bb823d4a56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId24486a2bb823d4ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId46116a2bb823d4ba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44946a2bb823d1c3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44946a2bb823d1c3e.jpg"/><Relationship Id="rId43576a2bb823d3151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43576a2bb823d3151.jpg"/><Relationship Id="rId95926a2bb823d4d2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95926a2bb823d4d2a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735312800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId269428103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44886a4640a91a8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId40896a4640a91a969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId68846a4640a91b16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId11126a4640a91cb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId18356a4640a91cc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId45906a4640a91cd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId67326a4640a91cd95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId43256a4640a91ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId81686a4640a91ceab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId18396a4640a91cf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId18386a4640a91cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55826a4640a91d034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96966a4640a91d0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId57446a4640a91d1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId78676a4640a91d274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId42336a4640a91d2e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId29036a4640a91d3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId99256a4640a91d51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId82626a4640a91d660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId20146a4640a91d6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId33396a4640a91d91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId24086a4640a91d9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId40286a4640a91dbe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId85486a4640a91dc80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId53666a4640a91dd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80826a4640a91b035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80826a4640a91b035.jpg"/><Relationship Id="rId73046a4640a91bf57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73046a4640a91bf57.jpg"/><Relationship Id="rId84466a4640a91df66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84466a4640a91df66.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>