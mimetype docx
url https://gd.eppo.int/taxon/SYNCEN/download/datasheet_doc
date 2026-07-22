--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44886a4640a91a8ff" w:history="1">
+            <w:hyperlink r:id="rId90726a60d5c101d87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40896a4640a91a969" w:history="1">
+            <w:hyperlink r:id="rId92076a60d5c101df2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97683849" name="name90986a4640a91b037" descr="3972.jpg"/>
+                  <wp:docPr id="12749679" name="name57406a60d5c10248d" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80826a4640a91b035" cstate="print"/>
+                          <a:blip r:embed="rId50006a60d5c10248c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId68846a4640a91b16a" w:history="1">
+            <w:hyperlink r:id="rId70656a60d5c1025af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84868450" name="name60306a4640a91bf5a" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="17703013" name="name67246a60d5c1032d3" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73046a4640a91bf57" cstate="print"/>
+                    <a:blip r:embed="rId54716a60d5c1032d1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11126a4640a91cb6b" w:history="1">
+      <w:hyperlink r:id="rId20116a60d5c103cdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18356a4640a91cc01" w:history="1">
+      <w:hyperlink r:id="rId92756a60d5c103d64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45906a4640a91cd0d" w:history="1">
+      <w:hyperlink r:id="rId80206a60d5c103e75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67326a4640a91cd95" w:history="1">
+      <w:hyperlink r:id="rId93626a60d5c103efc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43256a4640a91ce21" w:history="1">
+      <w:hyperlink r:id="rId37746a60d5c103f83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81686a4640a91ceab" w:history="1">
+      <w:hyperlink r:id="rId31206a60d5c103fea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18396a4640a91cf0b" w:history="1">
+      <w:hyperlink r:id="rId35966a60d5c104047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18386a4640a91cf7d" w:history="1">
+      <w:hyperlink r:id="rId32426a60d5c1040b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55826a4640a91d034" w:history="1">
+      <w:hyperlink r:id="rId28006a60d5c104133" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96966a4640a91d0ff" w:history="1">
+      <w:hyperlink r:id="rId65796a60d5c1041df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57446a4640a91d1f2" w:history="1">
+      <w:hyperlink r:id="rId43656a60d5c104296" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78676a4640a91d274" w:history="1">
+      <w:hyperlink r:id="rId72826a60d5c104305" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42336a4640a91d2e6" w:history="1">
+      <w:hyperlink r:id="rId72396a60d5c104372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29036a4640a91d3e2" w:history="1">
+      <w:hyperlink r:id="rId76616a60d5c10443c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99256a4640a91d51c" w:history="1">
+      <w:hyperlink r:id="rId89956a60d5c104637" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82626a4640a91d660" w:history="1">
+      <w:hyperlink r:id="rId40826a60d5c104775" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20146a4640a91d6d9" w:history="1">
+      <w:hyperlink r:id="rId42406a60d5c1047d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33396a4640a91d91a" w:history="1">
+      <w:hyperlink r:id="rId96676a60d5c1049e0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a4640a91d9ef" w:history="1">
+      <w:hyperlink r:id="rId92756a60d5c104a9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40286a4640a91dbe7" w:history="1">
+      <w:hyperlink r:id="rId51076a60d5c104c51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85486a4640a91dc80" w:history="1">
+      <w:hyperlink r:id="rId52666a60d5c104ce2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53666a4640a91dd7a" w:history="1">
+      <w:hyperlink r:id="rId28476a60d5c104da3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25190613" name="name72006a4640a91df67" descr="eu_funding_250.png"/>
+            <wp:docPr id="85103574" name="name25046a60d5c1050d1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84466a4640a91df66" cstate="print"/>
+                    <a:blip r:embed="rId44466a60d5c1050d0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33718068">
+  <w:abstractNum w:abstractNumId="72632768">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21406231">
+    <w:lvl w:ilvl="0" w:tplc="37513675">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21406231" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37513675" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33718067">
+  <w:abstractNum w:abstractNumId="72632767">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41852378">
+    <w:lvl w:ilvl="0" w:tplc="81345942">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33718067">
-    <w:abstractNumId w:val="33718067"/>
+  <w:num w:numId="72632767">
+    <w:abstractNumId w:val="72632767"/>
   </w:num>
-  <w:num w:numId="33718068">
-    <w:abstractNumId w:val="33718068"/>
+  <w:num w:numId="72632768">
+    <w:abstractNumId w:val="72632768"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId735312800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId269428103" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44886a4640a91a8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId40896a4640a91a969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId68846a4640a91b16a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId11126a4640a91cb6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId18356a4640a91cc01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId45906a4640a91cd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId67326a4640a91cd95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId43256a4640a91ce21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId81686a4640a91ceab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId18396a4640a91cf0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId18386a4640a91cf7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId55826a4640a91d034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId96966a4640a91d0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId57446a4640a91d1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId78676a4640a91d274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId42336a4640a91d2e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId29036a4640a91d3e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId99256a4640a91d51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId82626a4640a91d660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId20146a4640a91d6d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId33396a4640a91d91a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId24086a4640a91d9ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId40286a4640a91dbe7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId85486a4640a91dc80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId53666a4640a91dd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80826a4640a91b035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80826a4640a91b035.jpg"/><Relationship Id="rId73046a4640a91bf57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73046a4640a91bf57.jpg"/><Relationship Id="rId84466a4640a91df66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84466a4640a91df66.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503523598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392175638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90726a60d5c101d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId92076a60d5c101df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId70656a60d5c1025af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId20116a60d5c103cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId92756a60d5c103d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId80206a60d5c103e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId93626a60d5c103efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId37746a60d5c103f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId31206a60d5c103fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId35966a60d5c104047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId32426a60d5c1040b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId28006a60d5c104133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId65796a60d5c1041df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId43656a60d5c104296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId72826a60d5c104305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId72396a60d5c104372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76616a60d5c10443c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId89956a60d5c104637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId40826a60d5c104775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId42406a60d5c1047d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId96676a60d5c1049e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId92756a60d5c104a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId51076a60d5c104c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId52666a60d5c104ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId28476a60d5c104da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50006a60d5c10248c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50006a60d5c10248c.jpg"/><Relationship Id="rId54716a60d5c1032d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54716a60d5c1032d1.jpg"/><Relationship Id="rId44466a60d5c1050d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44466a60d5c1050d0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>