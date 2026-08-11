--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90726a60d5c101d87" w:history="1">
+            <w:hyperlink r:id="rId13056a7b712d951ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92076a60d5c101df2" w:history="1">
+            <w:hyperlink r:id="rId99426a7b712d95266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12749679" name="name57406a60d5c10248d" descr="3972.jpg"/>
+                  <wp:docPr id="27358592" name="name71586a7b712d95b84" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50006a60d5c10248c" cstate="print"/>
+                          <a:blip r:embed="rId38526a7b712d95b82" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70656a60d5c1025af" w:history="1">
+            <w:hyperlink r:id="rId30506a7b712d95cc9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17703013" name="name67246a60d5c1032d3" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="52489814" name="name10786a7b712d96942" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54716a60d5c1032d1" cstate="print"/>
+                    <a:blip r:embed="rId43656a7b712d9693e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20116a60d5c103cdf" w:history="1">
+      <w:hyperlink r:id="rId63686a7b712d974b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a60d5c103d64" w:history="1">
+      <w:hyperlink r:id="rId47716a7b712d97578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80206a60d5c103e75" w:history="1">
+      <w:hyperlink r:id="rId85276a7b712d97677" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93626a60d5c103efc" w:history="1">
+      <w:hyperlink r:id="rId21656a7b712d976ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37746a60d5c103f83" w:history="1">
+      <w:hyperlink r:id="rId76516a7b712d97794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31206a60d5c103fea" w:history="1">
+      <w:hyperlink r:id="rId99966a7b712d97812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35966a60d5c104047" w:history="1">
+      <w:hyperlink r:id="rId20266a7b712d97873" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a60d5c1040b8" w:history="1">
+      <w:hyperlink r:id="rId39636a7b712d978e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28006a60d5c104133" w:history="1">
+      <w:hyperlink r:id="rId28766a7b712d97963" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65796a60d5c1041df" w:history="1">
+      <w:hyperlink r:id="rId27356a7b712d97a11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43656a60d5c104296" w:history="1">
+      <w:hyperlink r:id="rId35106a7b712d97acc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72826a60d5c104305" w:history="1">
+      <w:hyperlink r:id="rId74626a7b712d97b3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72396a60d5c104372" w:history="1">
+      <w:hyperlink r:id="rId89186a7b712d97bbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76616a60d5c10443c" w:history="1">
+      <w:hyperlink r:id="rId18916a7b712d97c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89956a60d5c104637" w:history="1">
+      <w:hyperlink r:id="rId54486a7b712d97da2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40826a60d5c104775" w:history="1">
+      <w:hyperlink r:id="rId95036a7b712d97ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42406a60d5c1047d6" w:history="1">
+      <w:hyperlink r:id="rId20356a7b712d97f31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96676a60d5c1049e0" w:history="1">
+      <w:hyperlink r:id="rId12536a7b712d9814b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92756a60d5c104a9f" w:history="1">
+      <w:hyperlink r:id="rId36086a7b712d981fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51076a60d5c104c51" w:history="1">
+      <w:hyperlink r:id="rId69296a7b712d983af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52666a60d5c104ce2" w:history="1">
+      <w:hyperlink r:id="rId57556a7b712d98492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28476a60d5c104da3" w:history="1">
+      <w:hyperlink r:id="rId95306a7b712d98571" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85103574" name="name25046a60d5c1050d1" descr="eu_funding_250.png"/>
+            <wp:docPr id="57299168" name="name84276a7b712d98705" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44466a60d5c1050d0" cstate="print"/>
+                    <a:blip r:embed="rId76466a7b712d98704" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72632768">
+  <w:abstractNum w:abstractNumId="63920671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37513675">
+    <w:lvl w:ilvl="0" w:tplc="74170994">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37513675" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74170994" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72632767">
+  <w:abstractNum w:abstractNumId="63920670">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81345942">
+    <w:lvl w:ilvl="0" w:tplc="37726449">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72632767">
-    <w:abstractNumId w:val="72632767"/>
+  <w:num w:numId="63920670">
+    <w:abstractNumId w:val="63920670"/>
   </w:num>
-  <w:num w:numId="72632768">
-    <w:abstractNumId w:val="72632768"/>
+  <w:num w:numId="63920671">
+    <w:abstractNumId w:val="63920671"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503523598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId392175638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90726a60d5c101d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId92076a60d5c101df2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId70656a60d5c1025af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId20116a60d5c103cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId92756a60d5c103d64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId80206a60d5c103e75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId93626a60d5c103efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId37746a60d5c103f83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId31206a60d5c103fea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId35966a60d5c104047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId32426a60d5c1040b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId28006a60d5c104133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId65796a60d5c1041df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId43656a60d5c104296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId72826a60d5c104305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId72396a60d5c104372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76616a60d5c10443c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId89956a60d5c104637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId40826a60d5c104775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId42406a60d5c1047d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId96676a60d5c1049e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId92756a60d5c104a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId51076a60d5c104c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId52666a60d5c104ce2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId28476a60d5c104da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50006a60d5c10248c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50006a60d5c10248c.jpg"/><Relationship Id="rId54716a60d5c1032d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54716a60d5c1032d1.jpg"/><Relationship Id="rId44466a60d5c1050d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44466a60d5c1050d0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940754642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467160638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13056a7b712d951ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId99426a7b712d95266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId30506a7b712d95cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId63686a7b712d974b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId47716a7b712d97578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId85276a7b712d97677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId21656a7b712d976ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId76516a7b712d97794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId99966a7b712d97812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId20266a7b712d97873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId39636a7b712d978e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId28766a7b712d97963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId27356a7b712d97a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId35106a7b712d97acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId74626a7b712d97b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId89186a7b712d97bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId18916a7b712d97c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId54486a7b712d97da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId95036a7b712d97ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId20356a7b712d97f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId12536a7b712d9814b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId36086a7b712d981fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId69296a7b712d983af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId57556a7b712d98492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId95306a7b712d98571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38526a7b712d95b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38526a7b712d95b82.jpg"/><Relationship Id="rId43656a7b712d9693e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43656a7b712d9693e.jpg"/><Relationship Id="rId76466a7b712d98704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76466a7b712d98704.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>