--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13056a7b712d951ff" w:history="1">
+            <w:hyperlink r:id="rId49366a960c013cc3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99426a7b712d95266" w:history="1">
+            <w:hyperlink r:id="rId37606a960c013ccad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27358592" name="name71586a7b712d95b84" descr="3972.jpg"/>
+                  <wp:docPr id="78907541" name="name48666a960c013d6b4" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38526a7b712d95b82" cstate="print"/>
+                          <a:blip r:embed="rId52496a960c013d6b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30506a7b712d95cc9" w:history="1">
+            <w:hyperlink r:id="rId20706a960c013d7f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52489814" name="name10786a7b712d96942" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="34857202" name="name82466a960c013e83b" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43656a7b712d9693e" cstate="print"/>
+                    <a:blip r:embed="rId83946a960c013e837" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63686a7b712d974b1" w:history="1">
+      <w:hyperlink r:id="rId81116a960c013f401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47716a7b712d97578" w:history="1">
+      <w:hyperlink r:id="rId67516a960c013f491" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85276a7b712d97677" w:history="1">
+      <w:hyperlink r:id="rId32276a960c013f58e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a7b712d976ff" w:history="1">
+      <w:hyperlink r:id="rId50566a960c013f616" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76516a7b712d97794" w:history="1">
+      <w:hyperlink r:id="rId70516a960c013f6a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99966a7b712d97812" w:history="1">
+      <w:hyperlink r:id="rId48136a960c013f71f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20266a7b712d97873" w:history="1">
+      <w:hyperlink r:id="rId36396a960c013f784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39636a7b712d978e5" w:history="1">
+      <w:hyperlink r:id="rId91126a960c013f7f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28766a7b712d97963" w:history="1">
+      <w:hyperlink r:id="rId27636a960c013f876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27356a7b712d97a11" w:history="1">
+      <w:hyperlink r:id="rId85266a960c013f92a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35106a7b712d97acc" w:history="1">
+      <w:hyperlink r:id="rId98466a960c013f9ea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74626a7b712d97b3c" w:history="1">
+      <w:hyperlink r:id="rId81406a960c013fa5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89186a7b712d97bbb" w:history="1">
+      <w:hyperlink r:id="rId90656a960c013fad0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18916a7b712d97c8a" w:history="1">
+      <w:hyperlink r:id="rId32446a960c013fba2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54486a7b712d97da2" w:history="1">
+      <w:hyperlink r:id="rId34636a960c013fcc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95036a7b712d97ecb" w:history="1">
+      <w:hyperlink r:id="rId46976a960c013fdf2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20356a7b712d97f31" w:history="1">
+      <w:hyperlink r:id="rId26996a960c013fe51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12536a7b712d9814b" w:history="1">
+      <w:hyperlink r:id="rId53286a960c014006a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36086a7b712d981fc" w:history="1">
+      <w:hyperlink r:id="rId41036a960c014011e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69296a7b712d983af" w:history="1">
+      <w:hyperlink r:id="rId67336a960c0140387" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57556a7b712d98492" w:history="1">
+      <w:hyperlink r:id="rId35766a960c014042d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95306a7b712d98571" w:history="1">
+      <w:hyperlink r:id="rId26616a960c01404f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57299168" name="name84276a7b712d98705" descr="eu_funding_250.png"/>
+            <wp:docPr id="30546888" name="name60356a960c01406fd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76466a7b712d98704" cstate="print"/>
+                    <a:blip r:embed="rId68566a960c01406fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63920671">
+  <w:abstractNum w:abstractNumId="68791417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74170994">
+    <w:lvl w:ilvl="0" w:tplc="34274346">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74170994" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34274346" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63920670">
+  <w:abstractNum w:abstractNumId="68791416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37726449">
+    <w:lvl w:ilvl="0" w:tplc="65022287">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63920670">
-    <w:abstractNumId w:val="63920670"/>
+  <w:num w:numId="68791416">
+    <w:abstractNumId w:val="68791416"/>
   </w:num>
-  <w:num w:numId="63920671">
-    <w:abstractNumId w:val="63920671"/>
+  <w:num w:numId="68791417">
+    <w:abstractNumId w:val="68791417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId940754642" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId467160638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13056a7b712d951ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId99426a7b712d95266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId30506a7b712d95cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId63686a7b712d974b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId47716a7b712d97578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId85276a7b712d97677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId21656a7b712d976ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId76516a7b712d97794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId99966a7b712d97812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId20266a7b712d97873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId39636a7b712d978e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId28766a7b712d97963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId27356a7b712d97a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId35106a7b712d97acc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId74626a7b712d97b3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId89186a7b712d97bbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId18916a7b712d97c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId54486a7b712d97da2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId95036a7b712d97ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId20356a7b712d97f31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId12536a7b712d9814b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId36086a7b712d981fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId69296a7b712d983af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId57556a7b712d98492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId95306a7b712d98571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId38526a7b712d95b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38526a7b712d95b82.jpg"/><Relationship Id="rId43656a7b712d9693e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43656a7b712d9693e.jpg"/><Relationship Id="rId76466a7b712d98704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76466a7b712d98704.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411957493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812522383" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49366a960c013cc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId37606a960c013ccad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId20706a960c013d7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId81116a960c013f401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId67516a960c013f491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId32276a960c013f58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId50566a960c013f616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId70516a960c013f6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId48136a960c013f71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId36396a960c013f784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId91126a960c013f7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27636a960c013f876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId85266a960c013f92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId98466a960c013f9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81406a960c013fa5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90656a960c013fad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId32446a960c013fba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId34636a960c013fcc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId46976a960c013fdf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId26996a960c013fe51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId53286a960c014006a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId41036a960c014011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId67336a960c0140387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId35766a960c014042d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId26616a960c01404f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52496a960c013d6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52496a960c013d6b0.jpg"/><Relationship Id="rId83946a960c013e837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83946a960c013e837.jpg"/><Relationship Id="rId68566a960c01406fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68566a960c01406fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>