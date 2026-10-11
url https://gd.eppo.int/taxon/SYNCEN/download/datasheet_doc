--- v14 (2026-08-31)
+++ v15 (2026-10-11)
@@ -292,51 +292,51 @@
               <w:t xml:space="preserve"> Massee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> black scab of potato, black wart of potato, wart disease of potato, wart of potato</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49366a960c013cc3e" w:history="1">
+            <w:hyperlink r:id="rId37116acb7a78eb5ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -352,51 +352,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II B)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37606a960c013ccad" w:history="1">
+            <w:hyperlink r:id="rId95606acb7a78eb641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -410,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SYNCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78907541" name="name48666a960c013d6b4" descr="3972.jpg"/>
+                  <wp:docPr id="27549165" name="name70966acb7a78ebbcb" descr="3972.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3972.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52496a960c013d6b0" cstate="print"/>
+                          <a:blip r:embed="rId40676acb7a78ebbca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20706a960c013d7f7" w:history="1">
+            <w:hyperlink r:id="rId19256acb7a78ebcfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the Andean zone of South America, from where it was introduced into Europe in the 1880s. It spread widely in Europe, but statutory measures have restricted its distribution to other parts of the world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34857202" name="name82466a960c013e83b" descr="SYNCEN_distribution_map.jpg"/>
+            <wp:docPr id="31745733" name="name66126acb7a78ec5b8" descr="SYNCEN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SYNCEN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83946a960c013e837" cstate="print"/>
+                    <a:blip r:embed="rId40866acb7a78ec5b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2063,51 +2063,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">9-23. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81116a960c013f401" w:history="1">
+      <w:hyperlink r:id="rId10556acb7a78ed038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00775.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2142,51 +2142,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 21-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67516a960c013f491" w:history="1">
+      <w:hyperlink r:id="rId93736acb7a78ed0bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-006-9039-y</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2292,51 +2292,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">175-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32276a960c013f58e" w:history="1">
+      <w:hyperlink r:id="rId17586acb7a78ed1be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2009.02285.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2373,51 +2373,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">41, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">195-202. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50566a960c013f616" w:history="1">
+      <w:hyperlink r:id="rId28556acb7a78ed245" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2011.02453.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2454,51 +2454,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7): 5352.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70516a960c013f6a3" w:history="1">
+      <w:hyperlink r:id="rId17126acb7a78ed2ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5352</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2515,51 +2515,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2019) Schenk M, Camilleri M, Diakaki M, Schrader G &amp; Vos S. Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA supporting publication 2019 EN-1591. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48136a960c013f71f" w:history="1">
+      <w:hyperlink r:id="rId16306acb7a78ed333" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2019.EN-1591</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2574,51 +2574,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2005) EPPO Workshop on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Paris, December 2005. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36396a960c013f784" w:history="1">
+      <w:hyperlink r:id="rId58986acb7a78ed391" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2644,51 +2644,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">37, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">592-597. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91126a960c013f7f7" w:history="1">
+      <w:hyperlink r:id="rId33916acb7a78ed401" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2723,51 +2723,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 420- 440. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27636a960c013f876" w:history="1">
+      <w:hyperlink r:id="rId79316acb7a78ed494" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM7/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2833,51 +2833,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 511-512. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85266a960c013f92a" w:history="1">
+      <w:hyperlink r:id="rId10636acb7a78ed545" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM9/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2952,51 +2952,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 366-368. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98466a960c013f9ea" w:history="1">
+      <w:hyperlink r:id="rId19266acb7a78ed601" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3022,51 +3022,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">47, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">487-503. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81406a960c013fa5d" w:history="1">
+      <w:hyperlink r:id="rId76606acb7a78ed672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM8/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3090,51 +3090,51 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum. EPPO Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, in press</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Available from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90656a960c013fad0" w:history="1">
+      <w:hyperlink r:id="rId77116acb7a78ed6e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/standards/PM3/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3218,51 +3218,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">126</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 129-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32446a960c013fba2" w:history="1">
+      <w:hyperlink r:id="rId81926acb7a78ed7b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-009-9522-3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3395,51 +3395,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 223-232. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34636a960c013fcc1" w:history="1">
+      <w:hyperlink r:id="rId26486acb7a78ed8cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/BF02357446</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3581,51 +3581,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">25-31. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46976a960c013fdf2" w:history="1">
+      <w:hyperlink r:id="rId59956acb7a78ed9f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00777.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3640,51 +3640,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">van Leeuwen GCM, van de Vossenberg BTLH &amp; Westenberg M (2016) Final report Euphresco SENDO project Diagnostic methods for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, especially for pathotype identification.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26996a960c013fe51" w:history="1">
+      <w:hyperlink r:id="rId42606acb7a78eda51" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://zenodo.org/record/3228343#.XR9CBI86-71</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3964,51 +3964,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plant Disease </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">99, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">285-286. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53286a960c014006a" w:history="1">
+      <w:hyperlink r:id="rId15186acb7a78edc63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-06-14-0636-PDN</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4074,51 +4074,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 422-432. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41036a960c014011e" w:history="1">
+      <w:hyperlink r:id="rId73476acb7a78edd1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-05-13-0144-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4342,51 +4342,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phytopathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1043 – 1052. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67336a960c0140387" w:history="1">
+      <w:hyperlink r:id="rId14176acb7a78eded5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PHYTO-01-19-0024-R</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4432,51 +4432,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">European Journal of Plant Pathology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">119, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">165-174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35766a960c014042d" w:history="1">
+      <w:hyperlink r:id="rId26306acb7a78edf66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10658-007-9156-2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4551,51 +4551,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Synchytrium endobioticum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26616a960c01404f9" w:history="1">
+      <w:hyperlink r:id="rId38076acb7a78ee076" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4754,63 +4754,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 129-134.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30546888" name="name60356a960c01406fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="7677807" name="name35696acb7a78ee205" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68566a960c01406fb" cstate="print"/>
+                    <a:blip r:embed="rId21766acb7a78ee204" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4908,137 +4908,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68791417">
+  <w:abstractNum w:abstractNumId="66363479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34274346">
+    <w:lvl w:ilvl="0" w:tplc="71365626">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34274346" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71365626" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68791416">
+  <w:abstractNum w:abstractNumId="66363478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65022287">
+    <w:lvl w:ilvl="0" w:tplc="26908762">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5790,55 +5790,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68791416">
-    <w:abstractNumId w:val="68791416"/>
+  <w:num w:numId="66363478">
+    <w:abstractNumId w:val="66363478"/>
   </w:num>
-  <w:num w:numId="68791417">
-    <w:abstractNumId w:val="68791417"/>
+  <w:num w:numId="66363479">
+    <w:abstractNumId w:val="66363479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17388,51 +17388,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId411957493" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId812522383" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49366a960c013cc3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId37606a960c013ccad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId20706a960c013d7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId81116a960c013f401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId67516a960c013f491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId32276a960c013f58e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId50566a960c013f616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId70516a960c013f6a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId48136a960c013f71f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId36396a960c013f784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId91126a960c013f7f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId27636a960c013f876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId85266a960c013f92a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId98466a960c013f9ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81406a960c013fa5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId90656a960c013fad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId32446a960c013fba2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId34636a960c013fcc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId46976a960c013fdf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId26996a960c013fe51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId53286a960c014006a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId41036a960c014011e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId67336a960c0140387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId35766a960c014042d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId26616a960c01404f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52496a960c013d6b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52496a960c013d6b0.jpg"/><Relationship Id="rId83946a960c013e837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83946a960c013e837.jpg"/><Relationship Id="rId68566a960c01406fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68566a960c01406fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359470686" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860597492" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37116acb7a78eb5ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/" TargetMode="External"/><Relationship Id="rId95606acb7a78eb641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/categorization" TargetMode="External"/><Relationship Id="rId19256acb7a78ebcfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SYNCEN/photos" TargetMode="External"/><Relationship Id="rId10556acb7a78ed038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00775.x" TargetMode="External"/><Relationship Id="rId93736acb7a78ed0bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-006-9039-y" TargetMode="External"/><Relationship Id="rId17586acb7a78ed1be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2009.02285.x" TargetMode="External"/><Relationship Id="rId28556acb7a78ed245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2011.02453.x" TargetMode="External"/><Relationship Id="rId17126acb7a78ed2ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5352" TargetMode="External"/><Relationship Id="rId16306acb7a78ed333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2019.EN-1591" TargetMode="External"/><Relationship Id="rId58986acb7a78ed391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/MEETINGS/2005_meetings/wk_synchytrium" TargetMode="External"/><Relationship Id="rId33916acb7a78ed401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId79316acb7a78ed494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM7/" TargetMode="External"/><Relationship Id="rId10636acb7a78ed545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM9/" TargetMode="External"/><Relationship Id="rId19266acb7a78ed601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId76606acb7a78ed672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM8/" TargetMode="External"/><Relationship Id="rId77116acb7a78ed6e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/standards/PM3/" TargetMode="External"/><Relationship Id="rId81926acb7a78ed7b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-009-9522-3" TargetMode="External"/><Relationship Id="rId26486acb7a78ed8cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/BF02357446" TargetMode="External"/><Relationship Id="rId59956acb7a78ed9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00777.x" TargetMode="External"/><Relationship Id="rId42606acb7a78eda51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/3228343#.XR9CBI86-71" TargetMode="External"/><Relationship Id="rId15186acb7a78edc63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-06-14-0636-PDN" TargetMode="External"/><Relationship Id="rId73476acb7a78edd1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-05-13-0144-R" TargetMode="External"/><Relationship Id="rId14176acb7a78eded5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PHYTO-01-19-0024-R" TargetMode="External"/><Relationship Id="rId26306acb7a78edf66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10658-007-9156-2" TargetMode="External"/><Relationship Id="rId38076acb7a78ee076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40676acb7a78ebbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40676acb7a78ebbca.jpg"/><Relationship Id="rId40866acb7a78ec5b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40866acb7a78ec5b5.jpg"/><Relationship Id="rId21766acb7a78ee204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21766acb7a78ee204.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>