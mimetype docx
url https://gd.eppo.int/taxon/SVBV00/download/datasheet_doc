--- v6 (2026-03-30)
+++ v7 (2026-04-21)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662169ca81fc92a7e" w:history="1">
+            <w:hyperlink r:id="rId395969e7653c61528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343969ca81fc92ae7" w:history="1">
+            <w:hyperlink r:id="rId985969e7653c6159a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="31067315" name="name513569ca81fc931c0" descr="14826.jpg"/>
+                  <wp:docPr id="98537791" name="name770669e7653c61a17" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId337969ca81fc931be" cstate="print"/>
+                          <a:blip r:embed="rId238569e7653c61a16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId221269ca81fc932e7" w:history="1">
+            <w:hyperlink r:id="rId272069e7653c61b64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17991210" name="name421969ca81fc943e3" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="14326303" name="name837969e7653c629ac" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId640069ca81fc943e1" cstate="print"/>
+                    <a:blip r:embed="rId416769e7653c629a9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202269ca81fc94fec" w:history="1">
+      <w:hyperlink r:id="rId742469e7653c63613" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId393569ca81fc950c0" w:history="1">
+      <w:hyperlink r:id="rId840269e7653c636e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732369ca81fc95134" w:history="1">
+      <w:hyperlink r:id="rId713769e7653c63753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId604769ca81fc953d3" w:history="1">
+      <w:hyperlink r:id="rId707269e7653c63a22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584569ca81fc95805" w:history="1">
+      <w:hyperlink r:id="rId853369e7653c63e50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId827069ca81fc958bd" w:history="1">
+      <w:hyperlink r:id="rId196969e7653c63f10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId258969ca81fc95976" w:history="1">
+      <w:hyperlink r:id="rId622069e7653c63fc9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId722469ca81fc95ad8" w:history="1">
+      <w:hyperlink r:id="rId614069e7653c6413a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31267534" name="name758669ca81fc95e0a" descr="eu_funding_250.png"/>
+            <wp:docPr id="68133333" name="name755869e7653c641a1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId628169ca81fc95e09" cstate="print"/>
+                    <a:blip r:embed="rId782669e7653c641a0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92618668">
+  <w:abstractNum w:abstractNumId="97571330">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53336344">
+    <w:lvl w:ilvl="0" w:tplc="68625677">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53336344" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68625677" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92618667">
+  <w:abstractNum w:abstractNumId="97571329">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24537878">
+    <w:lvl w:ilvl="0" w:tplc="82929409">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92618667">
-    <w:abstractNumId w:val="92618667"/>
+  <w:num w:numId="97571329">
+    <w:abstractNumId w:val="97571329"/>
   </w:num>
-  <w:num w:numId="92618668">
-    <w:abstractNumId w:val="92618668"/>
+  <w:num w:numId="97571330">
+    <w:abstractNumId w:val="97571330"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId340192421" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId567503210" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId662169ca81fc92a7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId343969ca81fc92ae7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId221269ca81fc932e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId202269ca81fc94fec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId393569ca81fc950c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId732369ca81fc95134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId604769ca81fc953d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId584569ca81fc95805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId827069ca81fc958bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId258969ca81fc95976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId722469ca81fc95ad8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId337969ca81fc931be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337969ca81fc931be.jpg"/><Relationship Id="rId640069ca81fc943e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId640069ca81fc943e1.jpg"/><Relationship Id="rId628169ca81fc95e09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628169ca81fc95e09.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142435108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId840306721" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId395969e7653c61528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId985969e7653c6159a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId272069e7653c61b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId742469e7653c63613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId840269e7653c636e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId713769e7653c63753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId707269e7653c63a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId853369e7653c63e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId196969e7653c63f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId622069e7653c63fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId614069e7653c6413a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId238569e7653c61a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId238569e7653c61a16.jpg"/><Relationship Id="rId416769e7653c629a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId416769e7653c629a9.jpg"/><Relationship Id="rId782669e7653c641a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782669e7653c641a0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>