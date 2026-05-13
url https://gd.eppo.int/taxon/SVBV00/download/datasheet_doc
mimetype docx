--- v7 (2026-04-21)
+++ v8 (2026-05-13)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395969e7653c61528" w:history="1">
+            <w:hyperlink r:id="rId34996a050f9fe4ef6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId985969e7653c6159a" w:history="1">
+            <w:hyperlink r:id="rId74376a050f9fe4f7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98537791" name="name770669e7653c61a17" descr="14826.jpg"/>
+                  <wp:docPr id="61699887" name="name55276a050f9fe5620" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId238569e7653c61a16" cstate="print"/>
+                          <a:blip r:embed="rId65116a050f9fe561f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId272069e7653c61b64" w:history="1">
+            <w:hyperlink r:id="rId45566a050f9fe5739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14326303" name="name837969e7653c629ac" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="61029034" name="name60806a050f9fe6565" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId416769e7653c629a9" cstate="print"/>
+                    <a:blip r:embed="rId33706a050f9fe6563" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742469e7653c63613" w:history="1">
+      <w:hyperlink r:id="rId11006a050f9fe7109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840269e7653c636e3" w:history="1">
+      <w:hyperlink r:id="rId73836a050f9fe71dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId713769e7653c63753" w:history="1">
+      <w:hyperlink r:id="rId31216a050f9fe725b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707269e7653c63a22" w:history="1">
+      <w:hyperlink r:id="rId35746a050f9fe74f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId853369e7653c63e50" w:history="1">
+      <w:hyperlink r:id="rId21846a050f9fe7913" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId196969e7653c63f10" w:history="1">
+      <w:hyperlink r:id="rId97086a050f9fe79c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622069e7653c63fc9" w:history="1">
+      <w:hyperlink r:id="rId77306a050f9fe7a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId614069e7653c6413a" w:history="1">
+      <w:hyperlink r:id="rId12166a050f9fe7bce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="68133333" name="name755869e7653c641a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="31875590" name="name18806a050f9fe7c52" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId782669e7653c641a0" cstate="print"/>
+                    <a:blip r:embed="rId14266a050f9fe7c51" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97571330">
+  <w:abstractNum w:abstractNumId="31629749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68625677">
+    <w:lvl w:ilvl="0" w:tplc="74669286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68625677" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74669286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97571329">
+  <w:abstractNum w:abstractNumId="31629748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82929409">
+    <w:lvl w:ilvl="0" w:tplc="40250170">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97571329">
-    <w:abstractNumId w:val="97571329"/>
+  <w:num w:numId="31629748">
+    <w:abstractNumId w:val="31629748"/>
   </w:num>
-  <w:num w:numId="97571330">
-    <w:abstractNumId w:val="97571330"/>
+  <w:num w:numId="31629749">
+    <w:abstractNumId w:val="31629749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId142435108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId840306721" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId395969e7653c61528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId985969e7653c6159a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId272069e7653c61b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId742469e7653c63613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId840269e7653c636e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId713769e7653c63753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId707269e7653c63a22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId853369e7653c63e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId196969e7653c63f10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId622069e7653c63fc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId614069e7653c6413a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId238569e7653c61a16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId238569e7653c61a16.jpg"/><Relationship Id="rId416769e7653c629a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId416769e7653c629a9.jpg"/><Relationship Id="rId782669e7653c641a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782669e7653c641a0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419444970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId611388673" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34996a050f9fe4ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId74376a050f9fe4f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId45566a050f9fe5739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId11006a050f9fe7109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId73836a050f9fe71dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId31216a050f9fe725b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId35746a050f9fe74f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId21846a050f9fe7913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId97086a050f9fe79c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId77306a050f9fe7a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12166a050f9fe7bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId65116a050f9fe561f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65116a050f9fe561f.jpg"/><Relationship Id="rId33706a050f9fe6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33706a050f9fe6563.jpg"/><Relationship Id="rId14266a050f9fe7c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14266a050f9fe7c51.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>