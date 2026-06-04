--- v8 (2026-05-13)
+++ v9 (2026-06-04)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34996a050f9fe4ef6" w:history="1">
+            <w:hyperlink r:id="rId98726a210cfb43275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74376a050f9fe4f7a" w:history="1">
+            <w:hyperlink r:id="rId41246a210cfb432de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61699887" name="name55276a050f9fe5620" descr="14826.jpg"/>
+                  <wp:docPr id="56834562" name="name17976a210cfb438e5" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65116a050f9fe561f" cstate="print"/>
+                          <a:blip r:embed="rId28366a210cfb438e3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45566a050f9fe5739" w:history="1">
+            <w:hyperlink r:id="rId65176a210cfb43a0e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61029034" name="name60806a050f9fe6565" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="62413557" name="name46006a210cfb448a9" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33706a050f9fe6563" cstate="print"/>
+                    <a:blip r:embed="rId74336a210cfb448a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11006a050f9fe7109" w:history="1">
+      <w:hyperlink r:id="rId82556a210cfb45b0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73836a050f9fe71dd" w:history="1">
+      <w:hyperlink r:id="rId77146a210cfb45be5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31216a050f9fe725b" w:history="1">
+      <w:hyperlink r:id="rId78066a210cfb45c59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35746a050f9fe74f2" w:history="1">
+      <w:hyperlink r:id="rId87126a210cfb4668b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21846a050f9fe7913" w:history="1">
+      <w:hyperlink r:id="rId58036a210cfb46b06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97086a050f9fe79c7" w:history="1">
+      <w:hyperlink r:id="rId50896a210cfb46bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77306a050f9fe7a80" w:history="1">
+      <w:hyperlink r:id="rId37586a210cfb46c88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12166a050f9fe7bce" w:history="1">
+      <w:hyperlink r:id="rId96756a210cfb46e8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="31875590" name="name18806a050f9fe7c52" descr="eu_funding_250.png"/>
+            <wp:docPr id="16048697" name="name81366a210cfb46f71" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14266a050f9fe7c51" cstate="print"/>
+                    <a:blip r:embed="rId74956a210cfb46f6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31629749">
+  <w:abstractNum w:abstractNumId="43274588">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74669286">
+    <w:lvl w:ilvl="0" w:tplc="78050335">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74669286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78050335" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31629748">
+  <w:abstractNum w:abstractNumId="43274587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40250170">
+    <w:lvl w:ilvl="0" w:tplc="65247766">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31629748">
-    <w:abstractNumId w:val="31629748"/>
+  <w:num w:numId="43274587">
+    <w:abstractNumId w:val="43274587"/>
   </w:num>
-  <w:num w:numId="31629749">
-    <w:abstractNumId w:val="31629749"/>
+  <w:num w:numId="43274588">
+    <w:abstractNumId w:val="43274588"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId419444970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId611388673" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34996a050f9fe4ef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId74376a050f9fe4f7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId45566a050f9fe5739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId11006a050f9fe7109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId73836a050f9fe71dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId31216a050f9fe725b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId35746a050f9fe74f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId21846a050f9fe7913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId97086a050f9fe79c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId77306a050f9fe7a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12166a050f9fe7bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId65116a050f9fe561f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65116a050f9fe561f.jpg"/><Relationship Id="rId33706a050f9fe6563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33706a050f9fe6563.jpg"/><Relationship Id="rId14266a050f9fe7c51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14266a050f9fe7c51.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416001115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318329012" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98726a210cfb43275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId41246a210cfb432de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId65176a210cfb43a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId82556a210cfb45b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId77146a210cfb45be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId78066a210cfb45c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId87126a210cfb4668b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId58036a210cfb46b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId50896a210cfb46bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId37586a210cfb46c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96756a210cfb46e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId28366a210cfb438e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28366a210cfb438e3.jpg"/><Relationship Id="rId74336a210cfb448a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74336a210cfb448a6.jpg"/><Relationship Id="rId74956a210cfb46f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74956a210cfb46f6f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>