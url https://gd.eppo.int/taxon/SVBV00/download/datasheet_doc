--- v9 (2026-06-04)
+++ v10 (2026-06-26)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98726a210cfb43275" w:history="1">
+            <w:hyperlink r:id="rId34796a3f102d15085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41246a210cfb432de" w:history="1">
+            <w:hyperlink r:id="rId46156a3f102d150ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56834562" name="name17976a210cfb438e5" descr="14826.jpg"/>
+                  <wp:docPr id="5630661" name="name97766a3f102d156d4" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28366a210cfb438e3" cstate="print"/>
+                          <a:blip r:embed="rId92306a3f102d156d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65176a210cfb43a0e" w:history="1">
+            <w:hyperlink r:id="rId66236a3f102d1584d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62413557" name="name46006a210cfb448a9" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="38061573" name="name44886a3f102d16855" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74336a210cfb448a6" cstate="print"/>
+                    <a:blip r:embed="rId95176a3f102d16851" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82556a210cfb45b0c" w:history="1">
+      <w:hyperlink r:id="rId64126a3f102d17451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77146a210cfb45be5" w:history="1">
+      <w:hyperlink r:id="rId74316a3f102d18807" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78066a210cfb45c59" w:history="1">
+      <w:hyperlink r:id="rId81566a3f102d18aab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87126a210cfb4668b" w:history="1">
+      <w:hyperlink r:id="rId10606a3f102d1921e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58036a210cfb46b06" w:history="1">
+      <w:hyperlink r:id="rId32206a3f102d19b31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50896a210cfb46bc3" w:history="1">
+      <w:hyperlink r:id="rId10986a3f102d19c3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37586a210cfb46c88" w:history="1">
+      <w:hyperlink r:id="rId24846a3f102d19d6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96756a210cfb46e8a" w:history="1">
+      <w:hyperlink r:id="rId60746a3f102d19ff8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16048697" name="name81366a210cfb46f71" descr="eu_funding_250.png"/>
+            <wp:docPr id="4894673" name="name81736a3f102d1a445" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74956a210cfb46f6f" cstate="print"/>
+                    <a:blip r:embed="rId15796a3f102d1a442" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43274588">
+  <w:abstractNum w:abstractNumId="38614638">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78050335">
+    <w:lvl w:ilvl="0" w:tplc="99603790">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78050335" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99603790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43274587">
+  <w:abstractNum w:abstractNumId="38614637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65247766">
+    <w:lvl w:ilvl="0" w:tplc="88514387">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43274587">
-    <w:abstractNumId w:val="43274587"/>
+  <w:num w:numId="38614637">
+    <w:abstractNumId w:val="38614637"/>
   </w:num>
-  <w:num w:numId="43274588">
-    <w:abstractNumId w:val="43274588"/>
+  <w:num w:numId="38614638">
+    <w:abstractNumId w:val="38614638"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId416001115" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318329012" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98726a210cfb43275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId41246a210cfb432de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId65176a210cfb43a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId82556a210cfb45b0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId77146a210cfb45be5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId78066a210cfb45c59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId87126a210cfb4668b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId58036a210cfb46b06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId50896a210cfb46bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId37586a210cfb46c88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96756a210cfb46e8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId28366a210cfb438e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28366a210cfb438e3.jpg"/><Relationship Id="rId74336a210cfb448a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74336a210cfb448a6.jpg"/><Relationship Id="rId74956a210cfb46f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74956a210cfb46f6f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503256579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666264690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34796a3f102d15085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId46156a3f102d150ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId66236a3f102d1584d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId64126a3f102d17451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId74316a3f102d18807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId81566a3f102d18aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId10606a3f102d1921e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId32206a3f102d19b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId10986a3f102d19c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId24846a3f102d19d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60746a3f102d19ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId92306a3f102d156d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92306a3f102d156d2.jpg"/><Relationship Id="rId95176a3f102d16851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95176a3f102d16851.jpg"/><Relationship Id="rId15796a3f102d1a442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15796a3f102d1a442.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>