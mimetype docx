--- v10 (2026-06-26)
+++ v11 (2026-07-20)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34796a3f102d15085" w:history="1">
+            <w:hyperlink r:id="rId57096a5e7c415aeeb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46156a3f102d150ee" w:history="1">
+            <w:hyperlink r:id="rId78086a5e7c415af53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="5630661" name="name97766a3f102d156d4" descr="14826.jpg"/>
+                  <wp:docPr id="94226578" name="name55386a5e7c415b527" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92306a3f102d156d2" cstate="print"/>
+                          <a:blip r:embed="rId27046a5e7c415b525" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId66236a3f102d1584d" w:history="1">
+            <w:hyperlink r:id="rId13086a5e7c415b63b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="38061573" name="name44886a3f102d16855" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="31040366" name="name69746a5e7c415c264" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95176a3f102d16851" cstate="print"/>
+                    <a:blip r:embed="rId66156a5e7c415c262" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64126a3f102d17451" w:history="1">
+      <w:hyperlink r:id="rId72346a5e7c415cfbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74316a3f102d18807" w:history="1">
+      <w:hyperlink r:id="rId11596a5e7c415d08f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81566a3f102d18aab" w:history="1">
+      <w:hyperlink r:id="rId54336a5e7c415d101" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10606a3f102d1921e" w:history="1">
+      <w:hyperlink r:id="rId46186a5e7c415d3c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32206a3f102d19b31" w:history="1">
+      <w:hyperlink r:id="rId76156a5e7c415d813" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10986a3f102d19c3c" w:history="1">
+      <w:hyperlink r:id="rId29216a5e7c415d8c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24846a3f102d19d6a" w:history="1">
+      <w:hyperlink r:id="rId89486a5e7c415d981" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60746a3f102d19ff8" w:history="1">
+      <w:hyperlink r:id="rId45396a5e7c415dad6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4894673" name="name81736a3f102d1a445" descr="eu_funding_250.png"/>
+            <wp:docPr id="93235414" name="name80106a5e7c415db84" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15796a3f102d1a442" cstate="print"/>
+                    <a:blip r:embed="rId21006a5e7c415db82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="38614638">
+  <w:abstractNum w:abstractNumId="37972708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99603790">
+    <w:lvl w:ilvl="0" w:tplc="89319873">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99603790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89319873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38614637">
+  <w:abstractNum w:abstractNumId="37972707">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88514387">
+    <w:lvl w:ilvl="0" w:tplc="51988950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38614637">
-    <w:abstractNumId w:val="38614637"/>
+  <w:num w:numId="37972707">
+    <w:abstractNumId w:val="37972707"/>
   </w:num>
-  <w:num w:numId="38614638">
-    <w:abstractNumId w:val="38614638"/>
+  <w:num w:numId="37972708">
+    <w:abstractNumId w:val="37972708"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId503256579" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId666264690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34796a3f102d15085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId46156a3f102d150ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId66236a3f102d1584d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId64126a3f102d17451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId74316a3f102d18807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId81566a3f102d18aab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId10606a3f102d1921e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId32206a3f102d19b31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId10986a3f102d19c3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId24846a3f102d19d6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60746a3f102d19ff8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId92306a3f102d156d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92306a3f102d156d2.jpg"/><Relationship Id="rId95176a3f102d16851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95176a3f102d16851.jpg"/><Relationship Id="rId15796a3f102d1a442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15796a3f102d1a442.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId618676318" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516414865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57096a5e7c415aeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId78086a5e7c415af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId13086a5e7c415b63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId72346a5e7c415cfbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId11596a5e7c415d08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId54336a5e7c415d101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId46186a5e7c415d3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId76156a5e7c415d813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId29216a5e7c415d8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId89486a5e7c415d981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45396a5e7c415dad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId27046a5e7c415b525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27046a5e7c415b525.jpg"/><Relationship Id="rId66156a5e7c415c262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66156a5e7c415c262.jpg"/><Relationship Id="rId21006a5e7c415db82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21006a5e7c415db82.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>