--- v11 (2026-07-20)
+++ v12 (2026-08-11)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57096a5e7c415aeeb" w:history="1">
+            <w:hyperlink r:id="rId96786a7b709d2e1ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78086a5e7c415af53" w:history="1">
+            <w:hyperlink r:id="rId46606a7b709d2e25b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94226578" name="name55386a5e7c415b527" descr="14826.jpg"/>
+                  <wp:docPr id="35265062" name="name34286a7b709d2eba6" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27046a5e7c415b525" cstate="print"/>
+                          <a:blip r:embed="rId85896a7b709d2eba3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13086a5e7c415b63b" w:history="1">
+            <w:hyperlink r:id="rId99416a7b709d2ed16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31040366" name="name69746a5e7c415c264" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="5598092" name="name62366a7b709d2fa34" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66156a5e7c415c262" cstate="print"/>
+                    <a:blip r:embed="rId14326a7b709d2fa30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72346a5e7c415cfbb" w:history="1">
+      <w:hyperlink r:id="rId99806a7b709d30706" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11596a5e7c415d08f" w:history="1">
+      <w:hyperlink r:id="rId15146a7b709d307fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54336a5e7c415d101" w:history="1">
+      <w:hyperlink r:id="rId13806a7b709d30870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46186a5e7c415d3c6" w:history="1">
+      <w:hyperlink r:id="rId82016a7b709d30b18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156a5e7c415d813" w:history="1">
+      <w:hyperlink r:id="rId71216a7b709d31017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29216a5e7c415d8c9" w:history="1">
+      <w:hyperlink r:id="rId39156a7b709d310d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89486a5e7c415d981" w:history="1">
+      <w:hyperlink r:id="rId85446a7b709d31199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45396a5e7c415dad6" w:history="1">
+      <w:hyperlink r:id="rId36286a7b709d3134f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="93235414" name="name80106a5e7c415db84" descr="eu_funding_250.png"/>
+            <wp:docPr id="69752678" name="name42156a7b709d31671" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21006a5e7c415db82" cstate="print"/>
+                    <a:blip r:embed="rId92366a7b709d3166f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37972708">
+  <w:abstractNum w:abstractNumId="79897862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89319873">
+    <w:lvl w:ilvl="0" w:tplc="47887904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89319873" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47887904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37972707">
+  <w:abstractNum w:abstractNumId="79897861">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51988950">
+    <w:lvl w:ilvl="0" w:tplc="14898936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37972707">
-    <w:abstractNumId w:val="37972707"/>
+  <w:num w:numId="79897861">
+    <w:abstractNumId w:val="79897861"/>
   </w:num>
-  <w:num w:numId="37972708">
-    <w:abstractNumId w:val="37972708"/>
+  <w:num w:numId="79897862">
+    <w:abstractNumId w:val="79897862"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId618676318" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId516414865" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57096a5e7c415aeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId78086a5e7c415af53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId13086a5e7c415b63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId72346a5e7c415cfbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId11596a5e7c415d08f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId54336a5e7c415d101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId46186a5e7c415d3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId76156a5e7c415d813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId29216a5e7c415d8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId89486a5e7c415d981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45396a5e7c415dad6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId27046a5e7c415b525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27046a5e7c415b525.jpg"/><Relationship Id="rId66156a5e7c415c262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66156a5e7c415c262.jpg"/><Relationship Id="rId21006a5e7c415db82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21006a5e7c415db82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId286208052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814621965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96786a7b709d2e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId46606a7b709d2e25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId99416a7b709d2ed16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId99806a7b709d30706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId15146a7b709d307fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId13806a7b709d30870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId82016a7b709d30b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId71216a7b709d31017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId39156a7b709d310d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId85446a7b709d31199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36286a7b709d3134f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId85896a7b709d2eba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85896a7b709d2eba3.jpg"/><Relationship Id="rId14326a7b709d2fa30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14326a7b709d2fa30.jpg"/><Relationship Id="rId92366a7b709d3166f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92366a7b709d3166f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>