--- v12 (2026-08-11)
+++ v13 (2026-08-11)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96786a7b709d2e1ee" w:history="1">
+            <w:hyperlink r:id="rId57706a7b7dca2d03f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46606a7b709d2e25b" w:history="1">
+            <w:hyperlink r:id="rId66086a7b7dca2d08c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35265062" name="name34286a7b709d2eba6" descr="14826.jpg"/>
+                  <wp:docPr id="72195308" name="name25516a7b7dca2d782" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85896a7b709d2eba3" cstate="print"/>
+                          <a:blip r:embed="rId25436a7b7dca2d780" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99416a7b709d2ed16" w:history="1">
+            <w:hyperlink r:id="rId34856a7b7dca2d861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5598092" name="name62366a7b709d2fa34" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="1841972" name="name36336a7b7dca2e3f5" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14326a7b709d2fa30" cstate="print"/>
+                    <a:blip r:embed="rId40406a7b7dca2e3f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99806a7b709d30706" w:history="1">
+      <w:hyperlink r:id="rId36926a7b7dca2ec4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15146a7b709d307fa" w:history="1">
+      <w:hyperlink r:id="rId80986a7b7dca2ece3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13806a7b709d30870" w:history="1">
+      <w:hyperlink r:id="rId37516a7b7dca2ed34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82016a7b709d30b18" w:history="1">
+      <w:hyperlink r:id="rId17616a7b7dca2ef5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71216a7b709d31017" w:history="1">
+      <w:hyperlink r:id="rId73466a7b7dca2f267" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39156a7b709d310d7" w:history="1">
+      <w:hyperlink r:id="rId87756a7b7dca2f2e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85446a7b709d31199" w:history="1">
+      <w:hyperlink r:id="rId24356a7b7dca2f36e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36286a7b709d3134f" w:history="1">
+      <w:hyperlink r:id="rId27066a7b7dca2f462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="69752678" name="name42156a7b709d31671" descr="eu_funding_250.png"/>
+            <wp:docPr id="24475926" name="name29376a7b7dca2f4ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92366a7b709d3166f" cstate="print"/>
+                    <a:blip r:embed="rId44946a7b7dca2f4ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79897862">
+  <w:abstractNum w:abstractNumId="73510538">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47887904">
+    <w:lvl w:ilvl="0" w:tplc="83312859">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47887904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83312859" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79897861">
+  <w:abstractNum w:abstractNumId="73510537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14898936">
+    <w:lvl w:ilvl="0" w:tplc="86416783">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79897861">
-    <w:abstractNumId w:val="79897861"/>
+  <w:num w:numId="73510537">
+    <w:abstractNumId w:val="73510537"/>
   </w:num>
-  <w:num w:numId="79897862">
-    <w:abstractNumId w:val="79897862"/>
+  <w:num w:numId="73510538">
+    <w:abstractNumId w:val="73510538"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId286208052" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId814621965" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96786a7b709d2e1ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId46606a7b709d2e25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId99416a7b709d2ed16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId99806a7b709d30706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId15146a7b709d307fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId13806a7b709d30870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId82016a7b709d30b18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId71216a7b709d31017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId39156a7b709d310d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId85446a7b709d31199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36286a7b709d3134f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId85896a7b709d2eba3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85896a7b709d2eba3.jpg"/><Relationship Id="rId14326a7b709d2fa30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14326a7b709d2fa30.jpg"/><Relationship Id="rId92366a7b709d3166f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92366a7b709d3166f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847689202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653674352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57706a7b7dca2d03f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId66086a7b7dca2d08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId34856a7b7dca2d861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId36926a7b7dca2ec4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId80986a7b7dca2ece3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId37516a7b7dca2ed34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId17616a7b7dca2ef5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId73466a7b7dca2f267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId87756a7b7dca2f2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId24356a7b7dca2f36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27066a7b7dca2f462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId25436a7b7dca2d780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25436a7b7dca2d780.jpg"/><Relationship Id="rId40406a7b7dca2e3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40406a7b7dca2e3f3.jpg"/><Relationship Id="rId44946a7b7dca2f4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44946a7b7dca2f4ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>