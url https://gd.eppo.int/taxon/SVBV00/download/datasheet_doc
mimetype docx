--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57706a7b7dca2d03f" w:history="1">
+            <w:hyperlink r:id="rId54166a960bcf46ca8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66086a7b7dca2d08c" w:history="1">
+            <w:hyperlink r:id="rId26806a960bcf46d13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72195308" name="name25516a7b7dca2d782" descr="14826.jpg"/>
+                  <wp:docPr id="87807169" name="name38636a960bcf475f3" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25436a7b7dca2d780" cstate="print"/>
+                          <a:blip r:embed="rId31846a960bcf475f2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34856a7b7dca2d861" w:history="1">
+            <w:hyperlink r:id="rId88286a960bcf4773a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1841972" name="name36336a7b7dca2e3f5" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="68182438" name="name25296a960bcf49361" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40406a7b7dca2e3f3" cstate="print"/>
+                    <a:blip r:embed="rId86876a960bcf4935e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36926a7b7dca2ec4c" w:history="1">
+      <w:hyperlink r:id="rId96166a960bcf4a363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80986a7b7dca2ece3" w:history="1">
+      <w:hyperlink r:id="rId30446a960bcf4a453" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37516a7b7dca2ed34" w:history="1">
+      <w:hyperlink r:id="rId67766a960bcf4a4cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17616a7b7dca2ef5f" w:history="1">
+      <w:hyperlink r:id="rId44686a960bcf4a782" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73466a7b7dca2f267" w:history="1">
+      <w:hyperlink r:id="rId64456a960bcf4abd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87756a7b7dca2f2e9" w:history="1">
+      <w:hyperlink r:id="rId57016a960bcf4ac8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24356a7b7dca2f36e" w:history="1">
+      <w:hyperlink r:id="rId13336a960bcf4ad4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27066a7b7dca2f462" w:history="1">
+      <w:hyperlink r:id="rId90446a960bcf4aec8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24475926" name="name29376a7b7dca2f4ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="158597" name="name99426a960bcf4af77" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44946a7b7dca2f4ac" cstate="print"/>
+                    <a:blip r:embed="rId13956a960bcf4af75" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73510538">
+  <w:abstractNum w:abstractNumId="66516137">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83312859">
+    <w:lvl w:ilvl="0" w:tplc="20475378">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83312859" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20475378" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73510537">
+  <w:abstractNum w:abstractNumId="66516136">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86416783">
+    <w:lvl w:ilvl="0" w:tplc="74125579">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73510537">
-    <w:abstractNumId w:val="73510537"/>
+  <w:num w:numId="66516136">
+    <w:abstractNumId w:val="66516136"/>
   </w:num>
-  <w:num w:numId="73510538">
-    <w:abstractNumId w:val="73510538"/>
+  <w:num w:numId="66516137">
+    <w:abstractNumId w:val="66516137"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847689202" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId653674352" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57706a7b7dca2d03f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId66086a7b7dca2d08c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId34856a7b7dca2d861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId36926a7b7dca2ec4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId80986a7b7dca2ece3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId37516a7b7dca2ed34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId17616a7b7dca2ef5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId73466a7b7dca2f267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId87756a7b7dca2f2e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId24356a7b7dca2f36e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27066a7b7dca2f462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId25436a7b7dca2d780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25436a7b7dca2d780.jpg"/><Relationship Id="rId40406a7b7dca2e3f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40406a7b7dca2e3f3.jpg"/><Relationship Id="rId44946a7b7dca2f4ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44946a7b7dca2f4ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685615096" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId406271246" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54166a960bcf46ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId26806a960bcf46d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId88286a960bcf4773a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId96166a960bcf4a363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId30446a960bcf4a453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId67766a960bcf4a4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId44686a960bcf4a782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId64456a960bcf4abd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId57016a960bcf4ac8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId13336a960bcf4ad4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90446a960bcf4aec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId31846a960bcf475f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31846a960bcf475f2.jpg"/><Relationship Id="rId86876a960bcf4935e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86876a960bcf4935e.jpg"/><Relationship Id="rId13956a960bcf4af75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13956a960bcf4af75.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>