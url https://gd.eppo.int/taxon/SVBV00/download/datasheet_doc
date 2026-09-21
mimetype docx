--- v14 (2026-08-31)
+++ v15 (2026-09-21)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54166a960bcf46ca8" w:history="1">
+            <w:hyperlink r:id="rId29556ab084904b3d6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26806a960bcf46d13" w:history="1">
+            <w:hyperlink r:id="rId65886ab084904b43f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87807169" name="name38636a960bcf475f3" descr="14826.jpg"/>
+                  <wp:docPr id="79353670" name="name55816ab084904be13" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31846a960bcf475f2" cstate="print"/>
+                          <a:blip r:embed="rId52016ab084904be11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88286a960bcf4773a" w:history="1">
+            <w:hyperlink r:id="rId56196ab084904bf35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68182438" name="name25296a960bcf49361" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="93589295" name="name40476ab084904cdda" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86876a960bcf4935e" cstate="print"/>
+                    <a:blip r:embed="rId74266ab084904cdd8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96166a960bcf4a363" w:history="1">
+      <w:hyperlink r:id="rId18536ab084904d98c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30446a960bcf4a453" w:history="1">
+      <w:hyperlink r:id="rId70296ab084904da60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67766a960bcf4a4cc" w:history="1">
+      <w:hyperlink r:id="rId39696ab084904dad4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44686a960bcf4a782" w:history="1">
+      <w:hyperlink r:id="rId19316ab084904dd6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64456a960bcf4abd2" w:history="1">
+      <w:hyperlink r:id="rId68946ab084904e18f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57016a960bcf4ac8f" w:history="1">
+      <w:hyperlink r:id="rId35666ab084904e248" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13336a960bcf4ad4f" w:history="1">
+      <w:hyperlink r:id="rId80726ab084904e300" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90446a960bcf4aec8" w:history="1">
+      <w:hyperlink r:id="rId63136ab084904e45d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="158597" name="name99426a960bcf4af77" descr="eu_funding_250.png"/>
+            <wp:docPr id="25681105" name="name63906ab084904e685" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13956a960bcf4af75" cstate="print"/>
+                    <a:blip r:embed="rId25576ab084904e683" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66516137">
+  <w:abstractNum w:abstractNumId="59311721">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20475378">
+    <w:lvl w:ilvl="0" w:tplc="87779701">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20475378" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87779701" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66516136">
+  <w:abstractNum w:abstractNumId="59311720">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74125579">
+    <w:lvl w:ilvl="0" w:tplc="71142159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66516136">
-    <w:abstractNumId w:val="66516136"/>
+  <w:num w:numId="59311720">
+    <w:abstractNumId w:val="59311720"/>
   </w:num>
-  <w:num w:numId="66516137">
-    <w:abstractNumId w:val="66516137"/>
+  <w:num w:numId="59311721">
+    <w:abstractNumId w:val="59311721"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId685615096" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId406271246" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId54166a960bcf46ca8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId26806a960bcf46d13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId88286a960bcf4773a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId96166a960bcf4a363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId30446a960bcf4a453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId67766a960bcf4a4cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId44686a960bcf4a782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId64456a960bcf4abd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId57016a960bcf4ac8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId13336a960bcf4ad4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90446a960bcf4aec8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId31846a960bcf475f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31846a960bcf475f2.jpg"/><Relationship Id="rId86876a960bcf4935e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86876a960bcf4935e.jpg"/><Relationship Id="rId13956a960bcf4af75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13956a960bcf4af75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId672388022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId406225025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29556ab084904b3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId65886ab084904b43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId56196ab084904bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId18536ab084904d98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId70296ab084904da60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId39696ab084904dad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId19316ab084904dd6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId68946ab084904e18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId35666ab084904e248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId80726ab084904e300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63136ab084904e45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId52016ab084904be11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52016ab084904be11.jpg"/><Relationship Id="rId74266ab084904cdd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74266ab084904cdd8.jpg"/><Relationship Id="rId25576ab084904e683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25576ab084904e683.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>