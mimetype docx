--- v15 (2026-09-21)
+++ v16 (2026-10-11)
@@ -303,51 +303,51 @@
               <w:t xml:space="preserve">Strawberry virus 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> leaf curl of strawberry, vein banding of strawberry</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29556ab084904b3d6" w:history="1">
+            <w:hyperlink r:id="rId43356acb7a5f97b21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -363,51 +363,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65886ab084904b43f" w:history="1">
+            <w:hyperlink r:id="rId71616acb7a5f97b9d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -421,86 +421,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SVBV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79353670" name="name55816ab084904be13" descr="14826.jpg"/>
+                  <wp:docPr id="44022749" name="name93976acb7a5f98046" descr="14826.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14826.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52016ab084904be11" cstate="print"/>
+                          <a:blip r:embed="rId66656acb7a5f98044" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId56196ab084904bf35" w:history="1">
+            <w:hyperlink r:id="rId80926acb7a5f98124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -757,63 +757,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The distribution of SVBV shown on the map below is mainly based on references that used nucleic acid-based detection techniques (PCR and western hybridization), but it still contains several records of SVBV made before 1995 that were based solely on disease symptoms. These records have to be considered critically and require further confirmation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93589295" name="name40476ab084904cdda" descr="SVBV00_distribution_map.jpg"/>
+            <wp:docPr id="82406753" name="name64406acb7a5f98ab6" descr="SVBV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SVBV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74266ab084904cdd8" cstate="print"/>
+                    <a:blip r:embed="rId38746acb7a5f98ab4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2337,51 +2337,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 271-275.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry) (2021).  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18536ab084904d98c" w:history="1">
+      <w:hyperlink r:id="rId32086acb7a5f996ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2465,51 +2465,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1442. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70296ab084904da60" w:history="1">
+      <w:hyperlink r:id="rId12236acb7a5f997b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13081442</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2535,51 +2535,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(7), 3772. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39696ab084904dad4" w:history="1">
+      <w:hyperlink r:id="rId56476acb7a5f9982b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2014.3772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2951,51 +2951,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 384-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19316ab084904dd6e" w:history="1">
+      <w:hyperlink r:id="rId47796acb7a5f99b0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PD-90-0384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3601,51 +3601,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4912. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68946ab084904e18f" w:history="1">
+      <w:hyperlink r:id="rId70796acb7a5f99fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1038/s41598-022-08981-9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3709,51 +3709,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI resources used when preparing this datasheet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Compendium on Strawberry vein banding virus (vein banding of strawberry). (2021) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35666ab084904e248" w:history="1">
+      <w:hyperlink r:id="rId34646acb7a5f9a08a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.52407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3819,51 +3819,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Caulimovirus venafragariae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80726ab084904e300" w:history="1">
+      <w:hyperlink r:id="rId57056acb7a5f9a152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4034,90 +4034,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 121-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63136ab084904e45d" w:history="1">
+      <w:hyperlink r:id="rId18466acb7a5f9a2ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1978.tb02783.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25681105" name="name63906ab084904e685" descr="eu_funding_250.png"/>
+            <wp:docPr id="21814259" name="name58006acb7a5f9a305" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25576ab084904e683" cstate="print"/>
+                    <a:blip r:embed="rId70296acb7a5f9a304" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4215,137 +4215,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="59311721">
+  <w:abstractNum w:abstractNumId="53189968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87779701">
+    <w:lvl w:ilvl="0" w:tplc="43550535">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87779701" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43550535" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59311720">
+  <w:abstractNum w:abstractNumId="53189967">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71142159">
+    <w:lvl w:ilvl="0" w:tplc="87216123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5097,55 +5097,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="59311720">
-    <w:abstractNumId w:val="59311720"/>
+  <w:num w:numId="53189967">
+    <w:abstractNumId w:val="53189967"/>
   </w:num>
-  <w:num w:numId="59311721">
-    <w:abstractNumId w:val="59311721"/>
+  <w:num w:numId="53189968">
+    <w:abstractNumId w:val="53189968"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16695,51 +16695,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId672388022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId406225025" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29556ab084904b3d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId65886ab084904b43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId56196ab084904bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId18536ab084904d98c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId70296ab084904da60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId39696ab084904dad4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId19316ab084904dd6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId68946ab084904e18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId35666ab084904e248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId80726ab084904e300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63136ab084904e45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId52016ab084904be11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52016ab084904be11.jpg"/><Relationship Id="rId74266ab084904cdd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74266ab084904cdd8.jpg"/><Relationship Id="rId25576ab084904e683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25576ab084904e683.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId427278009" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId898357874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43356acb7a5f97b21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/" TargetMode="External"/><Relationship Id="rId71616acb7a5f97b9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/categorization" TargetMode="External"/><Relationship Id="rId80926acb7a5f98124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SVBV00/photos" TargetMode="External"/><Relationship Id="rId32086acb7a5f996ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId12236acb7a5f997b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13081442" TargetMode="External"/><Relationship Id="rId56476acb7a5f9982b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2014.3772" TargetMode="External"/><Relationship Id="rId47796acb7a5f99b0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PD-90-0384" TargetMode="External"/><Relationship Id="rId70796acb7a5f99fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41598-022-08981-9" TargetMode="External"/><Relationship Id="rId34646acb7a5f9a08a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://%20https%3A/doi.org/10.1079/cabicompendium.52407" TargetMode="External"/><Relationship Id="rId57056acb7a5f9a152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18466acb7a5f9a2ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1978.tb02783.x" TargetMode="External"/><Relationship Id="rId66656acb7a5f98044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66656acb7a5f98044.jpg"/><Relationship Id="rId38746acb7a5f98ab4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38746acb7a5f98ab4.jpg"/><Relationship Id="rId70296acb7a5f9a304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70296acb7a5f9a304.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>