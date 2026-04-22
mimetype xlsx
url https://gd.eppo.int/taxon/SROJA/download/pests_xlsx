--- v0 (2025-10-15)
+++ v1 (2026-04-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SROJA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
@@ -64,50 +64,56 @@
   </si>
   <si>
     <t>* Thyr BD, Samuel MJ, Brown PG (1975) New solanaceous host records for Corynebacterium michiganensis. Plant Disease Reporter 59, 595-598.
 ------- Causing vascular infections. Symptomless host.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.</t>
   </si>
   <si>
     <t>TASVD0</t>
   </si>
   <si>
     <t>Pospiviroid apicimpeditum</t>
   </si>
   <si>
     <t>* Verhoeven JT, Botermans M, Jansen CC, Roenhorst JW (2010) First Report of Tomato apical stunt viroid in the symptomless hosts Lycianthes rantonnetii and Streptosolen jamesonii in the Netherlands. Plant Disease 94(6), 791.</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis</t>
   </si>
@@ -448,51 +454,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D10"/>
+  <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="264.078" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -548,93 +554,105 @@
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>26</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="C10" t="s">
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" t="s">
         <v>28</v>
       </c>
-      <c r="D10"/>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>