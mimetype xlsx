--- v1 (2026-03-02)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SPXPU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* McAlister LC Jr. (1936) Observations on the West Indian fruit fly at Key West in 1932-33. Journal of Economic Entomology 29, 440-445.</t>
   </si>
   <si>
@@ -76,50 +76,59 @@
 * Ledezma Arias J, Quisberth Ramos E, Ledezma MA, Salazar CM, Ramos Conde AC, Sanchez JT (2013) Parasitoides para el control biologica de las moscas de la fruta en Santa Cruz. Universidad Autonoma Gabriel René Moreno (Bolivia). Embajada del Reino de los Paises Bajos. Fundacion PEIB, 97 pp.
 * Malavasi A, Morgante JS, Zucchi RA (1980) Biologia de “moscas-das-frutas” (Diptera, Tephritidae). I: lista de hospedeiros e ocorrência. Revista Brasileira de Biologia 40, 9–16.
 * Raga A, Souza-Filho MFD, Machado RA, Sato ME, Siloto RC (2011) Host ranges and infestation indices of fruit flies (Tephritidae) and lance flies (Lonchaeidae) in São Paulo State, Brazil. Florida Entomologist 94, 787–794.
 * Sá RF, Castellani MA, do Nacimiento AS, Silva MHT, Silva AN, Pérez-Maluf R (2008) Índice de infestação e diversidade de moscas-das-frutas em hospedeiros exóticos e nativos no pólo de fruticultura de anagé, BA. Bragantia 67, 401–411.
 * Stone A (1942) The fruitflies of the genus Anastrepha. USDA Miscellaneous Publications 439, 112 pp.
 * Wille TJE (1952) Entomología Agrícola del Perú. Dirección General de Agricultura, Lima, 543 pp.</t>
   </si>
   <si>
     <t>ANSTLU</t>
   </si>
   <si>
     <t>Anastrepha ludens</t>
   </si>
   <si>
     <t>* Eskafi FM (1990) Parasitism of fruit flies Ceratitis capitata and Anastrepha spp. (Diptera: Tephritidae) in Guatemala. Entomophaga 35, 355-362.
 * Eskafi FM, Cunningham RT (1987) Host plants of fruit flies (Diptera: Tephritidae) of economic importance in Guatemala. Florida Entomologist 70, 116-123.</t>
   </si>
   <si>
     <t>ANSTOB</t>
   </si>
   <si>
     <t>Anastrepha obliqua</t>
   </si>
   <si>
     <t xml:space="preserve">* Barreto MR, Adaime R, de Sousa MD, de Souza-Filho MF, Strikis PC, Teodoro AV, Zucchi RA (2020) Survey of Tephritidae and Lonchaeidae (Diptera), their host plants and parasitoids in the state of Sergipe, Brazil. Nativa 8(3), 413-419. https://doi.org/10.31413/nativa.v8i3.8596 </t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Montoya P, Ayala A, López P, Cancino J, Cabrera H, Cruz J (2016) Natural parasitism in fruit fly (Diptera: Tephritidae) populations in disturbed areas adjacent to commercial mango orchards in Chiapas and Veracruz, Mexico. Environmental Entomology 45(2), 328–337.</t>
   </si>
   <si>
     <t>ANSTSO</t>
   </si>
   <si>
     <t>Anastrepha sororcula</t>
   </si>
   <si>
     <t>* Barreto MR, de Sousa MD, Adaime R, Zucchi RA (2022) Fruit flies in the Mato Grosso state, Brazil: Increasing knowledge about diversity, host plants and parasitoids. Revista Brasileira de Ciências Agrárias 17(2), e1500</t>
   </si>
   <si>
     <t>BCTRCB</t>
   </si>
   <si>
     <t>Bactrocera carambolae</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Nakamichi KA, Kurashima RS, Birnbaum AL, Hanlin MA (2016) Provisional list of suitable host plants of carambola fruit fly, Bactrocera (Bactrocera) carambolae Drew &amp; Hancock (Diptera: Tephritidae), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI).</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
@@ -487,51 +496,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="405.758" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -667,50 +676,64 @@
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>34</v>
       </c>
       <c r="D11" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>37</v>
       </c>
       <c r="D12" t="s">
         <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">