--- v1 (2026-02-18)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SPXMO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>ANSTLU</t>
   </si>
   <si>
     <t>Anastrepha ludens</t>
   </si>
   <si>
     <t>* Baker AC, Stone WE, Plummer CC, McPhail M (1944) A review of studies on the Mexican fruitfly and related Mexican species. USDA Miscellaneous Publications, 155 pp.</t>
   </si>
   <si>
@@ -81,50 +81,59 @@
     <t>* Rodriguez EJ, Norrbom AL, Steck GJ, Moore MR, Sutton BD, Ruiz-Arce R, Wiegmann BM, Cassel B, Nolazco N, Muller A, Gangadin A (2023) New host plant and distribution records of Anastrepha species (Diptera: Tephritidae) primarily from the western Amazon. Proceedings of the Entomological Society of Washington 125(1), 89-164.</t>
   </si>
   <si>
     <t>ANSTFR</t>
   </si>
   <si>
     <t>Anastrepha fraterculus</t>
   </si>
   <si>
     <t>* Almeida LBM, Coelho JB, Uchoa MA, Gisloti LJ (2019) Diversity of fruit flies (Diptera: Tephritoidea) and their host plants in a conservation unit from Midwestern Brazil. Florida Entomologist 102(3), 562-570.
 * Gonzalez Mendoza R (1952) Contribucion al estudio de las moscas Anastrepha en Colombia. Revista Facultad Nacional de Agronomía 12, 423–549.
 * Jesus-Barros CR, Adaime R, Oliveira MN, Silva WR, Costa-Neto SV, Souza-Filho MF (2012) Anastrepha (Diptera: Tephritidae) species, their hosts and parasitoids (Hymenoptera: Braconidae) in five municipalities of the state of Amapá, Brazil. Florida Entomologist 95, 694–705.
 * Korytkowski C, Ojeda-Pena D (1970) Especies del género Anastrepha Schiner 1968 en el nor-oeste Peruano. Revista Peruana de Entomologia (Lima) 11, 32-70.
 * Sarmiento EC, Aguirre H, Martínez J (2012) Anastrepha (Diptera: Tephritidae) y sus asociados: dinámica de emergencia de sus parasitoides en frutos de tres especies de plantas. Boletín Museo de Entomología de la Universidad del Valle 13, 25–32.</t>
   </si>
   <si>
     <t>ANSTOB</t>
   </si>
   <si>
     <t>Anastrepha obliqua</t>
   </si>
   <si>
     <t xml:space="preserve">* Martins de Almeida LB, Coelho JB, Uchoa MA, Gisloti LJ (2019) Diversity of Fruit Flies (Diptera: Tephritoidea) and Their Host Plants in a Conservation Unit from Midwestern Brazil. Florida Entomologist, 102(3), 562-570. https://doi.org/10.1653/024.102.0333
 ------- confirmed host
 </t>
+  </si>
+  <si>
+    <t>ANSTSE</t>
+  </si>
+  <si>
+    <t>Anastrepha serpentina</t>
+  </si>
+  <si>
+    <t>* Montoya P, Ayala A, López P, Cancino J, Cabrera H, Cruz J (2016) Natural parasitism in fruit fly (Diptera: Tephritidae) populations in disturbed areas adjacent to commercial mango orchards in Chiapas and Veracruz, Mexico. Environmental Entomology 45(2), 328–337.</t>
   </si>
   <si>
     <t>ANSTST</t>
   </si>
   <si>
     <t>Anastrepha striata</t>
   </si>
   <si>
     <t>ANSTSU</t>
   </si>
   <si>
     <t>Anastrepha suspensa</t>
   </si>
   <si>
     <t>* Kisliuk M, Cooley DE (1933) Fruit-fly survey in the West Indies, Brazil, Uruguay, Chile, and Peru. U.S. Dep. Agric. Bur. Plant Quar. Serv. Regulatory Announcements 116, 227-243.
 * Stone A (1942) The fruitflies of the genus Anastrepha. United States Department of Agriculture Miscellaneous Publication, 439, 112 pp.</t>
   </si>
   <si>
     <t>BCTRCB</t>
   </si>
   <si>
     <t>Bactrocera carambolae</t>
   </si>
   <si>
     <t xml:space="preserve">* Liquido NJ, McQuate GT, Nakamichi KA, Kurashima RS, Birnbaum AL, Hanlin MA (2016) Provisional list of suitable host plants of carambola fruit fly, Bactrocera (Bactrocera) carambolae Drew &amp; Hancock (Diptera: Tephritidae), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI).
@@ -548,51 +557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="383.335" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -657,65 +666,65 @@
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
@@ -826,50 +835,64 @@
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>54</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>56</v>
       </c>
       <c r="C19" t="s">
         <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" t="s">
+        <v>60</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">