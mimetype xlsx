--- v0 (2025-10-09)
+++ v1 (2026-06-25)
@@ -73,51 +73,51 @@
     <t>HEMELE</t>
   </si>
   <si>
     <t>Orgyia leucostigma (as Spiraea)</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PPV000</t>
   </si>
   <si>
     <t>Potyvirus plumpoxi</t>
   </si>
   <si>
-    <t>* Pigliónico D, Ojeda ME, Lucero V, Farrando R, Porcel L, Picca C, Marini D (2021) Spiraea sp. new natural host of Plum pox virus (Sharka). European Journal of Plant Pathology 159(4), 959-962.</t>
+    <t>* Piglionico D, Ojeda ME, Lucero V, Farrando R, Porcel L, Picca C, Marini D (2021) Spiraea sp. new natural host of Plum pox virus (Sharka). European Journal of Plant Pathology 159(4), 959-962.</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus (as Spiraea)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">