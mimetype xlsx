--- v3 (2026-03-07)
+++ v4 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SPQOL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -296,59 +296,50 @@
     <t>LIRITR</t>
   </si>
   <si>
     <t>Liriomyza trifolii</t>
   </si>
   <si>
     <t>* Eiseman CS, Lonsdale O (2018) New State and Host Records for Agromyzidae (Diptera) in the United States, with the Description of Thirty New Species. Zootaxa 4479(1), 1-156.
 * Stegmaier CE Jr (1966) Host plants and parasites of Liriomyza trifolii in Florida (Diptera: Agromyzidae). The Florida Entomologist 49(2), 75-80.</t>
   </si>
   <si>
     <t>LIXUJU</t>
   </si>
   <si>
     <t>Lixus juncii</t>
   </si>
   <si>
     <t>MELGCH</t>
   </si>
   <si>
     <t>Meloidogyne chitwoodi</t>
   </si>
   <si>
     <t>* Taning LM, Chann L, Fleerakkers S, Cap N, Formesyn E, Tirry L, Wesemael WM (2022) Host plant status and damage threshold of spinach (Spinacia oleracea) for the temperate root-knot nematode Meloidogyne chitwoodi. Nematology 25(1), 77-89. https://doi.org/10.1163/15685411-bja10207</t>
   </si>
   <si>
-    <t>MELGET</t>
-[...7 lines deleted...]
-  <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163</t>
   </si>
   <si>
     <t>MELGLC</t>
   </si>
   <si>
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Matador was found to be a good host.
 * Strajnar P, Širca S, Knapič M &amp; Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129, 81-88
 -------In experiments, cv. Norvak was found to be an excelent host (RF = 49)</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>
   <si>
     <t>Nacobbus aberrans sensu lato</t>
@@ -477,50 +468,64 @@
   </si>
   <si>
     <t>Tobravirus tabaci</t>
   </si>
   <si>
     <t>* Zhu F, Che YP, Liang ZJ, Ji ZL (2018) First report of Tobacco rattle virus infecting spinach in China. Plant Disease 102(12), 2671-2672.
 -------- On Spinacia oleracea, in Yangzhou city, Jiangsu province, China.</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>VERTNO</t>
   </si>
   <si>
     <t>Verticillium nonalfalfae</t>
   </si>
   <si>
     <t xml:space="preserve">* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA </t>
+  </si>
+  <si>
+    <t>Non-host</t>
+  </si>
+  <si>
+    <t>MELGET</t>
+  </si>
+  <si>
+    <t>Meloidogyne ethiopica</t>
+  </si>
+  <si>
+    <t>Not a host.  The species found was later shown to be M. luci,  not M. ethiopica.
+* Strajnar P, Širca S, Knapič M, Urek G (2011) Effect of Slovenian climatic conditions on the development and survival of the root-knot nematode Meloidogyne ethiopica. European Journal of Plant Pathology 129(1), 81-88.
+------- this species found in  Slovenia was later shown to be M.luci,  not M. ethiopica.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>SPIRCI</t>
   </si>
   <si>
     <t>Spiroplasma citri (as Chenopodioideae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1483,71 +1488,71 @@
         <v>131</v>
       </c>
       <c r="C45" t="s">
         <v>132</v>
       </c>
       <c r="D45" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
         <v>134</v>
       </c>
       <c r="C46" t="s">
         <v>135</v>
       </c>
       <c r="D46" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>137</v>
       </c>
       <c r="B47" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C47" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B48" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C48" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D48"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>