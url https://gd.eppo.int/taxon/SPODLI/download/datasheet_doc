--- v5 (2026-03-17)
+++ v6 (2026-04-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441969b8b795723ba" w:history="1">
+            <w:hyperlink r:id="rId905169dc0ece0efe0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905369b8b7957240c" w:history="1">
+            <w:hyperlink r:id="rId723569dc0ece0f025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22104534" name="name973969b8b79572a3e" descr="1576.jpg"/>
+                  <wp:docPr id="29198419" name="name113769dc0ece0f6e2" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId158869b8b79572a3c" cstate="print"/>
+                          <a:blip r:embed="rId695169dc0ece0f6e0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId500069b8b79572b71" w:history="1">
+            <w:hyperlink r:id="rId490769dc0ece0f7f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74618542" name="name226569b8b795742ef" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="96302213" name="name434769dc0ece10fef" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId858769b8b795742ec" cstate="print"/>
+                    <a:blip r:embed="rId256469dc0ece10fe6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId641469b8b795757cb" w:history="1">
+      <w:hyperlink r:id="rId919569dc0ece12c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId406469b8b79575a68" w:history="1">
+      <w:hyperlink r:id="rId720469dc0ece12ecb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656669b8b79575c63" w:history="1"/>
+      <w:hyperlink r:id="rId366869dc0ece130b2" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151469b8b79576883" w:history="1">
+      <w:hyperlink r:id="rId488469dc0ece13ccb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173469b8b79576b6e" w:history="1">
+      <w:hyperlink r:id="rId940369dc0ece13fbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624269b8b79576c81" w:history="1">
+      <w:hyperlink r:id="rId442769dc0ece140ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155969b8b79576df3" w:history="1">
+      <w:hyperlink r:id="rId150869dc0ece14264" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32744261" name="name889569b8b79577142" descr="eu_funding_250.png"/>
+            <wp:docPr id="65056941" name="name251769dc0ece14414" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId271569b8b79577141" cstate="print"/>
+                    <a:blip r:embed="rId756069dc0ece14412" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16980706">
+  <w:abstractNum w:abstractNumId="95578372">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14382260">
+    <w:lvl w:ilvl="0" w:tplc="28116058">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14382260" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28116058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16980705">
+  <w:abstractNum w:abstractNumId="95578371">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48745791">
+    <w:lvl w:ilvl="0" w:tplc="46784980">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16980705">
-    <w:abstractNumId w:val="16980705"/>
+  <w:num w:numId="95578371">
+    <w:abstractNumId w:val="95578371"/>
   </w:num>
-  <w:num w:numId="16980706">
-    <w:abstractNumId w:val="16980706"/>
+  <w:num w:numId="95578372">
+    <w:abstractNumId w:val="95578372"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId231412646" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId559132198" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId441969b8b795723ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId905369b8b7957240c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId500069b8b79572b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId641469b8b795757cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId406469b8b79575a68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId656669b8b79575c63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId151469b8b79576883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId173469b8b79576b6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId624269b8b79576c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId155969b8b79576df3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId158869b8b79572a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId158869b8b79572a3c.jpg"/><Relationship Id="rId858769b8b795742ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId858769b8b795742ec.jpg"/><Relationship Id="rId271569b8b79577141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId271569b8b79577141.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375354092" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119772048" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId905169dc0ece0efe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId723569dc0ece0f025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId490769dc0ece0f7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId919569dc0ece12c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId720469dc0ece12ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId366869dc0ece130b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId488469dc0ece13ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId940369dc0ece13fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId442769dc0ece140ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId150869dc0ece14264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId695169dc0ece0f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695169dc0ece0f6e0.jpg"/><Relationship Id="rId256469dc0ece10fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId256469dc0ece10fe6.jpg"/><Relationship Id="rId756069dc0ece14412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId756069dc0ece14412.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>