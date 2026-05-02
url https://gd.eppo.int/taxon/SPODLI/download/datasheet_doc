--- v6 (2026-04-12)
+++ v7 (2026-05-02)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId905169dc0ece0efe0" w:history="1">
+            <w:hyperlink r:id="rId409269f688f32c3ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723569dc0ece0f025" w:history="1">
+            <w:hyperlink r:id="rId466969f688f32c3f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29198419" name="name113769dc0ece0f6e2" descr="1576.jpg"/>
+                  <wp:docPr id="41089146" name="name702969f688f32caff" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId695169dc0ece0f6e0" cstate="print"/>
+                          <a:blip r:embed="rId233969f688f32cafd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId490769dc0ece0f7f4" w:history="1">
+            <w:hyperlink r:id="rId124669f688f32cc19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96302213" name="name434769dc0ece10fef" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="40099953" name="name341369f688f32e3c9" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId256469dc0ece10fe6" cstate="print"/>
+                    <a:blip r:embed="rId797369f688f32e3c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId919569dc0ece12c2b" w:history="1">
+      <w:hyperlink r:id="rId347469f688f32f870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720469dc0ece12ecb" w:history="1">
+      <w:hyperlink r:id="rId168569f688f32fb1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366869dc0ece130b2" w:history="1"/>
+      <w:hyperlink r:id="rId991569f688f32fcf6" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId488469dc0ece13ccb" w:history="1">
+      <w:hyperlink r:id="rId996969f688f330928" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId940369dc0ece13fbc" w:history="1">
+      <w:hyperlink r:id="rId608069f688f330c13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId442769dc0ece140ef" w:history="1">
+      <w:hyperlink r:id="rId347569f688f330d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150869dc0ece14264" w:history="1">
+      <w:hyperlink r:id="rId162569f688f330eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65056941" name="name251769dc0ece14414" descr="eu_funding_250.png"/>
+            <wp:docPr id="50002842" name="name397969f688f330f43" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId756069dc0ece14412" cstate="print"/>
+                    <a:blip r:embed="rId571969f688f330f42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="95578372">
+  <w:abstractNum w:abstractNumId="15565116">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28116058">
+    <w:lvl w:ilvl="0" w:tplc="64527652">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28116058" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64527652" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="95578371">
+  <w:abstractNum w:abstractNumId="15565115">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46784980">
+    <w:lvl w:ilvl="0" w:tplc="71167819">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="95578371">
-    <w:abstractNumId w:val="95578371"/>
+  <w:num w:numId="15565115">
+    <w:abstractNumId w:val="15565115"/>
   </w:num>
-  <w:num w:numId="95578372">
-    <w:abstractNumId w:val="95578372"/>
+  <w:num w:numId="15565116">
+    <w:abstractNumId w:val="15565116"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375354092" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId119772048" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId905169dc0ece0efe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId723569dc0ece0f025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId490769dc0ece0f7f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId919569dc0ece12c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId720469dc0ece12ecb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId366869dc0ece130b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId488469dc0ece13ccb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId940369dc0ece13fbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId442769dc0ece140ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId150869dc0ece14264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId695169dc0ece0f6e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId695169dc0ece0f6e0.jpg"/><Relationship Id="rId256469dc0ece10fe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId256469dc0ece10fe6.jpg"/><Relationship Id="rId756069dc0ece14412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId756069dc0ece14412.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647205037" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595467248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId409269f688f32c3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId466969f688f32c3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId124669f688f32cc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId347469f688f32f870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId168569f688f32fb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId991569f688f32fcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId996969f688f330928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId608069f688f330c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId347569f688f330d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId162569f688f330eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId233969f688f32cafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233969f688f32cafd.jpg"/><Relationship Id="rId797369f688f32e3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797369f688f32e3c6.jpg"/><Relationship Id="rId571969f688f330f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571969f688f330f42.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>