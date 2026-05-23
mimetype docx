--- v7 (2026-05-02)
+++ v8 (2026-05-23)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409269f688f32c3ae" w:history="1">
+            <w:hyperlink r:id="rId80016a110bad7fa32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466969f688f32c3f2" w:history="1">
+            <w:hyperlink r:id="rId19006a110bad7fa79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41089146" name="name702969f688f32caff" descr="1576.jpg"/>
+                  <wp:docPr id="6444661" name="name18226a110bad801b3" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId233969f688f32cafd" cstate="print"/>
+                          <a:blip r:embed="rId32076a110bad801b1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId124669f688f32cc19" w:history="1">
+            <w:hyperlink r:id="rId58496a110bad803c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="40099953" name="name341369f688f32e3c9" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="80283514" name="name41826a110bad82560" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId797369f688f32e3c6" cstate="print"/>
+                    <a:blip r:embed="rId88466a110bad8255b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347469f688f32f870" w:history="1">
+      <w:hyperlink r:id="rId18736a110bad83a7c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId168569f688f32fb1b" w:history="1">
+      <w:hyperlink r:id="rId39296a110bad83d31" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId991569f688f32fcf6" w:history="1"/>
+      <w:hyperlink r:id="rId11126a110bad83f12" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996969f688f330928" w:history="1">
+      <w:hyperlink r:id="rId87816a110bad84b10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId608069f688f330c13" w:history="1">
+      <w:hyperlink r:id="rId27536a110bad84e2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347569f688f330d34" w:history="1">
+      <w:hyperlink r:id="rId12266a110bad84f4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162569f688f330eac" w:history="1">
+      <w:hyperlink r:id="rId35806a110bad850c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50002842" name="name397969f688f330f43" descr="eu_funding_250.png"/>
+            <wp:docPr id="91789193" name="name74806a110bad85146" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId571969f688f330f42" cstate="print"/>
+                    <a:blip r:embed="rId91766a110bad85145" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15565116">
+  <w:abstractNum w:abstractNumId="57361316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64527652">
+    <w:lvl w:ilvl="0" w:tplc="63510098">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64527652" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63510098" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15565115">
+  <w:abstractNum w:abstractNumId="57361315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71167819">
+    <w:lvl w:ilvl="0" w:tplc="76484177">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15565115">
-    <w:abstractNumId w:val="15565115"/>
+  <w:num w:numId="57361315">
+    <w:abstractNumId w:val="57361315"/>
   </w:num>
-  <w:num w:numId="15565116">
-    <w:abstractNumId w:val="15565116"/>
+  <w:num w:numId="57361316">
+    <w:abstractNumId w:val="57361316"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId647205037" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595467248" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId409269f688f32c3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId466969f688f32c3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId124669f688f32cc19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId347469f688f32f870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId168569f688f32fb1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId991569f688f32fcf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId996969f688f330928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId608069f688f330c13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId347569f688f330d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId162569f688f330eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId233969f688f32cafd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233969f688f32cafd.jpg"/><Relationship Id="rId797369f688f32e3c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797369f688f32e3c6.jpg"/><Relationship Id="rId571969f688f330f42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId571969f688f330f42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692171117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657544351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80016a110bad7fa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId19006a110bad7fa79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId58496a110bad803c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId18736a110bad83a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId39296a110bad83d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId11126a110bad83f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId87816a110bad84b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId27536a110bad84e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId12266a110bad84f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35806a110bad850c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId32076a110bad801b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32076a110bad801b1.jpg"/><Relationship Id="rId88466a110bad8255b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88466a110bad8255b.jpg"/><Relationship Id="rId91766a110bad85145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91766a110bad85145.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>