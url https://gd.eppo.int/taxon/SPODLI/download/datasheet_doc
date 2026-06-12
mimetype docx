--- v8 (2026-05-23)
+++ v9 (2026-06-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80016a110bad7fa32" w:history="1">
+            <w:hyperlink r:id="rId15506a2bc02dbd62e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19006a110bad7fa79" w:history="1">
+            <w:hyperlink r:id="rId50076a2bc02dbd674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6444661" name="name18226a110bad801b3" descr="1576.jpg"/>
+                  <wp:docPr id="83358747" name="name48636a2bc02dbd75c" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32076a110bad801b1" cstate="print"/>
+                          <a:blip r:embed="rId44506a2bc02dbd75b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58496a110bad803c4" w:history="1">
+            <w:hyperlink r:id="rId80506a2bc02dbd891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80283514" name="name41826a110bad82560" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="15769687" name="name61136a2bc02dbf14f" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88466a110bad8255b" cstate="print"/>
+                    <a:blip r:embed="rId56616a2bc02dbf14b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18736a110bad83a7c" w:history="1">
+      <w:hyperlink r:id="rId46566a2bc02dc0784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39296a110bad83d31" w:history="1">
+      <w:hyperlink r:id="rId92466a2bc02dc0a3c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11126a110bad83f12" w:history="1"/>
+      <w:hyperlink r:id="rId42236a2bc02dc0c22" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87816a110bad84b10" w:history="1">
+      <w:hyperlink r:id="rId81366a2bc02dc18ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27536a110bad84e2f" w:history="1">
+      <w:hyperlink r:id="rId88526a2bc02dc1c0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12266a110bad84f4a" w:history="1">
+      <w:hyperlink r:id="rId66866a2bc02dc1d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35806a110bad850c1" w:history="1">
+      <w:hyperlink r:id="rId62296a2bc02dc2086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91789193" name="name74806a110bad85146" descr="eu_funding_250.png"/>
+            <wp:docPr id="15122265" name="name51526a2bc02dc2183" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91766a110bad85145" cstate="print"/>
+                    <a:blip r:embed="rId81326a2bc02dc2182" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57361316">
+  <w:abstractNum w:abstractNumId="92237190">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63510098">
+    <w:lvl w:ilvl="0" w:tplc="60278868">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63510098" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60278868" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57361315">
+  <w:abstractNum w:abstractNumId="92237189">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76484177">
+    <w:lvl w:ilvl="0" w:tplc="87340096">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57361315">
-    <w:abstractNumId w:val="57361315"/>
+  <w:num w:numId="92237189">
+    <w:abstractNumId w:val="92237189"/>
   </w:num>
-  <w:num w:numId="57361316">
-    <w:abstractNumId w:val="57361316"/>
+  <w:num w:numId="92237190">
+    <w:abstractNumId w:val="92237190"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692171117" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId657544351" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80016a110bad7fa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId19006a110bad7fa79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId58496a110bad803c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId18736a110bad83a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId39296a110bad83d31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId11126a110bad83f12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId87816a110bad84b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId27536a110bad84e2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId12266a110bad84f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35806a110bad850c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId32076a110bad801b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32076a110bad801b1.jpg"/><Relationship Id="rId88466a110bad8255b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88466a110bad8255b.jpg"/><Relationship Id="rId91766a110bad85145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91766a110bad85145.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306081454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId764630695" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15506a2bc02dbd62e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId50076a2bc02dbd674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId80506a2bc02dbd891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId46566a2bc02dc0784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId92466a2bc02dc0a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId42236a2bc02dc0c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId81366a2bc02dc18ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId88526a2bc02dc1c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId66866a2bc02dc1d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62296a2bc02dc2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId44506a2bc02dbd75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44506a2bc02dbd75b.jpg"/><Relationship Id="rId56616a2bc02dbf14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56616a2bc02dbf14b.jpg"/><Relationship Id="rId81326a2bc02dc2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81326a2bc02dc2182.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>