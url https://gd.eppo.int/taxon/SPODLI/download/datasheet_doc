--- v9 (2026-06-12)
+++ v10 (2026-07-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15506a2bc02dbd62e" w:history="1">
+            <w:hyperlink r:id="rId39236a4c707a0c432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50076a2bc02dbd674" w:history="1">
+            <w:hyperlink r:id="rId14466a4c707a0c479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83358747" name="name48636a2bc02dbd75c" descr="1576.jpg"/>
+                  <wp:docPr id="7648873" name="name76646a4c707a0cc22" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44506a2bc02dbd75b" cstate="print"/>
+                          <a:blip r:embed="rId26426a4c707a0cc20" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80506a2bc02dbd891" w:history="1">
+            <w:hyperlink r:id="rId54306a4c707a0cd49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15769687" name="name61136a2bc02dbf14f" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="17925397" name="name96876a4c707a0e3c3" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56616a2bc02dbf14b" cstate="print"/>
+                    <a:blip r:embed="rId43296a4c707a0e3c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46566a2bc02dc0784" w:history="1">
+      <w:hyperlink r:id="rId42386a4c707a0f872" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92466a2bc02dc0a3c" w:history="1">
+      <w:hyperlink r:id="rId12416a4c707a0fb3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42236a2bc02dc0c22" w:history="1"/>
+      <w:hyperlink r:id="rId48206a4c707a0fd1e" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81366a2bc02dc18ab" w:history="1">
+      <w:hyperlink r:id="rId19536a4c707a10937" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88526a2bc02dc1c0b" w:history="1">
+      <w:hyperlink r:id="rId71756a4c707a10c44" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66866a2bc02dc1d33" w:history="1">
+      <w:hyperlink r:id="rId73266a4c707a10d5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62296a2bc02dc2086" w:history="1">
+      <w:hyperlink r:id="rId88976a4c707a10ed4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="15122265" name="name51526a2bc02dc2183" descr="eu_funding_250.png"/>
+            <wp:docPr id="16639441" name="name24696a4c707a10f72" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81326a2bc02dc2182" cstate="print"/>
+                    <a:blip r:embed="rId22436a4c707a10f71" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92237190">
+  <w:abstractNum w:abstractNumId="36450737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60278868">
+    <w:lvl w:ilvl="0" w:tplc="94195403">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60278868" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94195403" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92237189">
+  <w:abstractNum w:abstractNumId="36450736">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87340096">
+    <w:lvl w:ilvl="0" w:tplc="45608723">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92237189">
-    <w:abstractNumId w:val="92237189"/>
+  <w:num w:numId="36450736">
+    <w:abstractNumId w:val="36450736"/>
   </w:num>
-  <w:num w:numId="92237190">
-    <w:abstractNumId w:val="92237190"/>
+  <w:num w:numId="36450737">
+    <w:abstractNumId w:val="36450737"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId306081454" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId764630695" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15506a2bc02dbd62e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId50076a2bc02dbd674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId80506a2bc02dbd891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId46566a2bc02dc0784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId92466a2bc02dc0a3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId42236a2bc02dc0c22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId81366a2bc02dc18ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId88526a2bc02dc1c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId66866a2bc02dc1d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62296a2bc02dc2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId44506a2bc02dbd75b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44506a2bc02dbd75b.jpg"/><Relationship Id="rId56616a2bc02dbf14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56616a2bc02dbf14b.jpg"/><Relationship Id="rId81326a2bc02dc2182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81326a2bc02dc2182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299451022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706109914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39236a4c707a0c432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId14466a4c707a0c479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId54306a4c707a0cd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId42386a4c707a0f872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId12416a4c707a0fb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId48206a4c707a0fd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId19536a4c707a10937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId71756a4c707a10c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId73266a4c707a10d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88976a4c707a10ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId26426a4c707a0cc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26426a4c707a0cc20.jpg"/><Relationship Id="rId43296a4c707a0e3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43296a4c707a0e3c0.jpg"/><Relationship Id="rId22436a4c707a10f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22436a4c707a10f71.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>