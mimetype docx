--- v10 (2026-07-07)
+++ v11 (2026-08-05)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39236a4c707a0c432" w:history="1">
+            <w:hyperlink r:id="rId57536a72e8d13a4af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14466a4c707a0c479" w:history="1">
+            <w:hyperlink r:id="rId56486a72e8d13a4f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7648873" name="name76646a4c707a0cc22" descr="1576.jpg"/>
+                  <wp:docPr id="21549897" name="name36396a72e8d13ad4e" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26426a4c707a0cc20" cstate="print"/>
+                          <a:blip r:embed="rId51656a72e8d13ad4d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54306a4c707a0cd49" w:history="1">
+            <w:hyperlink r:id="rId45436a72e8d13ae96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17925397" name="name96876a4c707a0e3c3" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="12157745" name="name17506a72e8d13c5e1" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43296a4c707a0e3c0" cstate="print"/>
+                    <a:blip r:embed="rId68286a72e8d13c5df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42386a4c707a0f872" w:history="1">
+      <w:hyperlink r:id="rId87836a72e8d13da98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12416a4c707a0fb3e" w:history="1">
+      <w:hyperlink r:id="rId96966a72e8d13dd3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48206a4c707a0fd1e" w:history="1"/>
+      <w:hyperlink r:id="rId19666a72e8d13df22" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19536a4c707a10937" w:history="1">
+      <w:hyperlink r:id="rId21116a72e8d13eb5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71756a4c707a10c44" w:history="1">
+      <w:hyperlink r:id="rId88746a72e8d13ee4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73266a4c707a10d5e" w:history="1">
+      <w:hyperlink r:id="rId82966a72e8d13ef65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88976a4c707a10ed4" w:history="1">
+      <w:hyperlink r:id="rId85696a72e8d13f0dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16639441" name="name24696a4c707a10f72" descr="eu_funding_250.png"/>
+            <wp:docPr id="58608744" name="name18696a72e8d13f13c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22436a4c707a10f71" cstate="print"/>
+                    <a:blip r:embed="rId18106a72e8d13f13b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36450737">
+  <w:abstractNum w:abstractNumId="35619913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94195403">
+    <w:lvl w:ilvl="0" w:tplc="78689014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94195403" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78689014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36450736">
+  <w:abstractNum w:abstractNumId="35619912">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45608723">
+    <w:lvl w:ilvl="0" w:tplc="37452014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36450736">
-    <w:abstractNumId w:val="36450736"/>
+  <w:num w:numId="35619912">
+    <w:abstractNumId w:val="35619912"/>
   </w:num>
-  <w:num w:numId="36450737">
-    <w:abstractNumId w:val="36450737"/>
+  <w:num w:numId="35619913">
+    <w:abstractNumId w:val="35619913"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId299451022" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId706109914" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39236a4c707a0c432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId14466a4c707a0c479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId54306a4c707a0cd49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId42386a4c707a0f872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId12416a4c707a0fb3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId48206a4c707a0fd1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId19536a4c707a10937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId71756a4c707a10c44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId73266a4c707a10d5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88976a4c707a10ed4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId26426a4c707a0cc20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26426a4c707a0cc20.jpg"/><Relationship Id="rId43296a4c707a0e3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43296a4c707a0e3c0.jpg"/><Relationship Id="rId22436a4c707a10f71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22436a4c707a10f71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520299490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854630230" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57536a72e8d13a4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId56486a72e8d13a4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId45436a72e8d13ae96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId87836a72e8d13da98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId96966a72e8d13dd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId19666a72e8d13df22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId21116a72e8d13eb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId88746a72e8d13ee4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId82966a72e8d13ef65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85696a72e8d13f0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId51656a72e8d13ad4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51656a72e8d13ad4d.jpg"/><Relationship Id="rId68286a72e8d13c5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68286a72e8d13c5df.jpg"/><Relationship Id="rId18106a72e8d13f13b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18106a72e8d13f13b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>