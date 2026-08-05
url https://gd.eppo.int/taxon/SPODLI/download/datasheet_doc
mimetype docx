--- v11 (2026-08-05)
+++ v12 (2026-08-05)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57536a72e8d13a4af" w:history="1">
+            <w:hyperlink r:id="rId53786a72fe18c88f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56486a72e8d13a4f6" w:history="1">
+            <w:hyperlink r:id="rId12536a72fe18c8937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21549897" name="name36396a72e8d13ad4e" descr="1576.jpg"/>
+                  <wp:docPr id="29197213" name="name94166a72fe18c8a1a" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51656a72e8d13ad4d" cstate="print"/>
+                          <a:blip r:embed="rId38446a72fe18c8a18" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45436a72e8d13ae96" w:history="1">
+            <w:hyperlink r:id="rId69916a72fe18c8b46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12157745" name="name17506a72e8d13c5e1" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="2183687" name="name23816a72fe18c9e45" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68286a72e8d13c5df" cstate="print"/>
+                    <a:blip r:embed="rId22466a72fe18c9e42" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87836a72e8d13da98" w:history="1">
+      <w:hyperlink r:id="rId56106a72fe18cb418" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96966a72e8d13dd3b" w:history="1">
+      <w:hyperlink r:id="rId28916a72fe18cb6c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19666a72e8d13df22" w:history="1"/>
+      <w:hyperlink r:id="rId98136a72fe18cb89d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21116a72e8d13eb5a" w:history="1">
+      <w:hyperlink r:id="rId55396a72fe18cc51e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88746a72e8d13ee4f" w:history="1">
+      <w:hyperlink r:id="rId10246a72fe18cc81d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82966a72e8d13ef65" w:history="1">
+      <w:hyperlink r:id="rId46896a72fe18cc934" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85696a72e8d13f0dc" w:history="1">
+      <w:hyperlink r:id="rId95476a72fe18ccab8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58608744" name="name18696a72e8d13f13c" descr="eu_funding_250.png"/>
+            <wp:docPr id="95704995" name="name69536a72fe18ccb3d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18106a72e8d13f13b" cstate="print"/>
+                    <a:blip r:embed="rId72006a72fe18ccb3c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35619913">
+  <w:abstractNum w:abstractNumId="40166998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78689014">
+    <w:lvl w:ilvl="0" w:tplc="14750353">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78689014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14750353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35619912">
+  <w:abstractNum w:abstractNumId="40166997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37452014">
+    <w:lvl w:ilvl="0" w:tplc="83406444">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35619912">
-    <w:abstractNumId w:val="35619912"/>
+  <w:num w:numId="40166997">
+    <w:abstractNumId w:val="40166997"/>
   </w:num>
-  <w:num w:numId="35619913">
-    <w:abstractNumId w:val="35619913"/>
+  <w:num w:numId="40166998">
+    <w:abstractNumId w:val="40166998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId520299490" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854630230" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57536a72e8d13a4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId56486a72e8d13a4f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId45436a72e8d13ae96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId87836a72e8d13da98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId96966a72e8d13dd3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId19666a72e8d13df22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId21116a72e8d13eb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId88746a72e8d13ee4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId82966a72e8d13ef65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85696a72e8d13f0dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId51656a72e8d13ad4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51656a72e8d13ad4d.jpg"/><Relationship Id="rId68286a72e8d13c5df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68286a72e8d13c5df.jpg"/><Relationship Id="rId18106a72e8d13f13b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18106a72e8d13f13b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId660599076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384842536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53786a72fe18c88f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId12536a72fe18c8937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId69916a72fe18c8b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId56106a72fe18cb418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId28916a72fe18cb6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId98136a72fe18cb89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId55396a72fe18cc51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId10246a72fe18cc81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId46896a72fe18cc934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95476a72fe18ccab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId38446a72fe18c8a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38446a72fe18c8a18.jpg"/><Relationship Id="rId22466a72fe18c9e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22466a72fe18c9e42.jpg"/><Relationship Id="rId72006a72fe18ccb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72006a72fe18ccb3c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>