--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53786a72fe18c88f0" w:history="1">
+            <w:hyperlink r:id="rId91586a8d778cb6401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12536a72fe18c8937" w:history="1">
+            <w:hyperlink r:id="rId22956a8d778cb6453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29197213" name="name94166a72fe18c8a1a" descr="1576.jpg"/>
+                  <wp:docPr id="94254091" name="name87826a8d778cb6f53" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38446a72fe18c8a18" cstate="print"/>
+                          <a:blip r:embed="rId79916a8d778cb6f50" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69916a72fe18c8b46" w:history="1">
+            <w:hyperlink r:id="rId23146a8d778cb70c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2183687" name="name23816a72fe18c9e45" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="11826228" name="name62086a8d778cb8509" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22466a72fe18c9e42" cstate="print"/>
+                    <a:blip r:embed="rId87676a8d778cb8506" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56106a72fe18cb418" w:history="1">
+      <w:hyperlink r:id="rId22406a8d778cb99a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28916a72fe18cb6c0" w:history="1">
+      <w:hyperlink r:id="rId19196a8d778cb9c58" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98136a72fe18cb89d" w:history="1"/>
+      <w:hyperlink r:id="rId11666a8d778cb9e3d" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55396a72fe18cc51e" w:history="1">
+      <w:hyperlink r:id="rId94426a8d778cbab69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10246a72fe18cc81d" w:history="1">
+      <w:hyperlink r:id="rId30426a8d778cbae79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46896a72fe18cc934" w:history="1">
+      <w:hyperlink r:id="rId71106a8d778cbaf92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95476a72fe18ccab8" w:history="1">
+      <w:hyperlink r:id="rId13736a8d778cbb110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95704995" name="name69536a72fe18ccb3d" descr="eu_funding_250.png"/>
+            <wp:docPr id="50966000" name="name56146a8d778cbb723" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72006a72fe18ccb3c" cstate="print"/>
+                    <a:blip r:embed="rId97376a8d778cbb722" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40166998">
+  <w:abstractNum w:abstractNumId="63286451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14750353">
+    <w:lvl w:ilvl="0" w:tplc="95453664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14750353" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95453664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40166997">
+  <w:abstractNum w:abstractNumId="63286450">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83406444">
+    <w:lvl w:ilvl="0" w:tplc="75617664">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40166997">
-    <w:abstractNumId w:val="40166997"/>
+  <w:num w:numId="63286450">
+    <w:abstractNumId w:val="63286450"/>
   </w:num>
-  <w:num w:numId="40166998">
-    <w:abstractNumId w:val="40166998"/>
+  <w:num w:numId="63286451">
+    <w:abstractNumId w:val="63286451"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId660599076" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId384842536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53786a72fe18c88f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId12536a72fe18c8937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId69916a72fe18c8b46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId56106a72fe18cb418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId28916a72fe18cb6c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId98136a72fe18cb89d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId55396a72fe18cc51e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId10246a72fe18cc81d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId46896a72fe18cc934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95476a72fe18ccab8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId38446a72fe18c8a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38446a72fe18c8a18.jpg"/><Relationship Id="rId22466a72fe18c9e42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22466a72fe18c9e42.jpg"/><Relationship Id="rId72006a72fe18ccb3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72006a72fe18ccb3c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754001481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815033401" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91586a8d778cb6401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId22956a8d778cb6453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId23146a8d778cb70c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId22406a8d778cb99a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId19196a8d778cb9c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId11666a8d778cb9e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId94426a8d778cbab69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId30426a8d778cbae79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId71106a8d778cbaf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13736a8d778cbb110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId79916a8d778cb6f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79916a8d778cb6f50.jpg"/><Relationship Id="rId87676a8d778cb8506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87676a8d778cb8506.jpg"/><Relationship Id="rId97376a8d778cbb722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97376a8d778cbb722.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>