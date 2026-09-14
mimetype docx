--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (Boisduval)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Egyptian cotton leafworm, Egyptian cotton worm, Mediterranean brocade moth, Mediterranean climbing cutworm, cotton leafworm, tobacco cutworm</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91586a8d778cb6401" w:history="1">
+            <w:hyperlink r:id="rId74786aa82193bebe4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22956a8d778cb6453" w:history="1">
+            <w:hyperlink r:id="rId98116aa82193bec28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SPODLI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94254091" name="name87826a8d778cb6f53" descr="1576.jpg"/>
+                  <wp:docPr id="52158901" name="name37346aa82193bf56d" descr="1576.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1576.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79916a8d778cb6f50" cstate="print"/>
+                          <a:blip r:embed="rId76086aa82193bf56b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23146a8d778cb70c6" w:history="1">
+            <w:hyperlink r:id="rId15156aa82193bf694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2056,63 +2056,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. littoralis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is present in Africa, Southern Europe and the Middle East. Its native range is considered to be sub-Saharan Africa (Lopez-Vaamonde, 2008). It is now common in the Middle East and the Mediterranean basin, including countries in Southern Europe. Transient populations may occur in Northern Europe (Coquempot and Ramel, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11826228" name="name62086a8d778cb8509" descr="SPODLI_distribution_map.jpg"/>
+            <wp:docPr id="21565581" name="name92926aa82193c10bc" descr="SPODLI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SPODLI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87676a8d778cb8506" cstate="print"/>
+                    <a:blip r:embed="rId88636aa82193c10ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4945,51 +4945,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1):3987, 26 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22406a8d778cb99a7" w:history="1">
+      <w:hyperlink r:id="rId45916aa82193c2526" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2015.3987</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5363,51 +5363,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 330–349.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fredon Corse, (2014) La noctuelle méditerranéenne. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19196a8d778cb9c58" w:history="1">
+      <w:hyperlink r:id="rId64536aa82193c2808" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5658,51 +5658,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">109</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1058–1063. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11666a8d778cb9e3d" w:history="1"/>
+      <w:hyperlink r:id="rId71066aa82193c29e4" w:history="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Holloway JD (1989) The moths of Borneo: Family Noctuidae, trifine subfamilies: Noctuinae, Heliothinae, Hadeninae, Acronictinae, Amphipyrinae, Agaristinae. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7582,51 +7582,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Egypt Journal Biological Pest Control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 73. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94426a8d778cbab69" w:history="1">
+      <w:hyperlink r:id="rId32956aa82193c35ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/s41938-020-00265-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8053,51 +8053,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 133–144. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30426a8d778cbae79" w:history="1">
+      <w:hyperlink r:id="rId18356aa82193c38f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s11248-005-2736-z</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8221,51 +8221,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Spodoptera littoralis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71106a8d778cbaf92" w:history="1">
+      <w:hyperlink r:id="rId67876aa82193c3a0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8456,81 +8456,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 6 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13736a8d778cbb110" w:history="1">
+      <w:hyperlink r:id="rId10456aa82193c3b81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1981.tb01750.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50966000" name="name56146a8d778cbb723" descr="eu_funding_250.png"/>
+            <wp:docPr id="24568234" name="name60656aa82193c3c10" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97376a8d778cbb722" cstate="print"/>
+                    <a:blip r:embed="rId29536aa82193c3c0f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8628,137 +8628,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63286451">
+  <w:abstractNum w:abstractNumId="41944985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95453664">
+    <w:lvl w:ilvl="0" w:tplc="81367856">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95453664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81367856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63286450">
+  <w:abstractNum w:abstractNumId="41944984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75617664">
+    <w:lvl w:ilvl="0" w:tplc="55519979">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9510,55 +9510,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63286450">
-    <w:abstractNumId w:val="63286450"/>
+  <w:num w:numId="41944984">
+    <w:abstractNumId w:val="41944984"/>
   </w:num>
-  <w:num w:numId="63286451">
-    <w:abstractNumId w:val="63286451"/>
+  <w:num w:numId="41944985">
+    <w:abstractNumId w:val="41944985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21108,51 +21108,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId754001481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId815033401" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91586a8d778cb6401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId22956a8d778cb6453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId23146a8d778cb70c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId22406a8d778cb99a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId19196a8d778cb9c58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId11666a8d778cb9e3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId94426a8d778cbab69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId30426a8d778cbae79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId71106a8d778cbaf92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13736a8d778cbb110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId79916a8d778cb6f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79916a8d778cb6f50.jpg"/><Relationship Id="rId87676a8d778cb8506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87676a8d778cb8506.jpg"/><Relationship Id="rId97376a8d778cbb722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97376a8d778cbb722.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512368979" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId149884361" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74786aa82193bebe4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/" TargetMode="External"/><Relationship Id="rId98116aa82193bec28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/categorization" TargetMode="External"/><Relationship Id="rId15156aa82193bf694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SPODLI/photos" TargetMode="External"/><Relationship Id="rId45916aa82193c2526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2015.3987" TargetMode="External"/><Relationship Id="rId64536aa82193c2808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fredon-corse.com/ravageurs/Noctuelle_mediterraneenne.htm" TargetMode="External"/><Relationship Id="rId71066aa82193c29e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jee/tow028" TargetMode="External"/><Relationship Id="rId32956aa82193c35ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s41938-020-00265-6" TargetMode="External"/><Relationship Id="rId18356aa82193c38f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11248-005-2736-z" TargetMode="External"/><Relationship Id="rId67876aa82193c3a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10456aa82193c3b81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1981.tb01750.x" TargetMode="External"/><Relationship Id="rId76086aa82193bf56b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76086aa82193bf56b.jpg"/><Relationship Id="rId88636aa82193c10ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88636aa82193c10ba.jpg"/><Relationship Id="rId29536aa82193c3c0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29536aa82193c3c0f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>