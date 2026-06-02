--- v0 (2025-10-17)
+++ v1 (2026-06-02)
@@ -12,85 +12,103 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOUIT" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>CRTHAR</t>
   </si>
   <si>
     <t>Corythucha arcuata</t>
   </si>
   <si>
     <t>* Csóka G, Hirka A, Mutun S, Glavendekić M, Mikó Á, Szőcs L, Paulin M, Eötvös CB, Gáspár C, Csepelényi M, Szénási Á, Franjević M, Gninenko Y, Dautbašić M, Muzejinović O, Zúbrik M, Netoiu C, Buzatu A, Bălăcenoiu F, Jurc M, Jurc D, Bernardinelli I, Streito JC, Avtzis D, Hrašovec B (2020), Spread and potential host range of the invasive oak lace bug [Corythucha arcuata (Say, 1832) – Heteroptera: Tingidae] in Eurasia. Agricultural and Forest Entomology, 22: 61-74. https://doi.org/10.1111/afe.12362
 ------- confirmed host (as Sorbus scandica).</t>
   </si>
   <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Rosaceae)</t>
+  </si>
+  <si>
     <t>SAPECN</t>
   </si>
   <si>
     <t>Saperda candida</t>
   </si>
   <si>
     <t>* Nolte O, Krieger D (2008) [Detection of Saperda candida Fabricius 1787 on Fehmarn - another colonizing introduced beetle species in Central Europe]. DGaaE Nachrichten 22(3), 133-136 (in German).
 ------- As Sorbus intermedia.</t>
+  </si>
+  <si>
+    <t>Wild/Weed</t>
+  </si>
+  <si>
+    <t>MARGVI</t>
+  </si>
+  <si>
+    <t>Margarodes vitis (as Rosaceae)</t>
+  </si>
+  <si>
+    <t>* Giliomee J, de Klerk C &amp; Watson GW (2022) 3.3.4 Margarodes spp. In: Encyclopedia of Scale Insect Pests (Eds Kondo T &amp; Watson GW), pp. 69-73. CAB International, Wallingford (UK).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -394,104 +412,130 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="588.571" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
         <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">