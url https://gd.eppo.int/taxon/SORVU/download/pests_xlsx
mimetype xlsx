--- v1 (2025-11-11)
+++ v2 (2026-10-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SORVU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t>* EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Doubtful host. See details in Annex 6 of the PRA.</t>
   </si>
@@ -387,50 +387,59 @@
   </si>
   <si>
     <t>Plesiommata mollicella</t>
   </si>
   <si>
     <t>* Defea, B, Paradell, SL, de Remes Lenicov, AM (2017) Genus Plesiommata Provancher (Hemiptera: Cicadellidae) in Argentina: first detailed description of the female genitalia and comparisons with its neotropical congeners. Austral Entomology 56, 64-69.</t>
   </si>
   <si>
     <t>POOPCO</t>
   </si>
   <si>
     <t>Poophilus costalis</t>
   </si>
   <si>
     <t>* Ajayi O, Oboite FA (2000) Importance of spittle bugs, Locris rubens (Erichson) and Poophilus costalis (Walker) on sorghum in West and Central Africa, with emphasis on Nigeria. Annals of Applied Biology 136(1), 9-14.
 * Shih HT, Tsay HC, Yang JT (2005) Notes on the geographic distribution and host plants for Poophilus costalis (Walker, 1851) (Hemiptera: Cercopoidea: Aphrophoridae). Plant Protection Bulletin 47, 171–178.</t>
   </si>
   <si>
     <t>SCMV00</t>
   </si>
   <si>
     <t>Potyvirus sacchari</t>
   </si>
   <si>
     <t>* Viswanathan R, Nithya K, Vishnuvardhan J, Balasaravanan S, Kaverinathan K, Visalatchi D (2023) Sorghum (Sorghum bicolor) a new host to sugarcane yellow leaf and mosaic viruses in India. Indian Phytopathology 76, 867–877 (abst.)</t>
+  </si>
+  <si>
+    <t>SRMV00</t>
+  </si>
+  <si>
+    <t>Potyvirus sorghitessellati</t>
+  </si>
+  <si>
+    <t>* Neto OM, de Moraes AC, da Silva Júnior CR, Neres HD, Freitas JT, Júnior JS, Veríssimo RF, Dantas SL, de Menezes Filho AC (2026) Sorghum mosaic disease: Epidemiology, transmission, and management challenges of sorghum mosaic caused by sorghum mosaic virus in tropical agricultural systems. Brazilian Journal of Science 5(9), 1–11. https://doi.org/10.14295/bjs.v5i9.900</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae</t>
   </si>
   <si>
     <t>* Qin L, Lin FK, Lv YL, Tai ZL, Zhang X, Li HL, Li Y, Wang K (2025) Identification of Pratylenchus coffeae as a causal agent of root rot disease in Sorghum bicolor in China. BMC microbiology. 25(1): 41.</t>
   </si>
   <si>
     <t>RICASC</t>
   </si>
   <si>
     <t>Ricania speculum</t>
   </si>
   <si>
     <t>PSDMAD</t>
   </si>
   <si>
     <t>Robbsia andropogonis</t>
   </si>
   <si>
     <t>SESACA</t>
   </si>
@@ -926,62 +935,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D70"/>
+  <dimension ref="A1:D71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="436.322" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1582,328 +1591,342 @@
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>120</v>
       </c>
       <c r="C48" t="s">
         <v>121</v>
       </c>
       <c r="D48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>123</v>
       </c>
       <c r="C49" t="s">
         <v>124</v>
       </c>
-      <c r="D49"/>
+      <c r="D49" t="s">
+        <v>125</v>
+      </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>16</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>16</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>16</v>
       </c>
       <c r="B53" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C53" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>133</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>16</v>
       </c>
       <c r="B54" t="s">
         <v>134</v>
       </c>
       <c r="C54" t="s">
         <v>135</v>
       </c>
       <c r="D54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>16</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" t="s">
         <v>138</v>
       </c>
       <c r="D55" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>16</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" t="s">
         <v>141</v>
       </c>
-      <c r="D56"/>
+      <c r="D56" t="s">
+        <v>142</v>
+      </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>16</v>
       </c>
       <c r="B57" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C57" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="D57" t="s">
         <v>144</v>
       </c>
+      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>16</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" t="s">
         <v>146</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>147</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>16</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C59" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D59" t="s">
         <v>149</v>
       </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>16</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" t="s">
         <v>151</v>
       </c>
-      <c r="D60"/>
+      <c r="D60" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>16</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C61" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D61" t="s">
         <v>154</v>
       </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" t="s">
         <v>155</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>156</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B63" t="s">
         <v>159</v>
       </c>
       <c r="C63" t="s">
         <v>160</v>
       </c>
       <c r="D63" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>162</v>
       </c>
       <c r="C64" t="s">
         <v>163</v>
       </c>
       <c r="D64" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>165</v>
       </c>
       <c r="C65" t="s">
         <v>166</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>167</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C66" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>169</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B67" t="s">
         <v>170</v>
       </c>
       <c r="C67" t="s">
         <v>171</v>
       </c>
-      <c r="D67"/>
+      <c r="D67" t="s">
+        <v>172</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B68" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C68" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="D68" t="s">
         <v>174</v>
       </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B69" t="s">
-        <v>140</v>
+        <v>175</v>
       </c>
       <c r="C69" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D69" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>158</v>
       </c>
       <c r="B70" t="s">
+        <v>143</v>
+      </c>
+      <c r="C70" t="s">
         <v>178</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>179</v>
       </c>
-      <c r="D70" t="s">
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
         <v>180</v>
+      </c>
+      <c r="B71" t="s">
+        <v>181</v>
+      </c>
+      <c r="C71" t="s">
+        <v>182</v>
+      </c>
+      <c r="D71" t="s">
+        <v>183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">