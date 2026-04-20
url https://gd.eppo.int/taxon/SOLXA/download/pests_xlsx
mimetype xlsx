--- v3 (2026-03-31)
+++ v4 (2026-04-20)
@@ -266,51 +266,52 @@
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanum)</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
     <t>Leucinodes orbonalis</t>
   </si>
   <si>
     <t xml:space="preserve">* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- larval host, life cycle completed, references are provided.
 * Lall BS, Ahmad SQ (1965) The Biology and Control of Brinjal (Eggplant) Fruit and Shoot Borer, Leucinodes orbonalis. Journal of Economic Entomology 58(3), 448-451. 
 ------- S. nigrum and S. virginianum support populations of the pest in the period when S. melongena is not available (April to August)
 * Puthiamadom N, Joseph J, Subramanian M, Pradeepkumar T, Beena C, Latha M (2021) Defense mechanisms in Solanum virginianum against brinjal shoot and fruit borer - a comparative study. Journal of Tropical Agriculture 59(1), 62-70.
 ------- infestation on shoots and fruit
-</t>
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus (as Solanum)</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Solanum)</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
   <si>
     <t>THPHSO</t>
   </si>
   <si>
     <t>Thecaphora solani (as Solanum)</t>
   </si>
 </sst>
 </file>
 