--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -202,51 +202,52 @@
 * ICTV report on virus classification and taxon nomenclature. Begomoviruses. https://ictv.global/report/chapter/geminiviridae/geminiviridae/begomovirus
 ------- possibly a rare host as no other record found despite importance of the crop (2026-02)</t>
   </si>
   <si>
     <t>TYLCV0</t>
   </si>
   <si>
     <t>Begomovirus coheni</t>
   </si>
   <si>
     <t>TOSRV0</t>
   </si>
   <si>
     <t>Begomovirus solanumseverugosi</t>
   </si>
   <si>
     <t>* Souza-Dias JAC, Sawazaki HE, Pernambuco-Fo PCA, Elias LM and Maluf H (2008) Tomato severe rugose virus: another begomovirus causing leaf deformation and mosaic symptoms on potato in Brazil. Plant Disease, 92,487</t>
   </si>
   <si>
     <t>TOMOTV</t>
   </si>
   <si>
     <t>Begomovirus solanumtainoense</t>
   </si>
   <si>
-    <t xml:space="preserve">* Salazar LF (2003) Potato viruses after the XXth century: effects, dissemination and their control. Crop Protection Department, Seminar Transcript CIP, PO Box 2003 (Vol. 1558). International Potato Center Lima, Peru.
+    <t xml:space="preserve">* Cordero M, Ramos PL, Hernández L, Fernández AI, Echemendía AL, Peral R, González G, García D, Valdés S, Estévez A, Hernández K (2003) Identification of Tomato mottle Taino begomovirus strains in Cuban potato fields. Phytoparasitica 31(5), 478-489.
+* Salazar LF (2003) Potato viruses after the XXth century: effects, dissemination and their control. Crop Protection Department, Seminar Transcript CIP, PO Box 2003 (Vol. 1558). International Potato Center Lima, Peru.
 </t>
   </si>
   <si>
     <t>PYMV00</t>
   </si>
   <si>
     <t>Begomovirus tuberosi</t>
   </si>
   <si>
     <t>* Polston JE, Anderson PK (1997) The emergence of whitefly-transmitted geminiviruses in tomato in the Western Hemisphere. Plant Disease 81(12) 1358-1369.
 * Roberts EJF, Buck KW, Coutts RHA (1986) A new geminivirus infecting potatoes in Venezuela. Plant Disease 70(6), 603.</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>BRAPSU</t>
   </si>
   <si>
     <t>Brachyplatys subaeneus</t>
   </si>
   <si>