--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
@@ -519,50 +519,56 @@
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana</t>
   </si>
   <si>
     <t>EPIXPA</t>
   </si>
   <si>
     <t>Epitrix hirtipennis</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae and Chrysomelidae, excluding Bruchinae). Special Publication of the Coleopterists Society, 2, 615 pp.
 * Deczynski AM (2016) Morphological systematics of the nightshade flea beetles Epitrix Foudras and Acallepitrix Bechyné (Coleoptera: Chrysomelidae: Galerucinae: Alticini) in America North of Mexico All Theses. Paper 2479. https://tigerprints.clemson.edu/cgi/viewcontent.cgi?article=3484&amp;context=all_theses</t>
   </si>
   <si>
     <t>ERWICH</t>
   </si>
   <si>
     <t>Erwinia chrysanthemi</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>FUSAFO</t>
   </si>
   <si>
     <t>Fusarium foetens</t>
   </si>
   <si>
     <t xml:space="preserve">* Kim NS, Hong SJ, Won HS, Kim BS, Gwon SH (2024) Identification and pathogenicity of species isolated from stored potato tubers showing symptoms of dry rot disease. Potato Research 67(4), 1797-1808.
 * Liu L, Jin X, Lu X, Guo L, Lu P, Yu H, Lv B (2023) Mechanisms of surfactin from Bacillus subtilis SF1 against Fusarium foetens: A novel pathogen inducing potato wilt. Journal of Fungi 9(3), 367.
 </t>
   </si>
   <si>
     <t>HELIAR</t>
   </si>
   <si>
     <t>Helicoverpa armigera</t>
   </si>
   <si>
     <t>* Cunningham JP, Zalucki MP (2014) Understanding heliothine (Lepidoptera: Heliothinae) pests: what is a host plant? Journal of Economic Entomology 107, 881–896.</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
@@ -820,50 +826,59 @@
 ------- confirmed host.</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Solanum)</t>
   </si>
   <si>
     <t>OPOGSC</t>
   </si>
   <si>
     <t>Opogona sacchari</t>
   </si>
   <si>
     <t>* Oldham JN (1928) Hieroxestis subcervinella, Wlk., an enemy of the banana in the Canary Islands. Bulletin of Entomological Research, 19(2), 147-166. 
 ------- on stored tubers.</t>
   </si>
   <si>
     <t>GRSV00</t>
   </si>
   <si>
     <t>Orthotospovirus arachianuli</t>
   </si>
   <si>
     <t>* Zhang Z, Zheng K, Zhao L, Su X, Zheng X, Wang T (2021) Occurrence, distribution, evolutionary relationships, epidemiology, and management of orthotospoviruses in China. Fronters in Microbiology 12, 686025. https://10.3389/fmicb.2021.686025</t>
   </si>
   <si>
+    <t>GBNV00</t>
+  </si>
+  <si>
+    <t>Orthotospovirus arachinecrosis</t>
+  </si>
+  <si>
+    <t>* Ansar MO, Akram M, Singh RB, Pundhir VS (2015) Epidemiological studies of stem necrosis disease in potato caused by Groundnut bud necrosis virus. Indian Phytopathol 68(3), 321-325.</t>
+  </si>
+  <si>
     <t>INSV00</t>
   </si>
   <si>
     <t>Orthotospovirus impatiensnecromaculae</t>
   </si>
   <si>
     <t>* Crosslin JM, Hamlin LL (2010) First report of Impatiens necrotic spot virus infecting greenhouse-grown potatoes in Washington State. Plant Disease 94(12), p 1507.
 ------- Confirmed host.
 * Perry KL, Miller L, Williams L (2005) Impatiens necrotic spot virus in greenhouse-grown potatoes in New York State. Plant Disease 89 (3), p 340.
 * Pourrahim R, Golnaraghi AR, Farzadfar Sh (2012) Occurrence of Impatiens necrotic spot virus and Tomato spotted wilt virus on potatoes in Iran. Plant Disease 96(5), p 771.</t>
   </si>
   <si>
     <t>TZSV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatozonae</t>
   </si>
   <si>
     <t>* Huang CJ, Liu Y, Yu HQ, Li BL (2015) Occurrence of Tomato zonate spot virus on potato in China. Plant Disease 99(5), 733.</t>
   </si>
   <si>
     <t>PNSTLE</t>
   </si>
   <si>
     <t>Pentastiridius leporinus</t>
@@ -986,56 +1001,50 @@
   </si>
   <si>
     <t>PAMV00</t>
   </si>
   <si>
     <t>Potexvirus marmoraucuba</t>
   </si>
   <si>
     <t>* Salazar LF (2003) Potato viruses after the XXth century: effects, dissemination and their control. Crop Protection Department, Seminar Transcript CIP, PO Box 2003 (Vol. 1558). International Potato Center Lima, Peru.</t>
   </si>
   <si>
     <t>PEPMV0</t>
   </si>
   <si>
     <t>Potexvirus pepini</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.
 ------- Mostly symptomless but some cultivars show clear symptoms,
 * INTERNET
 Descriptions of Plant Viruses. Pepino mosaic virus by Mumford RA &amp; Jones RAC (2005). https://www.dpvweb.net/dpv/showdpv/?dpvno=411
 ------- Natural infection found on potato cv. Yungay in the Andes.
 * Jones RAC, Koenig R, Lesemann DE (1980) Pepino mosaic virus, a new potexvirus from pepino (Solanum muricatum). Annals of Applied Biology 94, 61.
 -------- Mostly symptomless but some cultivars show clear symptoms.
 * Martin J, Mousserion C (2002) Pomme de terre et mosaïque du pépino: sensibilité de la pomme de terre à la 'souche tomate' du pepino mosaïc virus (PepMV). Phytoma no. 552, 26–28.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Potyvirus vetuberosi</t>
   </si>
   <si>
     <t>PREMLA</t>
   </si>
   <si>
     <t>Premnotrypes latithorax (as Solanum)</t>
   </si>
   <si>
     <t>PREMSA</t>
   </si>
   <si>
     <t>Premnotrypes sanfordi (as Solanum)</t>
   </si>
   <si>
     <t>PREMSO</t>
   </si>
   <si>
     <t>Premnotrypes solani (as Solanum)</t>
   </si>
   <si>
     <t>PREMVO</t>
   </si>
   <si>
     <t>Premnotrypes vorax (as Solanum)</t>
   </si>
@@ -1873,50 +1882,56 @@
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Fuentes S, Jayasinghe U (1993) [Potato yellowing, caused by a new bacilliform virus]. Fitopatologia 28(1), 22-37 (in Spanish).
 * Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar W J, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted Ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus Research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
   <si>
     <t>PVX000</t>
   </si>
   <si>
     <t>Potexvirus ecspotati</t>
   </si>
   <si>
     <t>* Fuentes S, Gibbs AJ, Hajizadeh M, Perez A, Adams IP, Fribourg CE, Kreuze J, Fox A, Boonham N, Jones RAC (2021) The Phylogeography of Potato Virus X Shows the Fingerprints of Its Human Vector. Viruses 13, 644. 24 pp.</t>
   </si>
   <si>
     <t>PVA000</t>
   </si>
   <si>
     <t>Potyvirus atuberosi</t>
+  </si>
+  <si>
+    <t>PVV000</t>
+  </si>
+  <si>
+    <t>Potyvirus vetuberosi</t>
   </si>
   <si>
     <t>PVY000</t>
   </si>
   <si>
     <t>Potyvirus yituberosi</t>
   </si>
   <si>
     <t>Premnotrypes latithorax</t>
   </si>
   <si>
     <t>* Carrasco FZ (1961) [Systematics and biology of Premnotrypes latithorax]. Revista Peruana de Entomologia 4, 30-43 (in Spanish).</t>
   </si>
   <si>
     <t>Premnotrypes sanfordi</t>
   </si>
   <si>
     <t>Premnotrypes solani</t>
   </si>
   <si>
     <t>PREMSU</t>
   </si>
   <si>
     <t>Premnotrypes suturicallus</t>
   </si>
@@ -2580,51 +2595,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D249"/>
+  <dimension ref="A1:D251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3398,891 +3413,889 @@
         <v>154</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" t="s">
         <v>156</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>25</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" t="s">
         <v>158</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62" t="s">
+        <v>159</v>
+      </c>
+      <c r="C62" t="s">
         <v>160</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63" t="s">
+        <v>162</v>
+      </c>
+      <c r="C63" t="s">
         <v>163</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64" t="s">
+        <v>165</v>
+      </c>
+      <c r="C64" t="s">
         <v>166</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>167</v>
       </c>
-      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" t="s">
         <v>169</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66" t="s">
+        <v>170</v>
+      </c>
+      <c r="C66" t="s">
         <v>171</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
+        <v>173</v>
+      </c>
+      <c r="C67" t="s">
         <v>174</v>
       </c>
-      <c r="C67" t="s">
+      <c r="D67" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68" t="s">
+        <v>176</v>
+      </c>
+      <c r="C68" t="s">
         <v>177</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69" t="s">
+        <v>179</v>
+      </c>
+      <c r="C69" t="s">
         <v>180</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>25</v>
       </c>
       <c r="B70" t="s">
+        <v>182</v>
+      </c>
+      <c r="C70" t="s">
         <v>183</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>25</v>
       </c>
       <c r="B71" t="s">
+        <v>185</v>
+      </c>
+      <c r="C71" t="s">
         <v>186</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
+        <v>188</v>
+      </c>
+      <c r="C72" t="s">
         <v>189</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73" t="s">
+        <v>191</v>
+      </c>
+      <c r="C73" t="s">
         <v>192</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74" t="s">
+        <v>194</v>
+      </c>
+      <c r="C74" t="s">
         <v>195</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75" t="s">
         <v>197</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
-      <c r="D75"/>
+      <c r="D75" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>25</v>
       </c>
       <c r="B76" t="s">
         <v>199</v>
       </c>
       <c r="C76" t="s">
         <v>200</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>25</v>
       </c>
       <c r="B77" t="s">
         <v>201</v>
       </c>
       <c r="C77" t="s">
         <v>202</v>
       </c>
-      <c r="D77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78" t="s">
+        <v>203</v>
+      </c>
+      <c r="C78" t="s">
         <v>204</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
+        <v>206</v>
+      </c>
+      <c r="C79" t="s">
         <v>207</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>208</v>
       </c>
-      <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80" t="s">
         <v>209</v>
       </c>
       <c r="C80" t="s">
         <v>210</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81" t="s">
+        <v>211</v>
+      </c>
+      <c r="C81" t="s">
         <v>212</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>25</v>
       </c>
       <c r="B82" t="s">
+        <v>214</v>
+      </c>
+      <c r="C82" t="s">
         <v>215</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83" t="s">
+        <v>217</v>
+      </c>
+      <c r="C83" t="s">
         <v>218</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>25</v>
       </c>
       <c r="B84" t="s">
+        <v>220</v>
+      </c>
+      <c r="C84" t="s">
         <v>221</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85" t="s">
+        <v>223</v>
+      </c>
+      <c r="C85" t="s">
         <v>224</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86" t="s">
+        <v>226</v>
+      </c>
+      <c r="C86" t="s">
         <v>227</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>228</v>
       </c>
-      <c r="D86"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87" t="s">
         <v>229</v>
       </c>
       <c r="C87" t="s">
         <v>230</v>
       </c>
-      <c r="D87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C88" t="s">
         <v>232</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>233</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C89" t="s">
         <v>234</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90" t="s">
+        <v>235</v>
+      </c>
+      <c r="C90" t="s">
         <v>236</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91" t="s">
+        <v>238</v>
+      </c>
+      <c r="C91" t="s">
         <v>239</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92" t="s">
+        <v>241</v>
+      </c>
+      <c r="C92" t="s">
         <v>242</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93" t="s">
+        <v>244</v>
+      </c>
+      <c r="C93" t="s">
         <v>245</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94" t="s">
         <v>247</v>
       </c>
       <c r="C94" t="s">
         <v>248</v>
       </c>
       <c r="D94" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95" t="s">
         <v>250</v>
       </c>
       <c r="C95" t="s">
         <v>251</v>
       </c>
-      <c r="D95"/>
+      <c r="D95" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>25</v>
       </c>
       <c r="B96" t="s">
         <v>252</v>
       </c>
       <c r="C96" t="s">
         <v>253</v>
       </c>
       <c r="D96" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>25</v>
       </c>
       <c r="B97" t="s">
         <v>255</v>
       </c>
       <c r="C97" t="s">
         <v>256</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>25</v>
       </c>
       <c r="B98" t="s">
+        <v>257</v>
+      </c>
+      <c r="C98" t="s">
         <v>258</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>25</v>
       </c>
       <c r="B99" t="s">
+        <v>260</v>
+      </c>
+      <c r="C99" t="s">
         <v>261</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>262</v>
       </c>
-      <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>25</v>
       </c>
       <c r="B100" t="s">
         <v>263</v>
       </c>
       <c r="C100" t="s">
         <v>264</v>
       </c>
       <c r="D100" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101" t="s">
         <v>266</v>
       </c>
       <c r="C101" t="s">
         <v>267</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C102" t="s">
         <v>269</v>
       </c>
       <c r="D102" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C103" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="D103" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="C104" t="s">
         <v>274</v>
       </c>
-      <c r="D104"/>
+      <c r="D104" t="s">
+        <v>273</v>
+      </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105" t="s">
         <v>275</v>
       </c>
       <c r="C105" t="s">
         <v>276</v>
       </c>
-      <c r="D105"/>
+      <c r="D105" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>25</v>
       </c>
       <c r="B106" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C106" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>25</v>
       </c>
       <c r="B107" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C107" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C108" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C109" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C110" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C111" t="s">
-        <v>285</v>
-[...3 lines deleted...]
-      </c>
+        <v>287</v>
+      </c>
+      <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C112" t="s">
         <v>288</v>
       </c>
-      <c r="D112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113" t="s">
+        <v>289</v>
+      </c>
+      <c r="C113" t="s">
         <v>290</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114" t="s">
         <v>292</v>
       </c>
       <c r="C114" t="s">
         <v>293</v>
       </c>
-      <c r="D114"/>
+      <c r="D114" t="s">
+        <v>294</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C115" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C116" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C117" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C118" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="D118" t="s">
         <v>302</v>
       </c>
+      <c r="D118"/>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119" t="s">
         <v>303</v>
       </c>
       <c r="C119" t="s">
         <v>304</v>
       </c>
       <c r="D119" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120" t="s">
         <v>306</v>
       </c>
       <c r="C120" t="s">
         <v>307</v>
       </c>
-      <c r="D120"/>
+      <c r="D120" t="s">
+        <v>308</v>
+      </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C121" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="D121"/>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C122" t="s">
-        <v>311</v>
-[...1 lines deleted...]
-      <c r="D122" t="s">
         <v>312</v>
       </c>
+      <c r="D122"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123" t="s">
         <v>313</v>
       </c>
       <c r="C123" t="s">
         <v>314</v>
       </c>
-      <c r="D123"/>
+      <c r="D123" t="s">
+        <v>315</v>
+      </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C124" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="D124" t="s">
         <v>317</v>
       </c>
+      <c r="D124"/>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125" t="s">
         <v>318</v>
       </c>
       <c r="C125" t="s">
         <v>319</v>
       </c>
       <c r="D125" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126" t="s">
         <v>321</v>
       </c>
       <c r="C126" t="s">
         <v>322</v>
       </c>
@@ -4320,1663 +4333,1691 @@
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129" t="s">
         <v>330</v>
       </c>
       <c r="C129" t="s">
         <v>331</v>
       </c>
       <c r="D129" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>25</v>
       </c>
       <c r="B130" t="s">
         <v>333</v>
       </c>
       <c r="C130" t="s">
         <v>334</v>
       </c>
-      <c r="D130"/>
+      <c r="D130" t="s">
+        <v>335</v>
+      </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>25</v>
       </c>
       <c r="B131" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C131" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C132" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="D132" t="s">
         <v>339</v>
       </c>
+      <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133" t="s">
         <v>340</v>
       </c>
       <c r="C133" t="s">
         <v>341</v>
       </c>
       <c r="D133" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134" t="s">
         <v>343</v>
       </c>
       <c r="C134" t="s">
         <v>344</v>
       </c>
-      <c r="D134"/>
+      <c r="D134" t="s">
+        <v>345</v>
+      </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C135" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="D135" t="s">
         <v>347</v>
       </c>
+      <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136" t="s">
         <v>348</v>
       </c>
       <c r="C136" t="s">
         <v>349</v>
       </c>
       <c r="D136" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137" t="s">
         <v>351</v>
       </c>
       <c r="C137" t="s">
         <v>352</v>
       </c>
       <c r="D137" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138" t="s">
         <v>354</v>
       </c>
       <c r="C138" t="s">
         <v>355</v>
       </c>
-      <c r="D138"/>
+      <c r="D138" t="s">
+        <v>356</v>
+      </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C139" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C140" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C141" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="D141" t="s">
         <v>362</v>
       </c>
+      <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142" t="s">
         <v>363</v>
       </c>
       <c r="C142" t="s">
         <v>364</v>
       </c>
       <c r="D142" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143" t="s">
         <v>366</v>
       </c>
       <c r="C143" t="s">
         <v>367</v>
       </c>
       <c r="D143" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144" t="s">
         <v>369</v>
       </c>
       <c r="C144" t="s">
         <v>370</v>
       </c>
       <c r="D144" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
+        <v>25</v>
+      </c>
+      <c r="B145" t="s">
         <v>372</v>
       </c>
-      <c r="B145" t="s">
+      <c r="C145" t="s">
         <v>373</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>374</v>
       </c>
-      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B146" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C146" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B147" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C147" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="D147" t="s">
         <v>379</v>
       </c>
+      <c r="D147"/>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B148" t="s">
         <v>380</v>
       </c>
       <c r="C148" t="s">
         <v>381</v>
       </c>
       <c r="D148" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B149" t="s">
         <v>383</v>
       </c>
       <c r="C149" t="s">
         <v>384</v>
       </c>
       <c r="D149" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B150" t="s">
         <v>386</v>
       </c>
       <c r="C150" t="s">
         <v>387</v>
       </c>
       <c r="D150" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B151" t="s">
         <v>389</v>
       </c>
       <c r="C151" t="s">
         <v>390</v>
       </c>
       <c r="D151" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B152" t="s">
         <v>392</v>
       </c>
       <c r="C152" t="s">
         <v>393</v>
       </c>
       <c r="D152" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B153" t="s">
         <v>395</v>
       </c>
       <c r="C153" t="s">
         <v>396</v>
       </c>
-      <c r="D153"/>
+      <c r="D153" t="s">
+        <v>397</v>
+      </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B154" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C154" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D154" t="s">
         <v>399</v>
       </c>
+      <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B155" t="s">
         <v>400</v>
       </c>
       <c r="C155" t="s">
         <v>401</v>
       </c>
       <c r="D155" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B156" t="s">
         <v>403</v>
       </c>
       <c r="C156" t="s">
         <v>404</v>
       </c>
       <c r="D156" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B157" t="s">
         <v>406</v>
       </c>
       <c r="C157" t="s">
         <v>407</v>
       </c>
       <c r="D157" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B158" t="s">
         <v>409</v>
       </c>
       <c r="C158" t="s">
         <v>410</v>
       </c>
       <c r="D158" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B159" t="s">
         <v>412</v>
       </c>
       <c r="C159" t="s">
         <v>413</v>
       </c>
       <c r="D159" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B160" t="s">
-        <v>5</v>
+        <v>415</v>
       </c>
       <c r="C160" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="D160"/>
+        <v>416</v>
+      </c>
+      <c r="D160" t="s">
+        <v>417</v>
+      </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B161" t="s">
-        <v>416</v>
+        <v>5</v>
       </c>
       <c r="C161" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="D161" t="s">
         <v>418</v>
       </c>
+      <c r="D161"/>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B162" t="s">
         <v>419</v>
       </c>
       <c r="C162" t="s">
         <v>420</v>
       </c>
       <c r="D162" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B163" t="s">
         <v>422</v>
       </c>
       <c r="C163" t="s">
         <v>423</v>
       </c>
       <c r="D163" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B164" t="s">
-        <v>117</v>
+        <v>425</v>
       </c>
       <c r="C164" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D164" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B165" t="s">
-        <v>427</v>
+        <v>117</v>
       </c>
       <c r="C165" t="s">
         <v>428</v>
       </c>
       <c r="D165" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B166" t="s">
         <v>430</v>
       </c>
       <c r="C166" t="s">
         <v>431</v>
       </c>
       <c r="D166" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B167" t="s">
         <v>433</v>
       </c>
       <c r="C167" t="s">
         <v>434</v>
       </c>
       <c r="D167" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
         <v>436</v>
       </c>
       <c r="C168" t="s">
         <v>437</v>
       </c>
       <c r="D168" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B169" t="s">
         <v>439</v>
       </c>
       <c r="C169" t="s">
         <v>440</v>
       </c>
       <c r="D169" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B170" t="s">
-        <v>148</v>
+        <v>442</v>
       </c>
       <c r="C170" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="D170"/>
+        <v>443</v>
+      </c>
+      <c r="D170" t="s">
+        <v>444</v>
+      </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
-        <v>443</v>
+        <v>148</v>
       </c>
       <c r="C171" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="D171" t="s">
         <v>445</v>
       </c>
+      <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B172" t="s">
         <v>446</v>
       </c>
       <c r="C172" t="s">
         <v>447</v>
       </c>
       <c r="D172" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B173" t="s">
         <v>449</v>
       </c>
       <c r="C173" t="s">
         <v>450</v>
       </c>
-      <c r="D173"/>
+      <c r="D173" t="s">
+        <v>451</v>
+      </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B174" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C174" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="D174" t="s">
         <v>453</v>
       </c>
+      <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B175" t="s">
         <v>454</v>
       </c>
       <c r="C175" t="s">
         <v>455</v>
       </c>
       <c r="D175" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B176" t="s">
         <v>457</v>
       </c>
       <c r="C176" t="s">
         <v>458</v>
       </c>
       <c r="D176" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B177" t="s">
         <v>460</v>
       </c>
       <c r="C177" t="s">
         <v>461</v>
       </c>
       <c r="D177" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B178" t="s">
         <v>463</v>
       </c>
       <c r="C178" t="s">
         <v>464</v>
       </c>
       <c r="D178" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B179" t="s">
         <v>466</v>
       </c>
       <c r="C179" t="s">
         <v>467</v>
       </c>
       <c r="D179" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B180" t="s">
+        <v>469</v>
+      </c>
+      <c r="C180" t="s">
+        <v>470</v>
+      </c>
+      <c r="D180" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B181" t="s">
         <v>471</v>
       </c>
       <c r="C181" t="s">
         <v>472</v>
       </c>
       <c r="D181" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B182" t="s">
         <v>474</v>
       </c>
       <c r="C182" t="s">
         <v>475</v>
       </c>
       <c r="D182" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B183" t="s">
         <v>477</v>
       </c>
       <c r="C183" t="s">
         <v>478</v>
       </c>
       <c r="D183" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B184" t="s">
         <v>480</v>
       </c>
       <c r="C184" t="s">
         <v>481</v>
       </c>
       <c r="D184" t="s">
-        <v>191</v>
+        <v>482</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B185" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C185" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D185" t="s">
-        <v>484</v>
+        <v>193</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B186" t="s">
         <v>485</v>
       </c>
       <c r="C186" t="s">
         <v>486</v>
       </c>
       <c r="D186" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B187" t="s">
         <v>488</v>
       </c>
       <c r="C187" t="s">
         <v>489</v>
       </c>
       <c r="D187" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B188" t="s">
         <v>491</v>
       </c>
       <c r="C188" t="s">
         <v>492</v>
       </c>
       <c r="D188" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B189" t="s">
         <v>494</v>
       </c>
       <c r="C189" t="s">
         <v>495</v>
       </c>
       <c r="D189" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B190" t="s">
         <v>497</v>
       </c>
       <c r="C190" t="s">
         <v>498</v>
       </c>
       <c r="D190" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B191" t="s">
         <v>500</v>
       </c>
       <c r="C191" t="s">
         <v>501</v>
       </c>
       <c r="D191" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B192" t="s">
         <v>503</v>
       </c>
       <c r="C192" t="s">
         <v>504</v>
       </c>
-      <c r="D192"/>
+      <c r="D192" t="s">
+        <v>505</v>
+      </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B193" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C193" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="D193" t="s">
         <v>507</v>
       </c>
+      <c r="D193"/>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B194" t="s">
         <v>508</v>
       </c>
       <c r="C194" t="s">
         <v>509</v>
       </c>
       <c r="D194" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B195" t="s">
         <v>511</v>
       </c>
       <c r="C195" t="s">
         <v>512</v>
       </c>
       <c r="D195" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B196" t="s">
         <v>514</v>
       </c>
       <c r="C196" t="s">
         <v>515</v>
       </c>
       <c r="D196" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B197" t="s">
         <v>517</v>
       </c>
       <c r="C197" t="s">
         <v>518</v>
       </c>
       <c r="D197" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B198" t="s">
         <v>520</v>
       </c>
       <c r="C198" t="s">
         <v>521</v>
       </c>
       <c r="D198" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B199" t="s">
         <v>523</v>
       </c>
       <c r="C199" t="s">
         <v>524</v>
       </c>
       <c r="D199" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B200" t="s">
         <v>526</v>
       </c>
       <c r="C200" t="s">
         <v>527</v>
       </c>
-      <c r="D200"/>
+      <c r="D200" t="s">
+        <v>528</v>
+      </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B201" t="s">
-        <v>10</v>
+        <v>529</v>
       </c>
       <c r="C201" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="D201"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B202" t="s">
-        <v>273</v>
+        <v>10</v>
       </c>
       <c r="C202" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="D202"/>
+        <v>531</v>
+      </c>
+      <c r="D202" t="s">
+        <v>532</v>
+      </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B203" t="s">
-        <v>531</v>
+        <v>278</v>
       </c>
       <c r="C203" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="D203" t="s">
         <v>533</v>
       </c>
+      <c r="D203"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B204" t="s">
         <v>534</v>
       </c>
       <c r="C204" t="s">
         <v>535</v>
       </c>
       <c r="D204" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B205" t="s">
         <v>537</v>
       </c>
       <c r="C205" t="s">
         <v>538</v>
       </c>
       <c r="D205" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B206" t="s">
         <v>540</v>
       </c>
       <c r="C206" t="s">
         <v>541</v>
       </c>
       <c r="D206" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B207" t="s">
         <v>543</v>
       </c>
       <c r="C207" t="s">
         <v>544</v>
       </c>
       <c r="D207" t="s">
-        <v>121</v>
+        <v>545</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B208" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C208" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D208" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B209" t="s">
-        <v>292</v>
+        <v>548</v>
       </c>
       <c r="C209" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="D209" t="s">
-        <v>548</v>
+        <v>121</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B210" t="s">
-        <v>294</v>
+        <v>550</v>
       </c>
       <c r="C210" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="D210"/>
+        <v>551</v>
+      </c>
+      <c r="D210" t="s">
+        <v>121</v>
+      </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B211" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C211" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="D211"/>
+        <v>552</v>
+      </c>
+      <c r="D211" t="s">
+        <v>553</v>
+      </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B212" t="s">
-        <v>551</v>
+        <v>297</v>
       </c>
       <c r="C212" t="s">
-        <v>552</v>
-[...3 lines deleted...]
-      </c>
+        <v>554</v>
+      </c>
+      <c r="D212"/>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B213" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C213" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="D213" t="s">
         <v>555</v>
       </c>
+      <c r="D213"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B214" t="s">
         <v>556</v>
       </c>
       <c r="C214" t="s">
         <v>557</v>
       </c>
-      <c r="D214"/>
+      <c r="D214" t="s">
+        <v>558</v>
+      </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B215" t="s">
-        <v>558</v>
+        <v>301</v>
       </c>
       <c r="C215" t="s">
         <v>559</v>
       </c>
       <c r="D215" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B216" t="s">
         <v>561</v>
       </c>
       <c r="C216" t="s">
         <v>562</v>
       </c>
-      <c r="D216" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D216"/>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B217" t="s">
+        <v>563</v>
+      </c>
+      <c r="C217" t="s">
         <v>564</v>
       </c>
-      <c r="C217" t="s">
+      <c r="D217" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B218" t="s">
+        <v>566</v>
+      </c>
+      <c r="C218" t="s">
         <v>567</v>
       </c>
-      <c r="C218" t="s">
+      <c r="D218" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B219" t="s">
+        <v>569</v>
+      </c>
+      <c r="C219" t="s">
         <v>570</v>
       </c>
-      <c r="C219" t="s">
+      <c r="D219" t="s">
         <v>571</v>
       </c>
-      <c r="D219"/>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B220" t="s">
         <v>572</v>
       </c>
       <c r="C220" t="s">
         <v>573</v>
       </c>
-      <c r="D220"/>
+      <c r="D220" t="s">
+        <v>574</v>
+      </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B221" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C221" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="D221" t="s">
         <v>576</v>
       </c>
+      <c r="D221"/>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B222" t="s">
         <v>577</v>
       </c>
       <c r="C222" t="s">
         <v>578</v>
       </c>
-      <c r="D222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D222"/>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B223" t="s">
+        <v>579</v>
+      </c>
+      <c r="C223" t="s">
         <v>580</v>
       </c>
-      <c r="C223" t="s">
+      <c r="D223" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B224" t="s">
+        <v>582</v>
+      </c>
+      <c r="C224" t="s">
         <v>583</v>
       </c>
-      <c r="C224" t="s">
+      <c r="D224" t="s">
         <v>584</v>
       </c>
-      <c r="D224"/>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B225" t="s">
         <v>585</v>
       </c>
       <c r="C225" t="s">
         <v>586</v>
       </c>
       <c r="D225" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B226" t="s">
         <v>588</v>
       </c>
       <c r="C226" t="s">
         <v>589</v>
       </c>
-      <c r="D226" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D226"/>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B227" t="s">
+        <v>590</v>
+      </c>
+      <c r="C227" t="s">
         <v>591</v>
       </c>
-      <c r="C227" t="s">
+      <c r="D227" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B228" t="s">
-        <v>313</v>
+        <v>593</v>
       </c>
       <c r="C228" t="s">
         <v>594</v>
       </c>
       <c r="D228" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B229" t="s">
         <v>596</v>
       </c>
       <c r="C229" t="s">
         <v>597</v>
       </c>
       <c r="D229" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B230" t="s">
+        <v>316</v>
+      </c>
+      <c r="C230" t="s">
         <v>599</v>
       </c>
-      <c r="C230" t="s">
+      <c r="D230" t="s">
         <v>600</v>
       </c>
-      <c r="D230"/>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B231" t="s">
         <v>601</v>
       </c>
       <c r="C231" t="s">
         <v>602</v>
       </c>
       <c r="D231" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B232" t="s">
         <v>604</v>
       </c>
       <c r="C232" t="s">
         <v>605</v>
       </c>
-      <c r="D232" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D232"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B233" t="s">
-        <v>333</v>
+        <v>606</v>
       </c>
       <c r="C233" t="s">
         <v>607</v>
       </c>
       <c r="D233" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B234" t="s">
         <v>609</v>
       </c>
       <c r="C234" t="s">
         <v>610</v>
       </c>
       <c r="D234" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B235" t="s">
+        <v>336</v>
+      </c>
+      <c r="C235" t="s">
         <v>612</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B236" t="s">
+        <v>614</v>
+      </c>
+      <c r="C236" t="s">
         <v>615</v>
       </c>
-      <c r="C236" t="s">
+      <c r="D236" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B237" t="s">
+        <v>617</v>
+      </c>
+      <c r="C237" t="s">
         <v>618</v>
       </c>
-      <c r="C237" t="s">
+      <c r="D237" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B238" t="s">
+        <v>620</v>
+      </c>
+      <c r="C238" t="s">
         <v>621</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B239" t="s">
+        <v>623</v>
+      </c>
+      <c r="C239" t="s">
         <v>624</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B240" t="s">
+        <v>626</v>
+      </c>
+      <c r="C240" t="s">
         <v>627</v>
       </c>
-      <c r="C240" t="s">
+      <c r="D240" t="s">
         <v>628</v>
       </c>
-      <c r="D240"/>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B241" t="s">
         <v>629</v>
       </c>
       <c r="C241" t="s">
         <v>630</v>
       </c>
       <c r="D241" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B242" t="s">
-        <v>358</v>
+        <v>632</v>
       </c>
       <c r="C242" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D242"/>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B243" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C243" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D243" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B244" t="s">
-        <v>636</v>
+        <v>361</v>
       </c>
       <c r="C244" t="s">
         <v>637</v>
       </c>
-      <c r="D244" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D244"/>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
+        <v>375</v>
+      </c>
+      <c r="B245" t="s">
+        <v>638</v>
+      </c>
+      <c r="C245" t="s">
         <v>639</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="D245" t="s">
         <v>640</v>
       </c>
-      <c r="D245"/>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>639</v>
+        <v>375</v>
       </c>
       <c r="B246" t="s">
-        <v>377</v>
+        <v>641</v>
       </c>
       <c r="C246" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="D246"/>
+        <v>642</v>
+      </c>
+      <c r="D246" t="s">
+        <v>643</v>
+      </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B247" t="s">
-        <v>537</v>
+        <v>380</v>
       </c>
       <c r="C247" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="D247"/>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B248" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="C248" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>646</v>
+      </c>
+      <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="B249" t="s">
-        <v>618</v>
+        <v>540</v>
       </c>
       <c r="C249" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="D249"/>
+    </row>
+    <row r="250" spans="1:4">
+      <c r="A250" t="s">
+        <v>644</v>
+      </c>
+      <c r="B250" t="s">
+        <v>330</v>
+      </c>
+      <c r="C250" t="s">
+        <v>648</v>
+      </c>
+      <c r="D250" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" t="s">
+        <v>644</v>
+      </c>
+      <c r="B251" t="s">
+        <v>623</v>
+      </c>
+      <c r="C251" t="s">
+        <v>650</v>
+      </c>
+      <c r="D251"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>