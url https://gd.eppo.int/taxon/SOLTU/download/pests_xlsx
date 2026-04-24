--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
@@ -2186,56 +2186,50 @@
   <si>
     <t>* Zachmann R, Baumann D (1975) Thecaphora solani on potatoes in Peru: present distribution and varietal resistance. Plant Disease Reporter, 59, 928–931.</t>
   </si>
   <si>
     <t>TSVP00</t>
   </si>
   <si>
     <t>Tobacco streak ilarvirus potato strain</t>
   </si>
   <si>
     <t>* Salazar LF, Abad JA, Hooker WJ (1981) Host range and properties of a strain of tobacco streak virus from potatoes. Phytopathology 71, 1550-1554.</t>
   </si>
   <si>
     <t>TRV000</t>
   </si>
   <si>
     <t>Tobravirus tabaci</t>
   </si>
   <si>
     <t>* David N, Mallik I, Gudmestad NC (2010) First report of tobacco rattle virus associated with corky ringspot in potatoes grown in North Dakota. Plant Disease 94(1), 130 https://doi.org/10.1094/PDIS-94-1-0130B
 * El-Kammar HF, El-Banna OM, Hamed AH, Abbas MS, El-Attar AK (2016) Serological, molecular and ultrastructural studies on Tobacco rattle virus-infected potato plants in Egypt. Journal of Plant Pathology 98(1), 15-24.
 * Ghazala W, Varrelmann M (2007) Tobacco rattle virus 29K movement protein is the elicitor of extreme and hypersensitive-like resistance in two cultivars of Solanum tuberosum. Molecular Plant-Microbe Interactions 20(11), 1396-1405.
 * Howard RJ, Dykstra M, Stace-Smith R (1984) Corky ring spot: a virus disease of potatoes new in Canada. Proceedings of the Prairie Potato Council 12, 27-31.
 * Moyo L, Raikhy G, Hamid A, Mallik I, Gudmestad NC, Gray S, Pappu HR (2022) Phylogenetics of tobacco rattle virus isolates from potato (Solanum tuberosum L.) in the USA: a multi-gene approach to evolutionary lineage. Virus Genes 58, 42–52. https://doi.org/10.1007/s11262-021-01875-4
 * Yellareddygari SK, Brown CR, Whitworth JL, Quick RA, Hamlin LL, Gudmestad NC (2018) Assessing potato cultivar sensitivity to tuber necrosis caused by Tobacco rattle virus. Plant Disease 102(7), 1376-1385. https://doi.org/10.1094/PDIS-12-17-1918-RE</t>
-  </si>
-[...4 lines deleted...]
-    <t>Tomato yellow mosaic virus</t>
   </si>
   <si>
     <t>POTRSV</t>
   </si>
   <si>
     <t>Torradovirus nanorugosum</t>
   </si>
   <si>
     <t>* Alvarez Quinto RA, Amao M, Muller G, Fuentes S, Grinstead S, Fuentes-Bueno I, Roenhorst A, Westenberg M, Botermans M, Kreuze J, Mollov D (2023) Evidence that an unnamed isometric virus associated with potato rugose disease in Peru is a new species of torradovirus. Phytopathology 113(9), 1716-1728. https://doi.org/10.1094/PHYTO-11-22-0449-V</t>
   </si>
   <si>
     <t>Tymovirus dulcamarae</t>
   </si>
   <si>
     <t>APLV00</t>
   </si>
   <si>
     <t>Tymovirus latandigenum</t>
   </si>
   <si>
     <t>* García W, Gandarillas A (1992) Incidencia virotica en campos de tubérculo-semilla de papa en certificación y campos comerciales [Virus incidence in potato tuber-seed fields in certification and commercial fields]. Revista de Agricultura. Facultad de Ciencias Agrícolas y Pecuarias, Universidad Mayor de San Simón. Cochabamba, Bolivia 21, 29–33.
 ------- Experimentally infected the cvs Arran Victory, King Edward, Majestic and Pentland Beauty .</t>
   </si>
   <si>
     <t>APMMV0</t>
@@ -2595,51 +2589,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D251"/>
+  <dimension ref="A1:D250"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -5857,167 +5851,155 @@
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>375</v>
       </c>
       <c r="B241" t="s">
         <v>629</v>
       </c>
       <c r="C241" t="s">
         <v>630</v>
       </c>
       <c r="D241" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>375</v>
       </c>
       <c r="B242" t="s">
         <v>632</v>
       </c>
       <c r="C242" t="s">
         <v>633</v>
       </c>
-      <c r="D242"/>
+      <c r="D242" t="s">
+        <v>634</v>
+      </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>375</v>
       </c>
       <c r="B243" t="s">
-        <v>634</v>
+        <v>361</v>
       </c>
       <c r="C243" t="s">
         <v>635</v>
       </c>
-      <c r="D243" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D243"/>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>375</v>
       </c>
       <c r="B244" t="s">
-        <v>361</v>
+        <v>636</v>
       </c>
       <c r="C244" t="s">
         <v>637</v>
       </c>
-      <c r="D244"/>
+      <c r="D244" t="s">
+        <v>638</v>
+      </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>375</v>
       </c>
       <c r="B245" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C245" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D245" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>375</v>
+        <v>642</v>
       </c>
       <c r="B246" t="s">
-        <v>641</v>
+        <v>380</v>
       </c>
       <c r="C246" t="s">
-        <v>642</v>
-[...1 lines deleted...]
-      <c r="D246" t="s">
         <v>643</v>
       </c>
+      <c r="D246"/>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B247" t="s">
         <v>380</v>
       </c>
       <c r="C247" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="D247"/>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B248" t="s">
-        <v>380</v>
+        <v>540</v>
       </c>
       <c r="C248" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B249" t="s">
-        <v>540</v>
+        <v>330</v>
       </c>
       <c r="C249" t="s">
+        <v>646</v>
+      </c>
+      <c r="D249" t="s">
         <v>647</v>
       </c>
-      <c r="D249"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="B250" t="s">
-        <v>330</v>
+        <v>623</v>
       </c>
       <c r="C250" t="s">
         <v>648</v>
       </c>
-      <c r="D250" t="s">
-[...13 lines deleted...]
-      <c r="D251"/>
+      <c r="D250"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>