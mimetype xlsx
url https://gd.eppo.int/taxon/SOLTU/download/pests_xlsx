--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
@@ -1280,50 +1280,53 @@
   </si>
   <si>
     <t>XIPHRI</t>
   </si>
   <si>
     <t>Xiphinema rivesi</t>
   </si>
   <si>
     <t>* Hafez SL, Golden AM, Rashid F &amp; Handoo ZA (1992) Plant-parasitic nematodes associated with crops in Idaho and eastern Oregon. Nematropica 22, 193-204.
 * Hafez SL, Sundararaj P, Handoo ZA, Siddiqi MR (2010) Occurrence and distribution of nematodes in Idaho crops. International Journal of Nematology 20(1), 91-98.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>AECICT</t>
   </si>
   <si>
     <t>Aecidium cantense</t>
   </si>
   <si>
     <t>EMDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus melongenae</t>
+  </si>
+  <si>
+    <t>* Mavrič I, Tušek Žnidarič M, Viršček Marn M, Dolničar P, Mehle N, Lesemann DE, Ravnikar M (2006) First report of Eggplant mottled dwarf virus in potato and tomato in Slovenia. New Disease Reports. hhttps://doi.org/10.1111/j.1365-3059.2006.01414.x</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum</t>
   </si>
   <si>
     <t xml:space="preserve">* Younkin SG (1942) Weed suscepts of the Potato yellow dwarf virus. American Potato Journal 19( 1), 6-11 </t>
   </si>
   <si>
     <t>ALTESP</t>
   </si>
   <si>
     <t>Alternaria sp.</t>
   </si>
   <si>
     <t>* Gou Y, Aung SL, Guo Z, Li Z, Shen S, Deng J (2023) Four new species of small-spored Alternaria isolated from Solanum tuberosum and S. lycopersicum in China. Journal of Fungi 9(9), 880.
 * Schmey T, Tominello‐Ramirez CS, Brune C, Stam R (2024) Alternaria diseases on potato and tomato. Molecular Plant Pathology 25(3), e13435.</t>
   </si>
   <si>
     <t>SCLORO</t>
   </si>
   <si>
     <t>Athelia rolfsii</t>
@@ -4551,1453 +4554,1455 @@
         <v>374</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>375</v>
       </c>
       <c r="B146" t="s">
         <v>376</v>
       </c>
       <c r="C146" t="s">
         <v>377</v>
       </c>
       <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>375</v>
       </c>
       <c r="B147" t="s">
         <v>378</v>
       </c>
       <c r="C147" t="s">
         <v>379</v>
       </c>
-      <c r="D147"/>
+      <c r="D147" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>375</v>
       </c>
       <c r="B148" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C148" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D148" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>375</v>
       </c>
       <c r="B149" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C149" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D149" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>375</v>
       </c>
       <c r="B150" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C150" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D150" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>375</v>
       </c>
       <c r="B151" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C151" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D151" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>375</v>
       </c>
       <c r="B152" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C152" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D152" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>375</v>
       </c>
       <c r="B153" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C153" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D153" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>375</v>
       </c>
       <c r="B154" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C154" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D154"/>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>375</v>
       </c>
       <c r="B155" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C155" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D155" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>375</v>
       </c>
       <c r="B156" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C156" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D156" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>375</v>
       </c>
       <c r="B157" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C157" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D157" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>375</v>
       </c>
       <c r="B158" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C158" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D158" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>375</v>
       </c>
       <c r="B159" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C159" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D159" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
         <v>375</v>
       </c>
       <c r="B160" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C160" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D160" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
         <v>375</v>
       </c>
       <c r="B161" t="s">
         <v>5</v>
       </c>
       <c r="C161" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D161"/>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>375</v>
       </c>
       <c r="B162" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C162" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="D162" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>375</v>
       </c>
       <c r="B163" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C163" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D163" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>375</v>
       </c>
       <c r="B164" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C164" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D164" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>375</v>
       </c>
       <c r="B165" t="s">
         <v>117</v>
       </c>
       <c r="C165" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D165" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>375</v>
       </c>
       <c r="B166" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C166" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D166" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>375</v>
       </c>
       <c r="B167" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C167" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D167" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>375</v>
       </c>
       <c r="B168" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C168" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D168" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>375</v>
       </c>
       <c r="B169" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C169" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D169" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>375</v>
       </c>
       <c r="B170" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C170" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D170" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>375</v>
       </c>
       <c r="B171" t="s">
         <v>148</v>
       </c>
       <c r="C171" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>375</v>
       </c>
       <c r="B172" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C172" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D172" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>375</v>
       </c>
       <c r="B173" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C173" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D173" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
         <v>375</v>
       </c>
       <c r="B174" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C174" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
         <v>375</v>
       </c>
       <c r="B175" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C175" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D175" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>375</v>
       </c>
       <c r="B176" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C176" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D176" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>375</v>
       </c>
       <c r="B177" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C177" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D177" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>375</v>
       </c>
       <c r="B178" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C178" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D178" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>375</v>
       </c>
       <c r="B179" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C179" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D179" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>375</v>
       </c>
       <c r="B180" t="s">
+        <v>470</v>
+      </c>
+      <c r="C180" t="s">
+        <v>471</v>
+      </c>
+      <c r="D180" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>375</v>
       </c>
       <c r="B181" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C181" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D181" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>375</v>
       </c>
       <c r="B182" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C182" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D182" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>375</v>
       </c>
       <c r="B183" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C183" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D183" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>375</v>
       </c>
       <c r="B184" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C184" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D184" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>375</v>
       </c>
       <c r="B185" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C185" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D185" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
         <v>375</v>
       </c>
       <c r="B186" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="C186" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D186" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
         <v>375</v>
       </c>
       <c r="B187" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C187" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D187" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
         <v>375</v>
       </c>
       <c r="B188" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C188" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D188" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
         <v>375</v>
       </c>
       <c r="B189" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C189" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D189" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
         <v>375</v>
       </c>
       <c r="B190" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C190" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D190" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
         <v>375</v>
       </c>
       <c r="B191" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C191" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D191" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
         <v>375</v>
       </c>
       <c r="B192" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C192" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D192" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
         <v>375</v>
       </c>
       <c r="B193" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C193" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="D193"/>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
         <v>375</v>
       </c>
       <c r="B194" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C194" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D194" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
         <v>375</v>
       </c>
       <c r="B195" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C195" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D195" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
         <v>375</v>
       </c>
       <c r="B196" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C196" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D196" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
         <v>375</v>
       </c>
       <c r="B197" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C197" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D197" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
         <v>375</v>
       </c>
       <c r="B198" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C198" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D198" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
         <v>375</v>
       </c>
       <c r="B199" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C199" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D199" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
         <v>375</v>
       </c>
       <c r="B200" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C200" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D200" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
         <v>375</v>
       </c>
       <c r="B201" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C201" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D201"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
         <v>375</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="D202" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
         <v>375</v>
       </c>
       <c r="B203" t="s">
         <v>278</v>
       </c>
       <c r="C203" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D203"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
         <v>375</v>
       </c>
       <c r="B204" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C204" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D204" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
         <v>375</v>
       </c>
       <c r="B205" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C205" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D205" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
         <v>375</v>
       </c>
       <c r="B206" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C206" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D206" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
         <v>375</v>
       </c>
       <c r="B207" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="C207" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="D207" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
         <v>375</v>
       </c>
       <c r="B208" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C208" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D208" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
         <v>375</v>
       </c>
       <c r="B209" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C209" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D209" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
         <v>375</v>
       </c>
       <c r="B210" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="C210" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D210" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
         <v>375</v>
       </c>
       <c r="B211" t="s">
         <v>295</v>
       </c>
       <c r="C211" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D211" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
         <v>375</v>
       </c>
       <c r="B212" t="s">
         <v>297</v>
       </c>
       <c r="C212" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="D212"/>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
         <v>375</v>
       </c>
       <c r="B213" t="s">
         <v>299</v>
       </c>
       <c r="C213" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D213"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
         <v>375</v>
       </c>
       <c r="B214" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C214" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D214" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
         <v>375</v>
       </c>
       <c r="B215" t="s">
         <v>301</v>
       </c>
       <c r="C215" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="D215" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
         <v>375</v>
       </c>
       <c r="B216" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C216" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="D216"/>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
         <v>375</v>
       </c>
       <c r="B217" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C217" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="D217" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
         <v>375</v>
       </c>
       <c r="B218" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C218" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D218" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
         <v>375</v>
       </c>
       <c r="B219" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C219" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="D219" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
         <v>375</v>
       </c>
       <c r="B220" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C220" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D220" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
         <v>375</v>
       </c>
       <c r="B221" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C221" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D221"/>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
         <v>375</v>
       </c>
       <c r="B222" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C222" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="D222"/>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
         <v>375</v>
       </c>
       <c r="B223" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C223" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D223" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
         <v>375</v>
       </c>
       <c r="B224" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C224" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D224" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
         <v>375</v>
       </c>
       <c r="B225" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C225" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="D225" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
         <v>375</v>
       </c>
       <c r="B226" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C226" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D226"/>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
         <v>375</v>
       </c>
       <c r="B227" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C227" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D227" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
         <v>375</v>
       </c>
       <c r="B228" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C228" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D228" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
         <v>375</v>
       </c>
       <c r="B229" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="C229" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D229" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
         <v>375</v>
       </c>
       <c r="B230" t="s">
         <v>316</v>
       </c>
       <c r="C230" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D230" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
         <v>375</v>
       </c>
       <c r="B231" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C231" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D231" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
         <v>375</v>
       </c>
       <c r="B232" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C232" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D232"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
         <v>375</v>
       </c>
       <c r="B233" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C233" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="D233" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
         <v>375</v>
       </c>
       <c r="B234" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C234" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D234" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
         <v>375</v>
       </c>
       <c r="B235" t="s">
         <v>336</v>
       </c>
       <c r="C235" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D235" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
         <v>375</v>
       </c>
       <c r="B236" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C236" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D236" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
         <v>375</v>
       </c>
       <c r="B237" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="C237" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="D237" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
         <v>375</v>
       </c>
       <c r="B238" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C238" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D238" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
         <v>375</v>
       </c>
       <c r="B239" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C239" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="D239" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
         <v>375</v>
       </c>
       <c r="B240" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C240" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D240" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
         <v>375</v>
       </c>
       <c r="B241" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C241" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="D241" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
         <v>375</v>
       </c>
       <c r="B242" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C242" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D242" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
         <v>375</v>
       </c>
       <c r="B243" t="s">
         <v>361</v>
       </c>
       <c r="C243" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D243"/>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
         <v>375</v>
       </c>
       <c r="B244" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="C244" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="D244" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
         <v>375</v>
       </c>
       <c r="B245" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C245" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D245" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B246" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C246" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D246"/>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B247" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C247" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D247"/>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B248" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C248" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B249" t="s">
         <v>330</v>
       </c>
       <c r="C249" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="D249" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B250" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="C250" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D250"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>