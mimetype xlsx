--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="650">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
@@ -536,50 +536,59 @@
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae and Chrysomelidae, excluding Bruchinae). Special Publication of the Coleopterists Society, 2, 615 pp.
 * Deczynski AM (2016) Morphological systematics of the nightshade flea beetles Epitrix Foudras and Acallepitrix Bechyné (Coleoptera: Chrysomelidae: Galerucinae: Alticini) in America North of Mexico All Theses. Paper 2479. https://tigerprints.clemson.edu/cgi/viewcontent.cgi?article=3484&amp;context=all_theses</t>
   </si>
   <si>
     <t>ERWICH</t>
   </si>
   <si>
     <t>Erwinia chrysanthemi</t>
   </si>
   <si>
     <t>FRANCS</t>
   </si>
   <si>
     <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>FUSAFO</t>
   </si>
   <si>
     <t>Fusarium foetens</t>
   </si>
   <si>
     <t xml:space="preserve">* Kim NS, Hong SJ, Won HS, Kim BS, Gwon SH (2024) Identification and pathogenicity of species isolated from stored potato tubers showing symptoms of dry rot disease. Potato Research 67(4), 1797-1808.
 * Liu L, Jin X, Lu X, Guo L, Lu P, Yu H, Lv B (2023) Mechanisms of surfactin from Bacillus subtilis SF1 against Fusarium foetens: A novel pathogen inducing potato wilt. Journal of Fungi 9(3), 367.
 </t>
+  </si>
+  <si>
+    <t>HLCBBR</t>
+  </si>
+  <si>
+    <t>Helicobasidium brebissonii</t>
+  </si>
+  <si>
+    <t>* Termorshuizen AJ (2007) Fungal and Fungus-Like Pathogens of Potato. Chapter 29, pp. 643-665. In Potato Biology and Biotechnology (eds Vreugdenhil D, Bradshaw J, Gebhardt C, Govers F, Mackerron DKL, Taylor MA, Ross HA). Elsevier.</t>
   </si>
   <si>
     <t>HELIAR</t>
   </si>
   <si>
     <t>Helicoverpa armigera</t>
   </si>
   <si>
     <t>* Cunningham JP, Zalucki MP (2014) Understanding heliothine (Lepidoptera: Heliothinae) pests: what is a host plant? Journal of Economic Entomology 107, 881–896.</t>
   </si>
   <si>
     <t>HELIZE</t>
   </si>
   <si>
     <t>Helicoverpa zea</t>
   </si>
   <si>
     <t>* Matthews M (1991) Classification of the Heliothinae. Bulletin of the Natural Resources Institute No. 44. Natural Resources Institute, Chatham, UK.</t>
   </si>
   <si>
     <t>TSV000</t>
   </si>
   <si>
     <t>Ilarvirus TSV</t>
   </si>
@@ -708,51 +717,52 @@
   <si>
     <t>LISTDI</t>
   </si>
   <si>
     <t>Listroderes difficilis</t>
   </si>
   <si>
     <t>POLYBO</t>
   </si>
   <si>
     <t>Lobesia botrana</t>
   </si>
   <si>
     <t>LEV000</t>
   </si>
   <si>
     <t>Lucerne enation virus</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
-    <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
+    <t>* Elizondo Silva AI, Matienzo Brito Y, Murguido Morales CA (2024) Primer registro de Megalurothrips usitatus (Bagnall) (Thysanoptera: Thripidae) en Solanum tuberosum L., en Cuba. Cultivos Tropicales, 45(4), https://cu-id.com/2050/v45n4e03. Recuperado a partir de https://ediciones.inca.edu.cu/index.php/ediciones/article/view/1816
+* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Onkendi EM, Moleleki LN (2013) Detection of Meloidogyne enterolobii in potatoes in South Africa and phylogenetic analysis based on intergenic region and the mitochondrial DNA sequences. European Journal of Plant Pathology 136(1), 1-5.
 ------- Confirmed host. Infected tubers were collected from KwaZulu-Natal.
 * Lima-Medina I, Bellé C, Casa-Coila VH, da S. Pereira A, Gomes BD (2016) Reaction of potato cultivars to root-knot nematodes. Nematropica 46, 188-196.
 ------- Experiments.
 * Rodriguez MG, Sanchez L, Rowe J (2003) Host status of agriculturally important plant families to the root-knot nematode Meloidogyne mayaguensis in Cuba. Nematropica, 33(2), 125-130
 ------- Greenhouse study.</t>
   </si>
   <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>MELGMI</t>
   </si>
   <si>
@@ -970,53 +980,50 @@
     <t>PDMV00</t>
   </si>
   <si>
     <t>Potato deforming mosaic virus (Argentina) (as Solanum)</t>
   </si>
   <si>
     <t>POLS00</t>
   </si>
   <si>
     <t>Potato leaflet stunt agent</t>
   </si>
   <si>
     <t>Potato leaflet stunt agent (as Solanum)</t>
   </si>
   <si>
     <t>POPTR0</t>
   </si>
   <si>
     <t>Potato purple-top roll agent</t>
   </si>
   <si>
     <t>Potato purple-top roll agent (as Solanum)</t>
   </si>
   <si>
     <t>PVYN00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Potato virus Y tobacco veinal necrosis strain</t>
   </si>
   <si>
     <t>Potato virus Y tobacco veinal necrosis strain (as Solanum)</t>
   </si>
   <si>
     <t>PAMV00</t>
   </si>
   <si>
     <t>Potexvirus marmoraucuba</t>
   </si>
   <si>
     <t>* Salazar LF (2003) Potato viruses after the XXth century: effects, dissemination and their control. Crop Protection Department, Seminar Transcript CIP, PO Box 2003 (Vol. 1558). International Potato Center Lima, Peru.</t>
   </si>
   <si>
     <t>PEPMV0</t>
   </si>
   <si>
     <t>Potexvirus pepini</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.
 ------- Mostly symptomless but some cultivars show clear symptoms,
 * INTERNET
 Descriptions of Plant Viruses. Pepino mosaic virus by Mumford RA &amp; Jones RAC (2005). https://www.dpvweb.net/dpv/showdpv/?dpvno=411
 ------- Natural infection found on potato cv. Yungay in the Andes.
@@ -1849,50 +1856,57 @@
     <t>* Taliansky M, Mayo MA, Barker H (2003) Potato leafroll virus: a classic pathogen shows some new tricks. Molecular plant pathology 4(2), 81-89.</t>
   </si>
   <si>
     <t>PLSCPU</t>
   </si>
   <si>
     <t>Polyscytalum pustulans</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis</t>
   </si>
   <si>
     <t>* Diener TO, Raymer WB (1967) Potato spindle tuber virus – A plant virus with properties of a free nucleic acid. Science 158, 378-381.</t>
   </si>
   <si>
     <t>Potato deforming mosaic virus (Argentina)</t>
   </si>
   <si>
     <t>POMF00</t>
   </si>
   <si>
     <t>Potato marginal flavescence agent</t>
   </si>
   <si>
     <t>* Khurana, S.M.P.; Singh, R.A.; Kalay, D.M. (1988) Mycoplasma associated potato diseases and their control in India. In Mycoplasma Diseases of Crops. Basic and Applied Aspects (eds K. Maramorosch &amp; J.P. Raychandhuri), Springer-Verlag, Berlin (DE).</t>
+  </si>
+  <si>
+    <t>Potato virus Y tobacco veinal necrosis strain</t>
+  </si>
+  <si>
+    <t>* Crosslin JM, Hamm PB, Eastwell KC, Thornton RE, Brown CR, Corsini D, Shiel PJ, Berger PH (2002) First Report of the Necrotic Strain of Potato virus Y (PVYN) on Potatoes in the Northwestern United States. Plant Disease 86(10), 1177. https://doi.org/10.1094/PDIS.2002.86.10.1177C
+* Crosslin JM, Hamm PB, Shiel PJ, Hane DC, Brown CR, Berger PH (2005) Serological and molecular detection of tobacco veinal necrosis isolates of Potato virus Y (PVYN) from potatoes grown in the Western United States. American Journal of Potato Reseacrh 82, 263-269. https://doi.org/10.1007/BF02871955</t>
   </si>
   <si>
     <t>PVYNTN</t>
   </si>
   <si>
     <t>Potato virus Y tuber necrosis strain</t>
   </si>
   <si>
     <t xml:space="preserve">* Ballance GM, Lamari L (2009) Annual Meeting, Charlottetown, Prince Edward Island, 2008. Canadian Journal of Plant Pathology 31, 116-134.
 * Nie X, Singh M (2013) Response of potato, tobacco and Physalis floridana plants to mixed infection with PVX, PVY NTN and PVY° strains. Canadian Journal of Plant Pathology 35(3), 390-401 https://doi.org/10.1080/07060661.2013.812581
 </t>
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Fuentes S, Jayasinghe U (1993) [Potato yellowing, caused by a new bacilliform virus]. Fitopatologia 28(1), 22-37 (in Spanish).
 * Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar W J, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted Ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus Research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
   <si>
     <t>PVX000</t>
   </si>
@@ -2592,51 +2606,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D250"/>
+  <dimension ref="A1:D251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -3464,65 +3478,65 @@
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64" t="s">
         <v>165</v>
       </c>
       <c r="C64" t="s">
         <v>166</v>
       </c>
       <c r="D64" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65" t="s">
         <v>168</v>
       </c>
       <c r="C65" t="s">
         <v>169</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>172</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
         <v>173</v>
       </c>
       <c r="C67" t="s">
         <v>174</v>
       </c>
       <c r="D67" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68" t="s">
         <v>176</v>
       </c>
       <c r="C68" t="s">
         <v>177</v>
       </c>
@@ -3603,130 +3617,130 @@
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74" t="s">
         <v>194</v>
       </c>
       <c r="C74" t="s">
         <v>195</v>
       </c>
       <c r="D74" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75" t="s">
         <v>197</v>
       </c>
       <c r="C75" t="s">
         <v>198</v>
       </c>
       <c r="D75" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>25</v>
       </c>
       <c r="B76" t="s">
+        <v>200</v>
+      </c>
+      <c r="C76" t="s">
+        <v>201</v>
+      </c>
+      <c r="D76" t="s">
         <v>199</v>
       </c>
-      <c r="C76" t="s">
-[...2 lines deleted...]
-      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>25</v>
       </c>
       <c r="B77" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C77" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C78" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="D78" t="s">
         <v>205</v>
       </c>
+      <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
         <v>206</v>
       </c>
       <c r="C79" t="s">
         <v>207</v>
       </c>
       <c r="D79" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80" t="s">
         <v>209</v>
       </c>
       <c r="C80" t="s">
         <v>210</v>
       </c>
-      <c r="D80"/>
+      <c r="D80" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C81" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="D81" t="s">
         <v>213</v>
       </c>
+      <c r="D81"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>25</v>
       </c>
       <c r="B82" t="s">
         <v>214</v>
       </c>
       <c r="C82" t="s">
         <v>215</v>
       </c>
       <c r="D82" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83" t="s">
         <v>217</v>
       </c>
       <c r="C83" t="s">
         <v>218</v>
       </c>
@@ -3764,91 +3778,91 @@
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86" t="s">
         <v>226</v>
       </c>
       <c r="C86" t="s">
         <v>227</v>
       </c>
       <c r="D86" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87" t="s">
         <v>229</v>
       </c>
       <c r="C87" t="s">
         <v>230</v>
       </c>
-      <c r="D87"/>
+      <c r="D87" t="s">
+        <v>231</v>
+      </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C88" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="D88" t="s">
         <v>233</v>
       </c>
+      <c r="D88"/>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C89" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="D89"/>
+        <v>235</v>
+      </c>
+      <c r="D89" t="s">
+        <v>236</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C90" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="D90" t="s">
         <v>237</v>
       </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91" t="s">
         <v>238</v>
       </c>
       <c r="C91" t="s">
         <v>239</v>
       </c>
       <c r="D91" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92" t="s">
         <v>241</v>
       </c>
       <c r="C92" t="s">
         <v>242</v>
       </c>
@@ -3873,2138 +3887,2156 @@
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94" t="s">
         <v>247</v>
       </c>
       <c r="C94" t="s">
         <v>248</v>
       </c>
       <c r="D94" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95" t="s">
         <v>250</v>
       </c>
       <c r="C95" t="s">
         <v>251</v>
       </c>
       <c r="D95" t="s">
-        <v>74</v>
+        <v>252</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>25</v>
       </c>
       <c r="B96" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C96" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D96" t="s">
-        <v>254</v>
+        <v>74</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>25</v>
       </c>
       <c r="B97" t="s">
         <v>255</v>
       </c>
       <c r="C97" t="s">
         <v>256</v>
       </c>
-      <c r="D97"/>
+      <c r="D97" t="s">
+        <v>257</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>25</v>
       </c>
       <c r="B98" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C98" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D98" t="s">
         <v>259</v>
       </c>
+      <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>25</v>
       </c>
       <c r="B99" t="s">
         <v>260</v>
       </c>
       <c r="C99" t="s">
         <v>261</v>
       </c>
       <c r="D99" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>25</v>
       </c>
       <c r="B100" t="s">
         <v>263</v>
       </c>
       <c r="C100" t="s">
         <v>264</v>
       </c>
       <c r="D100" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101" t="s">
         <v>266</v>
       </c>
       <c r="C101" t="s">
         <v>267</v>
       </c>
-      <c r="D101"/>
+      <c r="D101" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C102" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D102" t="s">
         <v>270</v>
       </c>
+      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
         <v>271</v>
       </c>
       <c r="C103" t="s">
         <v>272</v>
       </c>
       <c r="D103" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C104" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C105" t="s">
+        <v>277</v>
+      </c>
+      <c r="D105" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>25</v>
       </c>
       <c r="B106" t="s">
         <v>278</v>
       </c>
       <c r="C106" t="s">
         <v>279</v>
       </c>
-      <c r="D106"/>
+      <c r="D106" t="s">
+        <v>280</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>25</v>
       </c>
       <c r="B107" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C107" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C108" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109" t="s">
         <v>283</v>
       </c>
       <c r="C109" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C110" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
         <v>286</v>
       </c>
       <c r="C111" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C112" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C113" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="D113" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C114" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D114" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C115" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C116" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="C117" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C118" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D118"/>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C119" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D119" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C120" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D120" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C121" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D121"/>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C122" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="D122"/>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C123" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D123" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="C124" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="D124"/>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C125" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D125" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C126" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="D126" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>25</v>
       </c>
       <c r="B127" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C127" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D127" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>25</v>
       </c>
       <c r="B128" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C128" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="D128" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="C129" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="D129" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>25</v>
       </c>
       <c r="B130" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C130" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D130" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>25</v>
       </c>
       <c r="B131" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C131" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C132" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="D132"/>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C133" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D133" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C134" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D134" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C135" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D135"/>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C136" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D136" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C137" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D137" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C138" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="D138" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C139" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C140" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C141" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D141"/>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C142" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D142" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C143" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D143" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="C144" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="D144" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>25</v>
       </c>
       <c r="B145" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C145" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="D145" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B146" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C146" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D146"/>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B147" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="C147" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="D147" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B148" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C148" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D148" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B149" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C149" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D149" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B150" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="C150" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="D150" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B151" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="C151" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="D151" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B152" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C152" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D152" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="C153" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D153" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C154" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="D154"/>
+        <v>402</v>
+      </c>
+      <c r="D154" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B155" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C155" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="D155" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B156" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="C156" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D156" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B157" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C157" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="D157" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B158" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C158" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="D158" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B159" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C159" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="D159" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B160" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="C160" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="D160" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B161" t="s">
         <v>5</v>
       </c>
       <c r="C161" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="D161"/>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B162" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="C162" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="D162" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B163" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C163" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="D163" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B164" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C164" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D164" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B165" t="s">
         <v>117</v>
       </c>
       <c r="C165" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D165" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B166" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C166" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D166" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B167" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C167" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D167" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B168" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C168" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D168" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B169" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C169" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="D169" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B170" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C170" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D170" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B171" t="s">
         <v>148</v>
       </c>
       <c r="C171" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="D171"/>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B172" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C172" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D172" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B173" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C173" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="D173" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B174" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C174" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D174"/>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B175" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C175" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D175" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B176" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C176" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D176" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B177" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C177" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D177" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B178" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C178" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D178" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B179" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C179" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="D179" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B180" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C180" t="s">
+        <v>473</v>
+      </c>
+      <c r="D180" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B181" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C181" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="D181" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B182" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C182" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D182" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B183" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="C183" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="D183" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B184" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C184" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="D184" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B185" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="C185" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="D185" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B186" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C186" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D186" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B187" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C187" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D187" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B188" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C188" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="D188" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B189" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C189" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D189" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B190" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C190" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="D190" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B191" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C191" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D191" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B192" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C192" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D192" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B193" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C193" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="D193"/>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B194" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="C194" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="D194" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B195" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C195" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="D195" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B196" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C196" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D196" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B197" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C197" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D197" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B198" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C198" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="D198" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B199" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C199" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D199" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B200" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C200" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="D200" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B201" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C201" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D201"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B202" t="s">
         <v>10</v>
       </c>
       <c r="C202" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D202" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B203" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C203" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="D203"/>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B204" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="C204" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D204" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B205" t="s">
-        <v>538</v>
+        <v>289</v>
       </c>
       <c r="C205" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D205" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B206" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C206" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D206" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B207" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C207" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D207" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B208" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C208" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="D208" t="s">
-        <v>121</v>
+        <v>550</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B209" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="C209" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="D209" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B210" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="C210" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="D210" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B211" t="s">
-        <v>295</v>
+        <v>555</v>
       </c>
       <c r="C211" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="D211" t="s">
-        <v>554</v>
+        <v>121</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B212" t="s">
         <v>297</v>
       </c>
       <c r="C212" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="D212"/>
+        <v>557</v>
+      </c>
+      <c r="D212" t="s">
+        <v>558</v>
+      </c>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B213" t="s">
         <v>299</v>
       </c>
       <c r="C213" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="D213"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B214" t="s">
-        <v>557</v>
+        <v>301</v>
       </c>
       <c r="C214" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="D214"/>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B215" t="s">
-        <v>301</v>
+        <v>561</v>
       </c>
       <c r="C215" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D215" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B216" t="s">
-        <v>562</v>
+        <v>303</v>
       </c>
       <c r="C216" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="D216"/>
+        <v>564</v>
+      </c>
+      <c r="D216" t="s">
+        <v>565</v>
+      </c>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B217" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="C217" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="D217"/>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B218" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C218" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="D218" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B219" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C219" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D219" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B220" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="C220" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="D220" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B221" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="C221" t="s">
-        <v>577</v>
-[...1 lines deleted...]
-      <c r="D221"/>
+        <v>578</v>
+      </c>
+      <c r="D221" t="s">
+        <v>579</v>
+      </c>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B222" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="C222" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="D222"/>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B223" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C223" t="s">
-        <v>581</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="D223"/>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B224" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C224" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D224" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B225" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C225" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D225" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B226" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="C226" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="D226"/>
+        <v>591</v>
+      </c>
+      <c r="D226" t="s">
+        <v>592</v>
+      </c>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B227" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C227" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="D227"/>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B228" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C228" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D228" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B229" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="C229" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="D229" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B230" t="s">
-        <v>316</v>
+        <v>601</v>
       </c>
       <c r="C230" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="D230" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B231" t="s">
-        <v>602</v>
+        <v>318</v>
       </c>
       <c r="C231" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D231" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B232" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C232" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="D232"/>
+        <v>607</v>
+      </c>
+      <c r="D232" t="s">
+        <v>608</v>
+      </c>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B233" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C233" t="s">
-        <v>608</v>
-[...3 lines deleted...]
-      </c>
+        <v>610</v>
+      </c>
+      <c r="D233"/>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B234" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C234" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D234" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B235" t="s">
-        <v>336</v>
+        <v>614</v>
       </c>
       <c r="C235" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="D235" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B236" t="s">
-        <v>615</v>
+        <v>338</v>
       </c>
       <c r="C236" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D236" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B237" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C237" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D237" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B238" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C238" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D238" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B239" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C239" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D239" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B240" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C240" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D240" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B241" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="C241" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="D241" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B242" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C242" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D242" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B243" t="s">
-        <v>361</v>
+        <v>637</v>
       </c>
       <c r="C243" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="D243"/>
+        <v>638</v>
+      </c>
+      <c r="D243" t="s">
+        <v>639</v>
+      </c>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B244" t="s">
-        <v>637</v>
+        <v>363</v>
       </c>
       <c r="C244" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="D244"/>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B245" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C245" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="D245" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>643</v>
+        <v>377</v>
       </c>
       <c r="B246" t="s">
-        <v>381</v>
+        <v>644</v>
       </c>
       <c r="C246" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="D246"/>
+        <v>645</v>
+      </c>
+      <c r="D246" t="s">
+        <v>646</v>
+      </c>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B247" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="C247" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="D247"/>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B248" t="s">
-        <v>541</v>
+        <v>383</v>
       </c>
       <c r="C248" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B249" t="s">
-        <v>330</v>
+        <v>545</v>
       </c>
       <c r="C249" t="s">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="D249"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="B250" t="s">
-        <v>624</v>
+        <v>332</v>
       </c>
       <c r="C250" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="D250"/>
+        <v>651</v>
+      </c>
+      <c r="D250" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4">
+      <c r="A251" t="s">
+        <v>647</v>
+      </c>
+      <c r="B251" t="s">
+        <v>628</v>
+      </c>
+      <c r="C251" t="s">
+        <v>653</v>
+      </c>
+      <c r="D251"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>