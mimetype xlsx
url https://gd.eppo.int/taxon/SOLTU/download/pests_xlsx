--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1711,51 +1711,52 @@
   </si>
   <si>
     <t>Melanotus communis</t>
   </si>
   <si>
     <t>* Jansson RK,  Lecrone. SH (1991) Effects of summer cover crop management on wireworm (Coleoptera: Elateridae) abundance and damage to potato. Journal of economic entomology 84(2), 581-586.</t>
   </si>
   <si>
     <t>MELGCH</t>
   </si>
   <si>
     <t>Meloidogyne chitwoodi</t>
   </si>
   <si>
     <t>* O’Bannon JH, Santo GS, Nyczepir AP (1982) Host range of the Columbia root-knot nematode. Plant Disease 66, 1045-1048.</t>
   </si>
   <si>
     <t>MELGET</t>
   </si>
   <si>
     <t>Meloidogyne ethiopica</t>
   </si>
   <si>
     <t>* Whitehead AG (1968) Taxonomy of Meloidogyne (Nematoda: Heteroderidae) with description of four new species. Transactions of the Zoological Society of London 31, 263-401.
 * Whitehead A G (1969) The distribution of root-knot nematodes (Meloidogyne spp.) in tropical Africa. Nematologica 15, 315-333.
-* Lima-Medina I, Gomes C B &amp; Nazareno N X R (2011) Occurrence of Meloidogyne ethiopica in potato in the state of Parana. W: 44th Brazilian Congress of Plant Pathology, 36 [ed. Lavras, M.G.], Brazil, 177.</t>
+* Lima-Medina I, Gomes C B &amp; Nazareno N X R (2011) Occurrence of Meloidogyne ethiopica in potato in the state of Parana. W: 44th Brazilian Congress of Plant Pathology, 36 [ed. Lavras, M.G.], Brazil, 177.
+* Lima-Medina I, Bravo-Portocarrero R, Gonzales-Gonzales VA, Cornejo-Condori GB (2026) Response of potato varieties to different species of root-knot nematode (Meloidogyne spp.). Bioagro 38(2), 285-298. https://revistas.uclave.org/index.php/bioagro/article/view/5742</t>
   </si>
   <si>
     <t>MELGFA</t>
   </si>
   <si>
     <t>Meloidogyne fallax</t>
   </si>
   <si>
     <t>* Brinkman H, Goossens JJM &amp; van Riel HR (1996) Comparative host suitability of selected crop plants to Meloidogyne chitwoodi and M. fallax. Anzeiger für Schädlingskunde, Planzenschutz, Umweltschutz 69, 127-129.</t>
   </si>
   <si>
     <t>MELGLC</t>
   </si>
   <si>
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t>* Maleita C, Esteves I, Cardoso JMS, Cunha MJ, Carneiro MDG, Abrantes I (2017) Meloidogyne luci, a new root-knot nematode parasitizing potato in Portugal. Plant Pathology 67(2), 366-376.
 ------- Confirmed host.
 * Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cv. Agria was found to be a good host.</t>
   </si>
   <si>
     <t>NACOBA</t>
   </si>