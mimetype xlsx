--- v9 (2026-07-14)
+++ v10 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>TICV00</t>
   </si>
   <si>
@@ -166,56 +166,50 @@
   </si>
   <si>
     <t>Anthonomus eugenii (as Solanum)</t>
   </si>
   <si>
     <t>* Elmore JC, Davis AC, Campbell RE (1934) The pepper weevil. USDA Techical Bulletin No. 447.
 * Patrock RJ, Schuster DJ (1992) Feeding, oviposition and development of the pepper weevil (Anthonomus eugenii) on selected species of Solanaceae. Tropical Pest Management 38, 65-69.</t>
   </si>
   <si>
     <t>AONMAL</t>
   </si>
   <si>
     <t>Aonidomytilus albus (as Solanum)</t>
   </si>
   <si>
     <t>CLEOPU</t>
   </si>
   <si>
     <t>Asproparthenis punctiventris</t>
   </si>
   <si>
     <t>BAGRHI</t>
   </si>
   <si>
     <t>Bagrada hilaris</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beastie the Bug</t>
   </si>
   <si>
     <t>CHILCU</t>
   </si>
   <si>
     <t>Begomovirus chillicapsici</t>
   </si>
   <si>
     <t>* Mubin M, Briddon RW, Mansoor S (2009) Complete nucleotide sequence of chili leaf curl virus and its associated satellites naturally infecting potato in Pakistan. Archives of Virology 154, 365-368.
 ------- 99% identity to an isolate of the Pakistan strain of ChiLCV (AF336806), which is considered as exemplar isolate of chilli leaf curl virus in ICTV website (see below).
 INTERNET
 * ICTV report on virus classification and taxon nomenclature. Begomoviruses. https://ictv.global/report/chapter/geminiviridae/geminiviridae/begomovirus
 ------- possibly a rare host as no other record found despite importance of the crop (2026-02)</t>
   </si>
   <si>
     <t>TYLCV0</t>
   </si>
   <si>
     <t>Begomovirus coheni</t>
   </si>
   <si>
     <t>TOSRV0</t>
   </si>
   <si>
     <t>Begomovirus solanumseverugosi</t>
@@ -2607,51 +2601,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D251"/>
+  <dimension ref="A1:D250"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="620.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2869,3175 +2863,3163 @@
       </c>
       <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>50</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>53</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>25</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D24" t="s">
         <v>64</v>
       </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
         <v>66</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>69</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>70</v>
       </c>
       <c r="C27" t="s">
         <v>71</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D28" t="s">
         <v>74</v>
       </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>25</v>
       </c>
       <c r="B29" t="s">
         <v>75</v>
       </c>
       <c r="C29" t="s">
         <v>76</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>25</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>25</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>25</v>
       </c>
       <c r="B32" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>25</v>
       </c>
       <c r="B33" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C33" t="s">
         <v>86</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>25</v>
       </c>
       <c r="B34" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C34" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="D34" t="s">
         <v>89</v>
       </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>25</v>
       </c>
       <c r="B35" t="s">
+        <v>5</v>
+      </c>
+      <c r="C35" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>25</v>
       </c>
       <c r="B36" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
         <v>92</v>
       </c>
-      <c r="D36"/>
+      <c r="D36" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>25</v>
       </c>
       <c r="B37" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>25</v>
       </c>
       <c r="B38" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>98</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" t="s">
         <v>100</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>25</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C40" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>25</v>
       </c>
       <c r="B41" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C41" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>106</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>25</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" t="s">
         <v>108</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>25</v>
       </c>
       <c r="B43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>111</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>25</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>25</v>
       </c>
       <c r="B45" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>116</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>25</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>25</v>
       </c>
       <c r="B47" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>25</v>
       </c>
       <c r="B48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>25</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>25</v>
       </c>
       <c r="B50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C50" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>130</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>25</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>133</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>25</v>
       </c>
       <c r="B52" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D52" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>25</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>25</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C54" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>25</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C55" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D55" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>25</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C56" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D56" t="s">
         <v>147</v>
       </c>
+      <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>25</v>
       </c>
       <c r="B57" t="s">
         <v>148</v>
       </c>
       <c r="C57" t="s">
         <v>149</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>25</v>
       </c>
       <c r="B58" t="s">
         <v>150</v>
       </c>
       <c r="C58" t="s">
         <v>151</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>25</v>
       </c>
       <c r="B59" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C59" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="D59" t="s">
         <v>154</v>
       </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>25</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" t="s">
         <v>156</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>25</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" t="s">
         <v>158</v>
       </c>
-      <c r="D61"/>
+      <c r="D61" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>25</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>25</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>25</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>25</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="D65" t="s">
         <v>170</v>
       </c>
+      <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>25</v>
       </c>
       <c r="B66" t="s">
         <v>171</v>
       </c>
       <c r="C66" t="s">
         <v>172</v>
       </c>
-      <c r="D66"/>
+      <c r="D66" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>25</v>
       </c>
       <c r="B67" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C67" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D67" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>25</v>
       </c>
       <c r="B68" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C68" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D68" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>25</v>
       </c>
       <c r="B69" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C69" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D69" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>25</v>
       </c>
       <c r="B70" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C70" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D70" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>25</v>
       </c>
       <c r="B71" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C71" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D71" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>25</v>
       </c>
       <c r="B72" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C72" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D72" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>25</v>
       </c>
       <c r="B73" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C73" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D73" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>25</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C74" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D74" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>25</v>
       </c>
       <c r="B75" t="s">
+        <v>198</v>
+      </c>
+      <c r="C75" t="s">
+        <v>199</v>
+      </c>
+      <c r="D75" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>25</v>
       </c>
       <c r="B76" t="s">
         <v>200</v>
       </c>
       <c r="C76" t="s">
         <v>201</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>25</v>
       </c>
       <c r="B77" t="s">
         <v>202</v>
       </c>
       <c r="C77" t="s">
         <v>203</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>25</v>
       </c>
       <c r="B78" t="s">
         <v>204</v>
       </c>
       <c r="C78" t="s">
         <v>205</v>
       </c>
-      <c r="D78"/>
+      <c r="D78" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>25</v>
       </c>
       <c r="B79" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D79" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>25</v>
       </c>
       <c r="B80" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C80" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="D80" t="s">
         <v>211</v>
       </c>
+      <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>25</v>
       </c>
       <c r="B81" t="s">
         <v>212</v>
       </c>
       <c r="C81" t="s">
         <v>213</v>
       </c>
-      <c r="D81"/>
+      <c r="D81" t="s">
+        <v>214</v>
+      </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>25</v>
       </c>
       <c r="B82" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C82" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D82" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>25</v>
       </c>
       <c r="B83" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C83" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D83" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>25</v>
       </c>
       <c r="B84" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C84" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D84" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>25</v>
       </c>
       <c r="B85" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C85" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D85" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>25</v>
       </c>
       <c r="B86" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C86" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D86" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>25</v>
       </c>
       <c r="B87" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C87" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="D87" t="s">
         <v>231</v>
       </c>
+      <c r="D87"/>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>25</v>
       </c>
       <c r="B88" t="s">
         <v>232</v>
       </c>
       <c r="C88" t="s">
         <v>233</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>234</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>25</v>
       </c>
       <c r="B89" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="C89" t="s">
         <v>235</v>
       </c>
-      <c r="D89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>25</v>
       </c>
       <c r="B90" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C90" t="s">
         <v>237</v>
       </c>
-      <c r="D90"/>
+      <c r="D90" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>25</v>
       </c>
       <c r="B91" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C91" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D91" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>25</v>
       </c>
       <c r="B92" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C92" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D92" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>25</v>
       </c>
       <c r="B93" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C93" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D93" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>25</v>
       </c>
       <c r="B94" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="C94" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D94" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>25</v>
       </c>
       <c r="B95" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C95" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D95" t="s">
-        <v>252</v>
+        <v>72</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>25</v>
       </c>
       <c r="B96" t="s">
         <v>253</v>
       </c>
       <c r="C96" t="s">
         <v>254</v>
       </c>
       <c r="D96" t="s">
-        <v>74</v>
+        <v>255</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>25</v>
       </c>
       <c r="B97" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="D97" t="s">
         <v>257</v>
       </c>
+      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>25</v>
       </c>
       <c r="B98" t="s">
         <v>258</v>
       </c>
       <c r="C98" t="s">
         <v>259</v>
       </c>
-      <c r="D98"/>
+      <c r="D98" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>25</v>
       </c>
       <c r="B99" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C99" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D99" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>25</v>
       </c>
       <c r="B100" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C100" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D100" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>25</v>
       </c>
       <c r="B101" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C101" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="D101" t="s">
         <v>268</v>
       </c>
+      <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>25</v>
       </c>
       <c r="B102" t="s">
         <v>269</v>
       </c>
       <c r="C102" t="s">
         <v>270</v>
       </c>
-      <c r="D102"/>
+      <c r="D102" t="s">
+        <v>271</v>
+      </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>25</v>
       </c>
       <c r="B103" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C103" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D103" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>25</v>
       </c>
       <c r="B104" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="C104" t="s">
         <v>275</v>
       </c>
       <c r="D104" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>25</v>
       </c>
       <c r="B105" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C105" t="s">
         <v>277</v>
       </c>
       <c r="D105" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>25</v>
       </c>
       <c r="B106" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C106" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="D106" t="s">
         <v>280</v>
       </c>
+      <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>25</v>
       </c>
       <c r="B107" t="s">
         <v>281</v>
       </c>
       <c r="C107" t="s">
         <v>282</v>
       </c>
       <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>25</v>
       </c>
       <c r="B108" t="s">
+        <v>281</v>
+      </c>
+      <c r="C108" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>25</v>
       </c>
       <c r="B109" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C109" t="s">
         <v>285</v>
       </c>
       <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>25</v>
       </c>
       <c r="B110" t="s">
+        <v>284</v>
+      </c>
+      <c r="C110" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>25</v>
       </c>
       <c r="B111" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C111" t="s">
         <v>288</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>25</v>
       </c>
       <c r="B112" t="s">
         <v>289</v>
       </c>
       <c r="C112" t="s">
         <v>290</v>
       </c>
-      <c r="D112"/>
+      <c r="D112" t="s">
+        <v>291</v>
+      </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>25</v>
       </c>
       <c r="B113" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C113" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D113" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>25</v>
       </c>
       <c r="B114" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C114" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="D114" t="s">
         <v>296</v>
       </c>
+      <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>25</v>
       </c>
       <c r="B115" t="s">
         <v>297</v>
       </c>
       <c r="C115" t="s">
         <v>298</v>
       </c>
       <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>25</v>
       </c>
       <c r="B116" t="s">
         <v>299</v>
       </c>
       <c r="C116" t="s">
         <v>300</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>25</v>
       </c>
       <c r="B117" t="s">
         <v>301</v>
       </c>
       <c r="C117" t="s">
         <v>302</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>25</v>
       </c>
       <c r="B118" t="s">
         <v>303</v>
       </c>
       <c r="C118" t="s">
         <v>304</v>
       </c>
-      <c r="D118"/>
+      <c r="D118" t="s">
+        <v>305</v>
+      </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>25</v>
       </c>
       <c r="B119" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C119" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D119" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>25</v>
       </c>
       <c r="B120" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C120" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="D120" t="s">
         <v>310</v>
       </c>
+      <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>25</v>
       </c>
       <c r="B121" t="s">
         <v>311</v>
       </c>
       <c r="C121" t="s">
         <v>312</v>
       </c>
       <c r="D121"/>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>25</v>
       </c>
       <c r="B122" t="s">
         <v>313</v>
       </c>
       <c r="C122" t="s">
         <v>314</v>
       </c>
-      <c r="D122"/>
+      <c r="D122" t="s">
+        <v>315</v>
+      </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>25</v>
       </c>
       <c r="B123" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C123" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="D123" t="s">
         <v>317</v>
       </c>
+      <c r="D123"/>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>25</v>
       </c>
       <c r="B124" t="s">
         <v>318</v>
       </c>
       <c r="C124" t="s">
         <v>319</v>
       </c>
-      <c r="D124"/>
+      <c r="D124" t="s">
+        <v>320</v>
+      </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>25</v>
       </c>
       <c r="B125" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C125" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D125" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
         <v>25</v>
       </c>
       <c r="B126" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C126" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D126" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>25</v>
       </c>
       <c r="B127" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C127" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D127" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>25</v>
       </c>
       <c r="B128" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C128" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D128" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>25</v>
       </c>
       <c r="B129" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C129" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="D129" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>25</v>
       </c>
       <c r="B130" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C130" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="D130" t="s">
         <v>337</v>
       </c>
+      <c r="D130"/>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>25</v>
       </c>
       <c r="B131" t="s">
         <v>338</v>
       </c>
       <c r="C131" t="s">
         <v>339</v>
       </c>
       <c r="D131"/>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>25</v>
       </c>
       <c r="B132" t="s">
         <v>340</v>
       </c>
       <c r="C132" t="s">
         <v>341</v>
       </c>
-      <c r="D132"/>
+      <c r="D132" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>25</v>
       </c>
       <c r="B133" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C133" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D133" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>25</v>
       </c>
       <c r="B134" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C134" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="D134" t="s">
         <v>347</v>
       </c>
+      <c r="D134"/>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>25</v>
       </c>
       <c r="B135" t="s">
         <v>348</v>
       </c>
       <c r="C135" t="s">
         <v>349</v>
       </c>
-      <c r="D135"/>
+      <c r="D135" t="s">
+        <v>350</v>
+      </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>25</v>
       </c>
       <c r="B136" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C136" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D136" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>25</v>
       </c>
       <c r="B137" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C137" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D137" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>25</v>
       </c>
       <c r="B138" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C138" t="s">
-        <v>357</v>
-[...1 lines deleted...]
-      <c r="D138" t="s">
         <v>358</v>
       </c>
+      <c r="D138"/>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>25</v>
       </c>
       <c r="B139" t="s">
         <v>359</v>
       </c>
       <c r="C139" t="s">
         <v>360</v>
       </c>
       <c r="D139"/>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>25</v>
       </c>
       <c r="B140" t="s">
         <v>361</v>
       </c>
       <c r="C140" t="s">
         <v>362</v>
       </c>
       <c r="D140"/>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>25</v>
       </c>
       <c r="B141" t="s">
         <v>363</v>
       </c>
       <c r="C141" t="s">
         <v>364</v>
       </c>
-      <c r="D141"/>
+      <c r="D141" t="s">
+        <v>365</v>
+      </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>25</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C142" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D142" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>25</v>
       </c>
       <c r="B143" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C143" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D143" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>25</v>
       </c>
       <c r="B144" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C144" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D144" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>25</v>
+        <v>375</v>
       </c>
       <c r="B145" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="C145" t="s">
-        <v>375</v>
-[...3 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="D145"/>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B146" t="s">
         <v>378</v>
       </c>
       <c r="C146" t="s">
         <v>379</v>
       </c>
-      <c r="D146"/>
+      <c r="D146" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C147" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D147" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B148" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C148" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="D148" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B149" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C149" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D149" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B150" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C150" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D150" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B151" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C151" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D151" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B152" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C152" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D152" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B153" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C153" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D153" t="s">
-        <v>400</v>
+        <v>162</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B154" t="s">
         <v>401</v>
       </c>
       <c r="C154" t="s">
         <v>402</v>
       </c>
       <c r="D154" t="s">
-        <v>164</v>
+        <v>403</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B155" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C155" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="D155" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B156" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C156" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D156" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B157" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C157" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D157" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B158" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="C158" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="D158" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B159" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C159" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D159" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B160" t="s">
-        <v>418</v>
+        <v>5</v>
       </c>
       <c r="C160" t="s">
         <v>419</v>
       </c>
-      <c r="D160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D160"/>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B161" t="s">
-        <v>5</v>
+        <v>420</v>
       </c>
       <c r="C161" t="s">
         <v>421</v>
       </c>
-      <c r="D161"/>
+      <c r="D161" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B162" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C162" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D162" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B163" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C163" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D163" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B164" t="s">
-        <v>428</v>
+        <v>115</v>
       </c>
       <c r="C164" t="s">
         <v>429</v>
       </c>
       <c r="D164" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B165" t="s">
-        <v>117</v>
+        <v>431</v>
       </c>
       <c r="C165" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="D165" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B166" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C166" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D166" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B167" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C167" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D167" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B168" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C168" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D168" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B169" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C169" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D169" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B170" t="s">
-        <v>445</v>
+        <v>146</v>
       </c>
       <c r="C170" t="s">
         <v>446</v>
       </c>
-      <c r="D170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D170"/>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
-        <v>148</v>
+        <v>447</v>
       </c>
       <c r="C171" t="s">
         <v>448</v>
       </c>
-      <c r="D171"/>
+      <c r="D171" t="s">
+        <v>449</v>
+      </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B172" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C172" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D172" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B173" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C173" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="D173" t="s">
         <v>454</v>
       </c>
+      <c r="D173"/>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B174" t="s">
         <v>455</v>
       </c>
       <c r="C174" t="s">
         <v>456</v>
       </c>
-      <c r="D174"/>
+      <c r="D174" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B175" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C175" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D175" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B176" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C176" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D176" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B177" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C177" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D177" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B178" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C178" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D178" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B179" t="s">
+        <v>470</v>
+      </c>
+      <c r="C179" t="s">
+        <v>471</v>
+      </c>
+      <c r="D179" t="s">
         <v>469</v>
-      </c>
-[...4 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B180" t="s">
         <v>472</v>
       </c>
       <c r="C180" t="s">
         <v>473</v>
       </c>
       <c r="D180" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B181" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C181" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D181" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B182" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C182" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D182" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B183" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C183" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D183" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B184" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C184" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D184" t="s">
-        <v>485</v>
+        <v>194</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B185" t="s">
         <v>486</v>
       </c>
       <c r="C185" t="s">
         <v>487</v>
       </c>
       <c r="D185" t="s">
-        <v>196</v>
+        <v>488</v>
       </c>
     </row>
     <row r="186" spans="1:4">
       <c r="A186" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B186" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C186" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D186" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="A187" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B187" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C187" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D187" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="188" spans="1:4">
       <c r="A188" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B188" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C188" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D188" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="189" spans="1:4">
       <c r="A189" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C189" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D189" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="190" spans="1:4">
       <c r="A190" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B190" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="C190" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="D190" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="A191" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C191" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D191" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="192" spans="1:4">
       <c r="A192" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B192" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C192" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="D192" t="s">
         <v>508</v>
       </c>
+      <c r="D192"/>
     </row>
     <row r="193" spans="1:4">
       <c r="A193" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B193" t="s">
         <v>509</v>
       </c>
       <c r="C193" t="s">
         <v>510</v>
       </c>
-      <c r="D193"/>
+      <c r="D193" t="s">
+        <v>511</v>
+      </c>
     </row>
     <row r="194" spans="1:4">
       <c r="A194" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B194" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C194" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="D194" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="195" spans="1:4">
       <c r="A195" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B195" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C195" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="D195" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="196" spans="1:4">
       <c r="A196" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B196" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="C196" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D196" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="197" spans="1:4">
       <c r="A197" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B197" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C197" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D197" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="198" spans="1:4">
       <c r="A198" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B198" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C198" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="D198" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="A199" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B199" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C199" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D199" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="A200" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B200" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C200" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="D200" t="s">
         <v>531</v>
       </c>
+      <c r="D200"/>
     </row>
     <row r="201" spans="1:4">
       <c r="A201" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B201" t="s">
+        <v>10</v>
+      </c>
+      <c r="C201" t="s">
         <v>532</v>
       </c>
-      <c r="C201" t="s">
+      <c r="D201" t="s">
         <v>533</v>
       </c>
-      <c r="D201"/>
     </row>
     <row r="202" spans="1:4">
       <c r="A202" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B202" t="s">
-        <v>10</v>
+        <v>279</v>
       </c>
       <c r="C202" t="s">
         <v>534</v>
       </c>
-      <c r="D202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D202"/>
     </row>
     <row r="203" spans="1:4">
       <c r="A203" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B203" t="s">
-        <v>281</v>
+        <v>535</v>
       </c>
       <c r="C203" t="s">
         <v>536</v>
       </c>
-      <c r="D203"/>
+      <c r="D203" t="s">
+        <v>537</v>
+      </c>
     </row>
     <row r="204" spans="1:4">
       <c r="A204" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B204" t="s">
-        <v>537</v>
+        <v>287</v>
       </c>
       <c r="C204" t="s">
         <v>538</v>
       </c>
       <c r="D204" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="205" spans="1:4">
       <c r="A205" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B205" t="s">
-        <v>289</v>
+        <v>540</v>
       </c>
       <c r="C205" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D205" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
     </row>
     <row r="206" spans="1:4">
       <c r="A206" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B206" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C206" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D206" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
     </row>
     <row r="207" spans="1:4">
       <c r="A207" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B207" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C207" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="D207" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
     </row>
     <row r="208" spans="1:4">
       <c r="A208" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B208" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C208" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="D208" t="s">
-        <v>550</v>
+        <v>119</v>
       </c>
     </row>
     <row r="209" spans="1:4">
       <c r="A209" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B209" t="s">
         <v>551</v>
       </c>
       <c r="C209" t="s">
         <v>552</v>
       </c>
       <c r="D209" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="210" spans="1:4">
       <c r="A210" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B210" t="s">
         <v>553</v>
       </c>
       <c r="C210" t="s">
         <v>554</v>
       </c>
       <c r="D210" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
     </row>
     <row r="211" spans="1:4">
       <c r="A211" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B211" t="s">
+        <v>295</v>
+      </c>
+      <c r="C211" t="s">
         <v>555</v>
       </c>
-      <c r="C211" t="s">
+      <c r="D211" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="212" spans="1:4">
       <c r="A212" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B212" t="s">
         <v>297</v>
       </c>
       <c r="C212" t="s">
         <v>557</v>
       </c>
-      <c r="D212" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D212"/>
     </row>
     <row r="213" spans="1:4">
       <c r="A213" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B213" t="s">
         <v>299</v>
       </c>
       <c r="C213" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="D213"/>
     </row>
     <row r="214" spans="1:4">
       <c r="A214" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B214" t="s">
-        <v>301</v>
+        <v>559</v>
       </c>
       <c r="C214" t="s">
         <v>560</v>
       </c>
-      <c r="D214"/>
+      <c r="D214" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="215" spans="1:4">
       <c r="A215" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B215" t="s">
-        <v>561</v>
+        <v>301</v>
       </c>
       <c r="C215" t="s">
         <v>562</v>
       </c>
       <c r="D215" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="A216" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B216" t="s">
-        <v>303</v>
+        <v>564</v>
       </c>
       <c r="C216" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="D216" t="s">
         <v>565</v>
       </c>
+      <c r="D216"/>
     </row>
     <row r="217" spans="1:4">
       <c r="A217" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B217" t="s">
         <v>566</v>
       </c>
       <c r="C217" t="s">
         <v>567</v>
       </c>
-      <c r="D217"/>
+      <c r="D217" t="s">
+        <v>568</v>
+      </c>
     </row>
     <row r="218" spans="1:4">
       <c r="A218" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B218" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="C218" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="D218" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="219" spans="1:4">
       <c r="A219" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B219" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="C219" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="D219" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="220" spans="1:4">
       <c r="A220" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B220" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="C220" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="D220" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="A221" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B221" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C221" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="D221" t="s">
         <v>579</v>
       </c>
+      <c r="D221"/>
     </row>
     <row r="222" spans="1:4">
       <c r="A222" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B222" t="s">
         <v>580</v>
       </c>
       <c r="C222" t="s">
         <v>581</v>
       </c>
       <c r="D222"/>
     </row>
     <row r="223" spans="1:4">
       <c r="A223" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B223" t="s">
         <v>582</v>
       </c>
       <c r="C223" t="s">
         <v>583</v>
       </c>
-      <c r="D223"/>
+      <c r="D223" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="224" spans="1:4">
       <c r="A224" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B224" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C224" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D224" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="A225" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B225" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="C225" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D225" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="226" spans="1:4">
       <c r="A226" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B226" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C226" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="D226" t="s">
         <v>592</v>
       </c>
+      <c r="D226"/>
     </row>
     <row r="227" spans="1:4">
       <c r="A227" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B227" t="s">
         <v>593</v>
       </c>
       <c r="C227" t="s">
         <v>594</v>
       </c>
-      <c r="D227"/>
+      <c r="D227" t="s">
+        <v>595</v>
+      </c>
     </row>
     <row r="228" spans="1:4">
       <c r="A228" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B228" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="C228" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="D228" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="A229" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B229" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="C229" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="D229" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="230" spans="1:4">
       <c r="A230" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B230" t="s">
-        <v>601</v>
+        <v>316</v>
       </c>
       <c r="C230" t="s">
         <v>602</v>
       </c>
       <c r="D230" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="231" spans="1:4">
       <c r="A231" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B231" t="s">
-        <v>318</v>
+        <v>604</v>
       </c>
       <c r="C231" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="D231" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="A232" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B232" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="C232" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="D232" t="s">
         <v>608</v>
       </c>
+      <c r="D232"/>
     </row>
     <row r="233" spans="1:4">
       <c r="A233" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B233" t="s">
         <v>609</v>
       </c>
       <c r="C233" t="s">
         <v>610</v>
       </c>
-      <c r="D233"/>
+      <c r="D233" t="s">
+        <v>611</v>
+      </c>
     </row>
     <row r="234" spans="1:4">
       <c r="A234" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B234" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C234" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D234" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="A235" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B235" t="s">
-        <v>614</v>
+        <v>336</v>
       </c>
       <c r="C235" t="s">
         <v>615</v>
       </c>
       <c r="D235" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="236" spans="1:4">
       <c r="A236" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B236" t="s">
-        <v>338</v>
+        <v>617</v>
       </c>
       <c r="C236" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D236" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="237" spans="1:4">
       <c r="A237" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B237" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C237" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="D237" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="238" spans="1:4">
       <c r="A238" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B238" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C238" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D238" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="A239" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B239" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="C239" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D239" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="A240" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B240" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="C240" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D240" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="241" spans="1:4">
       <c r="A241" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B241" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C241" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D241" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="242" spans="1:4">
       <c r="A242" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B242" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="C242" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D242" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="243" spans="1:4">
       <c r="A243" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B243" t="s">
-        <v>637</v>
+        <v>361</v>
       </c>
       <c r="C243" t="s">
         <v>638</v>
       </c>
-      <c r="D243" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D243"/>
     </row>
     <row r="244" spans="1:4">
       <c r="A244" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B244" t="s">
-        <v>363</v>
+        <v>639</v>
       </c>
       <c r="C244" t="s">
         <v>640</v>
       </c>
-      <c r="D244"/>
+      <c r="D244" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="245" spans="1:4">
       <c r="A245" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B245" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="C245" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="D245" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="A246" t="s">
-        <v>377</v>
+        <v>645</v>
       </c>
       <c r="B246" t="s">
-        <v>644</v>
+        <v>381</v>
       </c>
       <c r="C246" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="D246" t="s">
         <v>646</v>
       </c>
+      <c r="D246"/>
     </row>
     <row r="247" spans="1:4">
       <c r="A247" t="s">
+        <v>645</v>
+      </c>
+      <c r="B247" t="s">
+        <v>381</v>
+      </c>
+      <c r="C247" t="s">
         <v>647</v>
-      </c>
-[...4 lines deleted...]
-        <v>648</v>
       </c>
       <c r="D247"/>
     </row>
     <row r="248" spans="1:4">
       <c r="A248" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B248" t="s">
-        <v>383</v>
+        <v>543</v>
       </c>
       <c r="C248" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="D248"/>
     </row>
     <row r="249" spans="1:4">
       <c r="A249" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B249" t="s">
-        <v>545</v>
+        <v>330</v>
       </c>
       <c r="C249" t="s">
+        <v>649</v>
+      </c>
+      <c r="D249" t="s">
         <v>650</v>
       </c>
-      <c r="D249"/>
     </row>
     <row r="250" spans="1:4">
       <c r="A250" t="s">
-        <v>647</v>
+        <v>645</v>
       </c>
       <c r="B250" t="s">
-        <v>332</v>
+        <v>626</v>
       </c>
       <c r="C250" t="s">
         <v>651</v>
       </c>
-      <c r="D250" t="s">
-[...13 lines deleted...]
-      <c r="D251"/>
+      <c r="D250"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>