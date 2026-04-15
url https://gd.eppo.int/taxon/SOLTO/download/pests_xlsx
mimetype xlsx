--- v2 (2026-03-04)
+++ v3 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLTO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
@@ -194,50 +194,56 @@
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Solanum)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>EPIXCU</t>
   </si>
   <si>
     <t>Epitrix cucumeris</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae and Chrysomelidae, excluding Bruchinae). The Coleopterists Society, Special Publication 2, 1-476.</t>
   </si>
   <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
+  </si>
+  <si>
     <t>GNORLY</t>
   </si>
   <si>
     <t>Keiferia lycopersicella</t>
   </si>
   <si>
     <t>* Henry C, Rudert B (1975) The tomato pinworm, a new pest for Jamaica. Jamaica Journal 9, 76-77.</t>
   </si>
   <si>
     <t>LEUIUG</t>
   </si>
   <si>
     <t>Leucinodes ugandensis (as Solanum)</t>
   </si>
   <si>
     <t>* Mally R, Korycinska A, Agassiz DJL, Hall J, Hodgetts J, Nuss M (2015) Discovery of an unknown diversity of Leucinodes species damaging Solanaceae fruits in sub-Saharan Africa and moving in trade (Insecta, Lepidoptera, Pyraloidea). ZooKeys 472, 117-162.</t>
   </si>
   <si>
     <t>LIRIBO</t>
   </si>
   <si>
     <t>Liriomyza bryoniae</t>
   </si>
   <si>
     <t>*Tran DH (2009) Agromyzid leaf miners and their parasitoids on vegetables in Central Vietnam. Journal of the International Society for Southeast Asian Agricultural Sciences 15(2), 21-33.
@@ -389,51 +395,53 @@
   <si>
     <t>Tymovirus dulcamarae (as Solanum)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanum)</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
     <t>Leucinodes orbonalis</t>
   </si>
   <si>
     <t xml:space="preserve">* Alam SN, Rashid MA, Rouf FMA, Jhala RC, Patel JR, Satpathy S, Shivalingaswamy TM, Rai S, Wahundeniya I, Cork A, Ammaranan C, Talekar NS (2003) Development of an integrated control strategy for eggplant fruit and shoot borer in South Asia. Shanhua, Taiwan: AVRDC-the World Vegetable Center. Technical Bulletin No. 28. AVRDC Publication No. 03-548. 56 pp. Available from http://www.oisat.org
 * Dash L, Rama LakshmiV, Padhy D (2020) Host Range, Life Aspects and Mode of Damage of Brinjal Shoot and Fruit Borer (Leucinodes orbonalis Guenee) on Brinjal: A Review. International Journal of Agriculture, Environment and Biotechnology 13(1), 81-85.
 ------- mentioned as alternate host plant. Citing Ishahaque NMM, Chaudhiri RP (1985) A new alternate host plant of brinjal shoot and fruit borer Leucinodes orbonalis Guen. in Assam. Journal of Research, Assam Agricultural University 4, 83-85.
-* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. </t>
+* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. 
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>NEOLEL</t>
   </si>
   <si>
     <t>Neoleucinodes elegantalis</t>
   </si>
   <si>
     <t>* Díaz-Montilla AE, Suárez-Baron HG, Gallego-Sánchez G, Saldamando-Benjumea CI, Tohme J (2013) Geographic differentiation of Colombian Neoleucinodes elegantalis (Lepidoptera: Crambidae) haplotypes: evidence for Solanaceae host plant association and Holdridge life zones for genetic differentiation. Annals of the Entomological Society of America 106(5), 586-597.</t>
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus (as Solanum)</t>
   </si>
   <si>
     <t>PRODPR</t>
   </si>
   <si>
     <t>Spodoptera praefica (as Solanum)</t>
   </si>
   <si>
     <t>* British Columbia Ministry of Agriculture. Western yellowstriped armyworm (Spodoptera praefica). https://rdno.civicweb.net/document/127358/western-yellowstriped-armyworm.pdf?handle=3CD053B4F8D54F9CBB93F8D6D5572C27</t>
   </si>
@@ -767,51 +775,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D51"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462.316" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1069,175 +1077,175 @@
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
       <c r="D21" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" t="s">
         <v>60</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" t="s">
         <v>63</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" t="s">
         <v>66</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C26" t="s">
         <v>69</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
+        <v>71</v>
+      </c>
+      <c r="C27" t="s">
         <v>72</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>73</v>
       </c>
-      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>74</v>
       </c>
       <c r="C28" t="s">
         <v>75</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
         <v>77</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
         <v>80</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
+        <v>82</v>
+      </c>
+      <c r="C31" t="s">
         <v>83</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>84</v>
       </c>
-      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>87</v>
       </c>
       <c r="C33" t="s">
         <v>88</v>
       </c>
       <c r="D33"/>
     </row>
@@ -1289,207 +1297,219 @@
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" t="s">
         <v>98</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
         <v>99</v>
       </c>
       <c r="C39" t="s">
         <v>100</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C40" t="s">
         <v>102</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>103</v>
       </c>
-      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
         <v>104</v>
       </c>
       <c r="C41" t="s">
         <v>105</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
+        <v>106</v>
+      </c>
+      <c r="C42" t="s">
         <v>107</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>108</v>
       </c>
-      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" t="s">
         <v>110</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" t="s">
         <v>112</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>113</v>
       </c>
-      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" t="s">
         <v>114</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B46" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C46" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B47" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C47" t="s">
         <v>119</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B48" t="s">
+        <v>120</v>
+      </c>
+      <c r="C48" t="s">
         <v>121</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B49" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" t="s">
         <v>124</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>125</v>
       </c>
-      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B50" t="s">
         <v>126</v>
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B51" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" t="s">
         <v>129</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>130</v>
       </c>
-      <c r="D51"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>116</v>
+      </c>
+      <c r="B52" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>