--- v0 (2025-10-21)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLRA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
@@ -64,96 +64,111 @@
   </si>
   <si>
     <t xml:space="preserve">* Verhoeven JThJ, Jansen CCC, Roenhorst JW, Flores R, De la Peña M (2009) Pepper chat fruit viroid: biological and molecular properties of a proposed new species of the genus Pospiviroid. Virus Research 144, 209-214.
 ------- symptomless in inoculation tests. </t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
   </si>
   <si>
     <t>Aculops lycopersici (as Solanaceae)</t>
   </si>
   <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host. As Solanum rantonnetii.</t>
   </si>
   <si>
     <t>PHENPR</t>
   </si>
   <si>
     <t>Phenacoccus peruvianus</t>
   </si>
   <si>
     <t>* von Ellenrieder N, Kinnee SA, Watson GW (2020) The bougainvillea mealybug, Phenacoccus peruvianus Granara de Willink, in Granara de Willink &amp; Szumik, 2007 (Hemiptera: Pseudococcidae), an invasive species new to North America, with a description of the adult male and new host records. Pan-Pacific Entomologist 96(2), 59-72.</t>
   </si>
   <si>
     <t>TASVD0</t>
   </si>
   <si>
     <t>Pospiviroid apicimpeditum</t>
   </si>
   <si>
     <t>* Henning E, Pięcińska J, Hasiów-Jaroszewska B (2013) First reports of Potato spindle tuber viroid on Solanum jasminoides and of Tomato apical stunt viroid on Solanum rantonnetii in Poland. Plant Disease 97(12), p 1663.
 ------- as Solanum rantonnetii.
 * Verhoeven JT, Botermans M, Jansen CC, Roenhorst JW (2010) First Report of Tomato apical stunt viroid in the symptomless hosts Lycianthes rantonnetii and Streptosolen jamesonii in the Netherlands. Plant Disease 94(6), 791.</t>
   </si>
   <si>
     <t>CEVD00</t>
   </si>
   <si>
     <t>Pospiviroid exocortiscitri</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis</t>
   </si>
   <si>
     <t>* Di Serio F (2007) Identification and characterization of potato spindle tuber viroid infecting Solanum jasminoides and S. rantonnetii in Italy. Journal of Plant Pathology 89, 297-300.
 ------- Natural infection. Absence of symptoms.</t>
+  </si>
+  <si>
+    <t>SCITAU</t>
+  </si>
+  <si>
+    <t>Scirtothrips aurantii</t>
+  </si>
+  <si>
+    <t>* NPPO of Portugal (2026-03).</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,51 +481,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="384.478" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -566,119 +581,145 @@
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>17</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
         <v>20</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>10</v>
       </c>
       <c r="B10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" t="s">
         <v>26</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>27</v>
       </c>
-      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C12" t="s">
         <v>31</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
         <v>33</v>
       </c>
-      <c r="D12"/>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>