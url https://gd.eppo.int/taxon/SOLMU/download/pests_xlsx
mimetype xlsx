--- v4 (2026-03-24)
+++ v5 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLMU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
@@ -136,50 +136,61 @@
   <si>
     <t>'Candidatus Phytoplasma trifolii' (as Solanum)</t>
   </si>
   <si>
     <t>PVH000</t>
   </si>
   <si>
     <t>Carlavirus chisolani</t>
   </si>
   <si>
     <t>* Abouelnasr H, Li YY, Zhang ZY, Liu JY, Li SF, Li DW, Yu JL, McBeath JH, Han CG (2014) First report of Potato virus H on Solanum muricatum in China. Plant Disease 98(7), 1016-1016.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanum)</t>
   </si>
   <si>
+    <t>CORBMI</t>
+  </si>
+  <si>
+    <t>Clavibacter michiganensis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Li MX, Meng X, Shi Y, Li L, Li B, Xie X, Chai A (2026) First report of bacterial canker 
+caused by Clavibacter michiganensis subsp. michiganensis on Pepino (Solanum muricatum) in China. Plant Disease (early view) https://doi.org/10.1094/PDIS-04-26-0805-PDN 
+</t>
+  </si>
+  <si>
     <t>CRTHMA</t>
   </si>
   <si>
     <t>Corythucha marmorata</t>
   </si>
   <si>
     <t>PYVV00</t>
   </si>
   <si>
     <t>Crinivirus flavisolani (as Solanum)</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Solanum)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
@@ -313,50 +324,59 @@
     <t>Pospiviroid parvicapsici</t>
   </si>
   <si>
     <t>PDMV00</t>
   </si>
   <si>
     <t>Potato deforming mosaic virus (Argentina) (as Solanum)</t>
   </si>
   <si>
     <t>POLS00</t>
   </si>
   <si>
     <t>Potato leaflet stunt agent (as Solanum)</t>
   </si>
   <si>
     <t>POPTR0</t>
   </si>
   <si>
     <t>Potato purple-top roll agent (as Solanum)</t>
   </si>
   <si>
     <t>PVYN00</t>
   </si>
   <si>
     <t>Potato virus Y tobacco veinal necrosis strain (as Solanum)</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Jiang N, Gai XT, Lin ZL, Lu CH, Ma JH, Xia ZY (2022) First report of tobacco vein banding mosaic virus and chilli veinal mottle virus infecting Solanum muricatum in China. Journal of Plant Pathology. 104(3), 1147-1148.</t>
   </si>
   <si>
     <t>CDV000</t>
   </si>
   <si>
     <t>Potyvirus trompetae</t>
   </si>
   <si>
     <t>* Salamon P, Palkovics L (2005) Occurrence of Colombian datura virus in Brugmansia hybrids, Physalis peruviana L. and Solanum muricatum Ait. in Hungary. Acta Virologica. 49, 117- 122.</t>
   </si>
   <si>
     <t>PREMLA</t>
   </si>
   <si>
     <t>Premnotrypes latithorax (as Solanum)</t>
   </si>
   <si>
     <t>PREMSA</t>
   </si>
   <si>
     <t>Premnotrypes sanfordi (as Solanum)</t>
   </si>
   <si>
     <t>PREMSO</t>
   </si>
@@ -797,51 +817,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D60"/>
+  <dimension ref="A1:D62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="405.758" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1032,614 +1052,642 @@
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>5</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
         <v>40</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D18"/>
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>46</v>
       </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>10</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>10</v>
       </c>
       <c r="B22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C22" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D22"/>
+        <v>53</v>
+      </c>
+      <c r="D22" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C23" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>71</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D31" t="s">
         <v>74</v>
       </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>76</v>
       </c>
       <c r="D32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
         <v>78</v>
       </c>
       <c r="C33" t="s">
         <v>79</v>
       </c>
       <c r="D33" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>81</v>
       </c>
       <c r="C34" t="s">
         <v>82</v>
       </c>
       <c r="D34" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>7</v>
+        <v>86</v>
       </c>
       <c r="C36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>7</v>
       </c>
       <c r="C37" t="s">
         <v>89</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C39" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>100</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
         <v>101</v>
       </c>
       <c r="C43" t="s">
         <v>102</v>
       </c>
-      <c r="D43"/>
+      <c r="D43" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="D44"/>
+        <v>105</v>
+      </c>
+      <c r="D44" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C46" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C47" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C48" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="D48" t="s">
         <v>114</v>
       </c>
+      <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
         <v>115</v>
       </c>
       <c r="C49" t="s">
         <v>116</v>
       </c>
       <c r="D49" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
         <v>118</v>
       </c>
       <c r="C50" t="s">
         <v>119</v>
       </c>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C51" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D51"/>
+        <v>122</v>
+      </c>
+      <c r="D51" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C52" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C53" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C54" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D54"/>
+        <v>129</v>
+      </c>
+      <c r="D54" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C55" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D55" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>10</v>
+      </c>
+      <c r="B56" t="s">
         <v>132</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D56"/>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B57" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C57" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D57"/>
+        <v>136</v>
+      </c>
+      <c r="D57" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B58" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C58" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B59" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C59" t="s">
-        <v>139</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B60" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C60" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D60"/>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" t="s">
+        <v>144</v>
+      </c>
+      <c r="C61" t="s">
+        <v>145</v>
+      </c>
+      <c r="D61" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>138</v>
+      </c>
+      <c r="B62" t="s">
+        <v>147</v>
+      </c>
+      <c r="C62" t="s">
+        <v>148</v>
+      </c>
+      <c r="D62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>