--- v5 (2026-03-20)
+++ v6 (2026-09-28)
@@ -656,50 +656,59 @@
   <si>
     <t>HETDRO</t>
   </si>
   <si>
     <t>Globodera rostochiensis</t>
   </si>
   <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Bergmann E, Bernhard KM, Bernon G, Bickerton M, Gill S, Gonzales C, Hamilton GC, Hedstrom C, Kamminga K, Koplinka-Loehr C, Krawczyk G, Kuhar TP, Kunkel B, Lee J, Leskey TC, Martinson H, Nielsen AL, Raupp M, Shearer P, Shrewsbury P, Walgenbach J, Whalen J, Wiman N (online) Host Plants of the Brown Marmorated Stink Bug in the U.S. https://www.stopbmsb.org/where-is-bmsb/host-plants</t>
   </si>
   <si>
     <t>HELIAR</t>
   </si>
   <si>
     <t>Helicoverpa armigera</t>
   </si>
   <si>
     <t>* Selvamuthukumaran T, Arivudainambi S (2005) Helicoverpa armigera Hübner on brinjal, Solanum melongena Linn. Insect Environment 11(1) p 40.</t>
   </si>
   <si>
+    <t>HELOTH</t>
+  </si>
+  <si>
+    <t>Helopeltis theivora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Sivakumar T,  Yeshwanth HM (2019).New hosts of tea mosquito bug Helopeltis theivoraon eggplant and amaranth from India. Phytoparasitica, 47, 499–503. https://doi.org/10.1007/s12600-019-00750-1 </t>
+  </si>
+  <si>
     <t>HISHPH</t>
   </si>
   <si>
     <t>Hishimonus phycitis</t>
   </si>
   <si>
     <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558-570.
 ------- Oviposition and nymphal development.
 * Bindra OS, Singh B (1968) Biology and bionomics of Hishimonus phycitis (Distant), a jassid vector of ’little-leaf’ disease of brinjal (Solanum melongena). Indian Journal of Agricultural Sciences 39, 912–919.
 ------- Oviposition and nymphal development.
 * Srinivasan K, Chelliah S (1980) The mechanism of preference of the leafhopper vector, Hishimonus phycitis (Distant) for eggplants infected with little leaf disease. Proceeding of the Indian National Science Academy B46, 786–796.
 ------- Oviposition and nymphal development.</t>
   </si>
   <si>
     <t>EMPOLY</t>
   </si>
   <si>
     <t>Jacobiasca lybica</t>
   </si>
   <si>
     <t>GNORLY</t>
   </si>
   <si>
     <t>Keiferia lycopersicella</t>
   </si>
@@ -791,59 +800,50 @@
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Chang LWH, Miller CE (1996) Pathway Risk Assessment: Pink mealybug from the Caribbean. Animal and Plant Health Inspection Service, U.S. Dept. of Agriculture 61 pp.</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Azidah AA (2011) Thripidae (Thysanoptera) species collected from common plants and crops in Peninsular Malaysia. Scientific Research and Essays 6(24), 5107-5113.
 * Halbert SE (2020) Entomology Specimen Report. Tri-ology 59(2), 9-10.</t>
   </si>
   <si>
     <t>MELGCH</t>
   </si>
   <si>
     <t>Meloidogyne chitwoodi</t>
   </si>
   <si>
     <t>* O’Bannon JH, Santo GS, Nyczepir AP (1982) Host range of the Columbia root-knot nematode. Plant Disease 66, 1045-1048.</t>
   </si>
   <si>
-    <t>MELGET</t>
-[...7 lines deleted...]
-  <si>
     <t>MELGGC</t>
   </si>
   <si>
     <t>Meloidogyne graminicola</t>
   </si>
   <si>
     <t>* EPPO (2023) Report of a pest risk analysis for Meloidogyne graminicola. EPPO, Paris. Available at https://gd.eppo.int/taxon/MELGGC/documents
 ------- conflicting publications on host status.
 * Dabur KR, Taya AS &amp; Bajaj HK (2004) Life cycle of Meloidogyne graminicola on paddy and its host range studies. Indian Journal of Nematology 34, 80-84.
 ------- does not support multiplication of Meloidogyne graminicola 
 * Pooja Devi, Kanwar RS, Anil Kumar (2016) Studies on population variation of Meloidogyne graminicola using some weeds, forage and vegetable crops. Forage Research 42 pp.135-139.  http://forageresearch.in/wp-content/uploads/2016/09/135-139.pdf
 ------- host.
 * Rusinque L, Maleita C, Abrantes I, Palomares-Rius JE, Inácio ML (2021) Meloidogyne graminicola - A threat to rice production: review update on distribution, biology, identification, and management. Biology 10, 1163. https://doi.org/10.3390/biology10111163
 ------- host.</t>
   </si>
   <si>
     <t>MELGLC</t>
   </si>
   <si>
     <t>Meloidogyne luci</t>
   </si>
   <si>
     <t>* Sen F, Aydinli (2021) Host status of cultivated crops to Meloidogyne luci. European Journal of Plant Pathology 161(3), 607-618.
 ------- In experiments, cvs. Aydin Siyahi, Topan 374 were found to be excellent hosts.
 * Strajnar P, Širca S, Geric Stare B &amp; Urek G (2009) Characterization of the root-knot nematode, Meloidogyne ethiopica Whitehead, 1968, from Slovenia. Russian Journal of Nematology 17, 135-142.</t>
@@ -1368,51 +1368,51 @@
 * Ghosh SK, Laskar N, Senapati SK (2003) Estimation of loss in yield of Brinjal due to pest complex under Terai Region of West Bengal. Environment and Ecology 21(4), 764-769.
 * Islam T, Das G, Mahir Uddin M (2016) Field evaluation of promising biorational pesticides against brinjal shoot and fruit borer, Leucinodes orbonalis Guenee. Journal of Biopesticides 9(2), 113-118.
 * Srinivasan G, Babu PCS (1998) Life table studies on shoot and fruit borer Leucinodes orbonalis Guenee (Lepidoptera: Pyriallidae) on brinjal, tomato and potato. Advances in IPM for horticultural crops. Proceedings of the First National Symposium on Pest Management in Horticultural Crops: environmental implications and thrusts, Bangalore, India 15-17 October, 1997.</t>
   </si>
   <si>
     <t>LEUIPS</t>
   </si>
   <si>
     <t>Leucinodes pseudorbonalis</t>
   </si>
   <si>
     <t>LEUIRI</t>
   </si>
   <si>
     <t>Leucinodes rimavallis</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Rammah A, Hirschmann H (1988) Meloidogyne mayaguensis n. sp. (Meloidogynidae), a root-knot nematode from Puerto Rico. Journal of Nematology 20(1), 58-69.
 ------- confirmed host.
-* Salazar-Mesta RJ, Carrillo-Fasio JA, Tovar-Pedraza JM, Garcia-Estrada RS, Mora-Romero GA, Vega-Hernández R, Torres-López J (2022)  First report of the root-knot nematode Meloidogyne enterolobii parasitizing gggplant in Mexico. Plant Disease. https://doi.org/10.1094/PDIS-08-22-1846-PDN</t>
+* Salazar-Mesta RJ, Carrillo-Fasio JA, Tovar-Pedraza JM, Garcia-Estrada RS, Mora-Romero GA, Vega-Hernández R, Torres-López J (2022)  First report of the root-knot nematode Meloidogyne enterolobii parasitizing eggplant in Mexico. Plant Disease. https://doi.org/10.1094/PDIS-08-22-1846-PDN</t>
   </si>
   <si>
     <t>NEOLEL</t>
   </si>
   <si>
     <t>Neoleucinodes elegantalis</t>
   </si>
   <si>
     <t>* Barbosa FS, Menezes E, Arruda LN, Brito D, Carmo MGF, Pereira MB (2010) Preferência de oviposição de brocapequena-do-fruto em oito variedades de tomate rasteiro. Horticultura Brasileira 28, 634-640.
 * Díaz AE, González R, Solis MA &amp; Saldamando-Benjumea CI (2015). Evidence of sexual selection in Neoleucinodes elegantalis (Lepidoptera: Crambidae): correlation of female moth genitalia and Solanaceae host fruit size. Annals of the Entomological Society of America 108(3), 272-281.</t>
   </si>
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>RALSSL</t>
   </si>
   <si>
@@ -2809,132 +2809,132 @@
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>50</v>
       </c>
       <c r="B71" t="s">
         <v>192</v>
       </c>
       <c r="C71" t="s">
         <v>193</v>
       </c>
       <c r="D71" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>50</v>
       </c>
       <c r="B72" t="s">
         <v>195</v>
       </c>
       <c r="C72" t="s">
         <v>196</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>50</v>
       </c>
       <c r="B73" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C73" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="D73" t="s">
         <v>199</v>
       </c>
+      <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>50</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
-      <c r="D74"/>
+      <c r="D74" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>50</v>
       </c>
       <c r="B75" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C75" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>204</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>50</v>
       </c>
       <c r="B76" t="s">
         <v>205</v>
       </c>
       <c r="C76" t="s">
         <v>206</v>
       </c>
       <c r="D76" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>50</v>
       </c>
       <c r="B77" t="s">
         <v>208</v>
       </c>
       <c r="C77" t="s">
         <v>209</v>
       </c>
       <c r="D77" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>50</v>
       </c>
       <c r="B78" t="s">
+        <v>211</v>
+      </c>
+      <c r="C78" t="s">
+        <v>212</v>
+      </c>
+      <c r="D78" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>50</v>
       </c>
       <c r="B79" t="s">
         <v>213</v>
       </c>
       <c r="C79" t="s">
         <v>214</v>
       </c>
       <c r="D79" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>50</v>
       </c>
       <c r="B80" t="s">
         <v>216</v>
       </c>
       <c r="C80" t="s">
         <v>217</v>
@@ -3810,93 +3810,93 @@
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>372</v>
       </c>
       <c r="B146" t="s">
         <v>390</v>
       </c>
       <c r="C146" t="s">
         <v>391</v>
       </c>
       <c r="D146" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>372</v>
       </c>
       <c r="B147" t="s">
         <v>393</v>
       </c>
       <c r="C147" t="s">
         <v>394</v>
       </c>
       <c r="D147" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>372</v>
       </c>
       <c r="B148" t="s">
         <v>395</v>
       </c>
       <c r="C148" t="s">
         <v>396</v>
       </c>
       <c r="D148" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
         <v>372</v>
       </c>
       <c r="B149" t="s">
         <v>398</v>
       </c>
       <c r="C149" t="s">
         <v>399</v>
       </c>
       <c r="D149" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
         <v>372</v>
       </c>
       <c r="B150" t="s">
         <v>400</v>
       </c>
       <c r="C150" t="s">
         <v>401</v>
       </c>
       <c r="D150" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>372</v>
       </c>
       <c r="B151" t="s">
         <v>402</v>
       </c>
       <c r="C151" t="s">
         <v>403</v>
       </c>
       <c r="D151" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>372</v>
       </c>
       <c r="B152" t="s">
         <v>405</v>
       </c>
       <c r="C152" t="s">
         <v>406</v>