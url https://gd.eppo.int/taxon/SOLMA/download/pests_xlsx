--- v3 (2026-03-20)
+++ v4 (2026-05-13)
@@ -148,54 +148,56 @@
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>FRANCS</t>
   </si>
   <si>
     <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>LEUILA</t>
   </si>
   <si>
     <t>Leucinodes laisalis</t>
   </si>
   <si>
     <t>* Mally R, Korycinska A, Agassiz DJL, Hall J, Hodgetts J, Nuss M (2015) Discovery of an unknown diversity of Leucinodes species damaging Solanaceae fruits in sub-Saharan Africa and moving in trade (Insecta, Lepidoptera, Pyraloidea). ZooKeys 472, 117-162.</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
     <t>Leucinodes orbonalis</t>
   </si>
   <si>
-    <t>* EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
+    <t xml:space="preserve">* EFSA Plant Health Panel (2024) PPest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- able to complete life cycle on this plant
 * Hanur VS, Rami Reddy PV, Boopal K, Srividya KN, Poovarasan S, Bhalewar S, Saraswathi MS (2011) Solanum macrocarpon, a wild brinjal, is not a source of resistance against brinjal shoot and fruit borer, Leucinodes orbonalis Guenee. Current Science 101(11), 1427-1429.
-------- true host.</t>
+------- true host.
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>LEUIUG</t>
   </si>
   <si>
     <t>Leucinodes ugandensis (as Solanum)</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Bui HX, Gu M, Riva G, Dasaeger JA (2022) Meloidogyne spp. infecting Asian vegetables in central Florida, USA. Nematropica 52(1), 56-63.</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Solanum)</t>
   </si>
   <si>
     <t>PMTV00</t>
   </si>