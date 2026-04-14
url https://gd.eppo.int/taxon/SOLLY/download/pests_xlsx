--- v2 (2026-02-20)
+++ v3 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLLY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
@@ -105,50 +105,56 @@
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanum)</t>
   </si>
   <si>
     <t>PYVV00</t>
   </si>
   <si>
     <t>Crinivirus flavisolani (as Solanum)</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Solanum)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>GARGTO</t>
   </si>
   <si>
     <t>Gargaphia torresi</t>
   </si>
   <si>
     <t>* Pinheiro RA, Cabral MJ, Aguilar VT, Freitas LS, Santos SV, Giordani SC, Souza PG, Santos JB, Zanuncio JC, Soares MA (2025) Phaseolus lunatus L., the new host of Gargaphia torresi Lima, 1922 (Hemiptera: Tingidae) in Brazil. Brazilian Journal of Biology 85, e289664. https://doi.org/10.1590/1519-6984.289664</t>
   </si>
   <si>
     <t>LEUIUG</t>
   </si>
   <si>
     <t>Leucinodes ugandensis (as Solanum)</t>
   </si>
   <si>
     <t>* Mally R, Korycinska A, Agassiz DJL, Hall J, Hodgetts J, Nuss M (2015) Discovery of an unknown diversity of Leucinodes species damaging Solanaceae fruits in sub-Saharan Africa and moving in trade (Insecta, Lepidoptera, Pyraloidea). ZooKeys 472, 117-162.</t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Solanum)</t>
   </si>
@@ -621,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="428.181" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -797,119 +803,119 @@
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>10</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>30</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" t="s">
         <v>33</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
         <v>36</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>37</v>
       </c>
-      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>38</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>10</v>
       </c>
       <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
         <v>41</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>10</v>
       </c>
       <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
         <v>44</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>45</v>
       </c>
-      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>10</v>
       </c>
       <c r="B19" t="s">
         <v>46</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>10</v>
       </c>
       <c r="B20" t="s">
         <v>48</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20"/>
     </row>
@@ -961,179 +967,191 @@
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>58</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" t="s">
         <v>63</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>64</v>
       </c>
-      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>66</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
         <v>67</v>
       </c>
       <c r="C29" t="s">
         <v>68</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" t="s">
         <v>69</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B32" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C32" t="s">
         <v>74</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" t="s">
         <v>76</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" t="s">
         <v>79</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>80</v>
       </c>
-      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B35" t="s">
         <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>82</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B36" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" t="s">
         <v>84</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>85</v>
       </c>
-      <c r="D36"/>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>71</v>
+      </c>
+      <c r="B37" t="s">
+        <v>86</v>
+      </c>
+      <c r="C37" t="s">
+        <v>87</v>
+      </c>
+      <c r="D37"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>