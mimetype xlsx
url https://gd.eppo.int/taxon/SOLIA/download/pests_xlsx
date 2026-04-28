--- v3 (2026-03-31)
+++ v4 (2026-04-28)
@@ -12,76 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLIA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
-  </si>
-[...10 lines deleted...]
-    <t>* Behera TK, Gyanendra S (2002) Studies on resistance to shoot and fruit borer (Leucinodes orbonalis) and interspecific hybridization in eggplant. Indian Journal of Horticulture 59, 62-66.
-------- mentions 3 literature references considering this plant as host. No confirmed feeding or confirmed completion of life cycle.
-Considered a doubtful host here because the host status is not confirmed.</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>PSTVD0</t>
   </si>
   <si>
     <t>Pospiviroid fusituberis (as Solanum)</t>
   </si>
   <si>
     <t>* Singh RP (1973) Experimental host range of the potato spindle tuber 'virus'. American Potato Journal 50, 111-123.
 ------- At least 51 species, absence of symptoms (except for Solanum depilatum and S. lycopersicum)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>VASALY</t>
@@ -162,50 +148,63 @@
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>FRANCS</t>
   </si>
   <si>
     <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>LEUILA</t>
   </si>
   <si>
     <t>Leucinodes laisalis</t>
   </si>
   <si>
     <t>* Mally R, Korycinska A, Agassiz DJL, Hall J, Hodgetts J, Nuss M (2015) Discovery of an unknown diversity of Leucinodes species damaging Solanaceae fruits in sub-Saharan Africa and moving in trade (Insecta, Lepidoptera, Pyraloidea). ZooKeys 472, 117-162.</t>
+  </si>
+  <si>
+    <t>LEUIOR</t>
+  </si>
+  <si>
+    <t>Leucinodes orbonalis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Behera TK, Gyanendra S (2002) Studies on resistance to shoot and fruit borer (Leucinodes orbonalis) and interspecific hybridization in eggplant. Indian Journal of Horticulture 59, 62-66.
+------- mentions 3 literature references considering this plant as host. No confirmed feeding or confirmed completion of life cycle. 
+Considered a doubtful host here because the host status is not confirmed.
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>LEUIUG</t>
   </si>
   <si>
     <t>Leucinodes ugandensis (as Solanum)</t>
   </si>
   <si>
     <t>CERTCY</t>
   </si>
   <si>
     <t>Neoceratitis cyanescens</t>
   </si>
   <si>
     <t xml:space="preserve">* Hassani IM, Delatte H, Ravaomanarivo LH, Nouhou S, Duyck PF (2022) Niche partitioning via host plants and altitude among fruit flies following the invasion of Bactrocera dorsalis. Agricultural and Forest Entomology. https://doi.org/10.1111/afe.12522
 </t>
   </si>
   <si>
     <t>TBRV00</t>
   </si>
   <si>
     <t>Nepovirus nigranuli (as Solanum)</t>
   </si>
   <si>
     <t>PMTV00</t>
@@ -700,617 +699,617 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="342.059" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D2"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" t="s">
         <v>8</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
         <v>17</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B9" t="s">
+        <v>24</v>
+      </c>
+      <c r="C9" t="s">
         <v>25</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" t="s">
         <v>30</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>5</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
         <v>36</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B22" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" t="s">
         <v>55</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B26" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B27" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B28" t="s">
+        <v>67</v>
+      </c>
+      <c r="C28" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" t="s">
         <v>74</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B32" t="s">
+        <v>76</v>
+      </c>
+      <c r="C32" t="s">
         <v>77</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" t="s">
         <v>80</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B34" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B35" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B36" t="s">
+        <v>85</v>
+      </c>
+      <c r="C36" t="s">
         <v>86</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B37" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
+        <v>90</v>
+      </c>
+      <c r="B38" t="s">
         <v>91</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" t="s">
         <v>91</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B40" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" t="s">
         <v>95</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B41" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B43" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" t="s">
         <v>102</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B44" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D44"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>