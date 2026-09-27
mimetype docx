--- v13 (2026-09-07)
+++ v14 (2026-09-27)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27776a9e81ccc3b16" w:history="1">
+            <w:hyperlink r:id="rId79156ab96c59bf7fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91326a9e81ccc3b5c" w:history="1">
+            <w:hyperlink r:id="rId99376ab96c59bf844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47701987" name="name16296a9e81ccc463e" descr="3245.jpg"/>
+                  <wp:docPr id="93516712" name="name68446ab96c59c01da" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60026a9e81ccc463b" cstate="print"/>
+                          <a:blip r:embed="rId77716ab96c59c01d7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId75926a9e81ccc47db" w:history="1">
+            <w:hyperlink r:id="rId25566ab96c59c0339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94586a9e81ccc4b37" w:history="1">
+      <w:hyperlink r:id="rId84556ab96c59c0558" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="93574194" name="name69306a9e81ccc5cba" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="96042061" name="name84656ab96c59c131c" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90896a9e81ccc5cb7" cstate="print"/>
+                    <a:blip r:embed="rId32936ab96c59c131a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91676a9e81ccca2b5" w:history="1">
+      <w:hyperlink r:id="rId82596ab96c59c4379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69186a9e81ccca2e1" w:history="1">
+      <w:hyperlink r:id="rId14486ab96c59c439f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId90876a9e81ccca348" w:history="1">
+      <w:hyperlink r:id="rId18106ab96c59c4411" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47586a9e81ccca36a" w:history="1">
+      <w:hyperlink r:id="rId86796ab96c59c4432" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65276a9e81ccca3d8" w:history="1">
+      <w:hyperlink r:id="rId72606ab96c59c4492" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87136a9e81ccca3f9" w:history="1">
+      <w:hyperlink r:id="rId68266ab96c59c44b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67966a9e81ccca5aa" w:history="1">
+      <w:hyperlink r:id="rId17396ab96c59c4651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61526a9e81ccca5cd" w:history="1">
+      <w:hyperlink r:id="rId87536ab96c59c4672" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27306a9e81cccaa32" w:history="1">
+      <w:hyperlink r:id="rId14176ab96c59c4a89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36026a9e81cccabff" w:history="1">
+      <w:hyperlink r:id="rId91696ab96c59c4c41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81036a9e81cccad69" w:history="1">
+      <w:hyperlink r:id="rId70876ab96c59c4da4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71536a9e81cccb0bf" w:history="1">
+      <w:hyperlink r:id="rId96336ab96c59c50e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67036a9e81cccb2a5" w:history="1">
+      <w:hyperlink r:id="rId68596ab96c59c52a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60206a9e81cccb2c5" w:history="1">
+      <w:hyperlink r:id="rId19876ab96c59c52c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80536a9e81cccb348" w:history="1">
+      <w:hyperlink r:id="rId24986ab96c59c533d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74186a9e81cccb367" w:history="1">
+      <w:hyperlink r:id="rId61006ab96c59c535c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50586a9e81cccbd66" w:history="1">
+      <w:hyperlink r:id="rId13936ab96c59c5d2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57206a9e81cccbd88" w:history="1">
+      <w:hyperlink r:id="rId25166ab96c59c5d4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72906a9e81cccc07c" w:history="1">
+      <w:hyperlink r:id="rId83956ab96c59c603c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96226a9e81cccc09c" w:history="1">
+      <w:hyperlink r:id="rId18246ab96c59c605c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId47266a9e81cccc114" w:history="1">
+      <w:hyperlink r:id="rId87256ab96c59c60ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43136a9e81cccc163" w:history="1">
+      <w:hyperlink r:id="rId79236ab96c59c60f8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24816a9e81cccc177" w:history="1">
+      <w:hyperlink r:id="rId72216ab96c59c610c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89586a9e81cccc1b8" w:history="1">
+      <w:hyperlink r:id="rId80386ab96c59c614a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94796a9e81cccc1d8" w:history="1">
+      <w:hyperlink r:id="rId23146ab96c59c6168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47736a9e81cccc239" w:history="1">
+      <w:hyperlink r:id="rId27716ab96c59c61c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99936a9e81cccc3b0" w:history="1">
+      <w:hyperlink r:id="rId97666ab96c59c6330" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89806a9e81cccc3d0" w:history="1">
+      <w:hyperlink r:id="rId95636ab96c59c6363" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39496a9e81cccc7ac" w:history="1">
+      <w:hyperlink r:id="rId62216ab96c59c6743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92586a9e81cccc880" w:history="1">
+      <w:hyperlink r:id="rId59536ab96c59c6812" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82633212">
+  <w:abstractNum w:abstractNumId="51454519">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32212716">
+    <w:lvl w:ilvl="0" w:tplc="34630691">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32212716" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34630691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82633211">
+  <w:abstractNum w:abstractNumId="51454518">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53910771">
+    <w:lvl w:ilvl="0" w:tplc="52960819">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82633211">
-    <w:abstractNumId w:val="82633211"/>
+  <w:num w:numId="51454518">
+    <w:abstractNumId w:val="51454518"/>
   </w:num>
-  <w:num w:numId="82633212">
-    <w:abstractNumId w:val="82633212"/>
+  <w:num w:numId="51454519">
+    <w:abstractNumId w:val="51454519"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864652478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246495784" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27776a9e81ccc3b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId91326a9e81ccc3b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId75926a9e81ccc47db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId94586a9e81ccc4b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId91676a9e81ccca2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId69186a9e81ccca2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId90876a9e81ccca348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId47586a9e81ccca36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId65276a9e81ccca3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId87136a9e81ccca3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId67966a9e81ccca5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId61526a9e81ccca5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId27306a9e81cccaa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId36026a9e81cccabff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId81036a9e81cccad69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId71536a9e81cccb0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId67036a9e81cccb2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId60206a9e81cccb2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId80536a9e81cccb348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId74186a9e81cccb367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId50586a9e81cccbd66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId57206a9e81cccbd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId72906a9e81cccc07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId96226a9e81cccc09c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId47266a9e81cccc114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId43136a9e81cccc163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId24816a9e81cccc177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId89586a9e81cccc1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId94796a9e81cccc1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId47736a9e81cccc239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId99936a9e81cccc3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId89806a9e81cccc3d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId39496a9e81cccc7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92586a9e81cccc880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId60026a9e81ccc463b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60026a9e81ccc463b.jpg"/><Relationship Id="rId90896a9e81ccc5cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90896a9e81ccc5cb7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565309159" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId121692793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79156ab96c59bf7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId99376ab96c59bf844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId25566ab96c59c0339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId84556ab96c59c0558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId82596ab96c59c4379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId14486ab96c59c439f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId18106ab96c59c4411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId86796ab96c59c4432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId72606ab96c59c4492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId68266ab96c59c44b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId17396ab96c59c4651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId87536ab96c59c4672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId14176ab96c59c4a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId91696ab96c59c4c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId70876ab96c59c4da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId96336ab96c59c50e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId68596ab96c59c52a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId19876ab96c59c52c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId24986ab96c59c533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId61006ab96c59c535c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId13936ab96c59c5d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId25166ab96c59c5d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId83956ab96c59c603c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId18246ab96c59c605c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId87256ab96c59c60ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId79236ab96c59c60f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId72216ab96c59c610c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId80386ab96c59c614a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId23146ab96c59c6168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId27716ab96c59c61c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId97666ab96c59c6330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId95636ab96c59c6363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId62216ab96c59c6743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59536ab96c59c6812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId77716ab96c59c01d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716ab96c59c01d7.jpg"/><Relationship Id="rId32936ab96c59c131a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32936ab96c59c131a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>