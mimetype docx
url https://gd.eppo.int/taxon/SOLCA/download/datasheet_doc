--- v14 (2026-09-27)
+++ v15 (2026-10-17)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79156ab96c59bf7fd" w:history="1">
+            <w:hyperlink r:id="rId21826ad400e839f34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99376ab96c59bf844" w:history="1">
+            <w:hyperlink r:id="rId61916ad400e839f7c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="93516712" name="name68446ab96c59c01da" descr="3245.jpg"/>
+                  <wp:docPr id="41645581" name="name97386ad400e83a6be" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId77716ab96c59c01d7" cstate="print"/>
+                          <a:blip r:embed="rId36016ad400e83a6bc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25566ab96c59c0339" w:history="1">
+            <w:hyperlink r:id="rId21316ad400e83a7da" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84556ab96c59c0558" w:history="1">
+      <w:hyperlink r:id="rId52606ad400e83a982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96042061" name="name84656ab96c59c131c" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="65205380" name="name24266ad400e83b6ea" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32936ab96c59c131a" cstate="print"/>
+                    <a:blip r:embed="rId85636ad400e83b6e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId82596ab96c59c4379" w:history="1">
+      <w:hyperlink r:id="rId64066ad400e83dfbc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14486ab96c59c439f" w:history="1">
+      <w:hyperlink r:id="rId84706ad400e83dfe2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18106ab96c59c4411" w:history="1">
+      <w:hyperlink r:id="rId23216ad400e83e047" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86796ab96c59c4432" w:history="1">
+      <w:hyperlink r:id="rId43826ad400e83e067" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72606ab96c59c4492" w:history="1">
+      <w:hyperlink r:id="rId98286ad400e83e0c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68266ab96c59c44b2" w:history="1">
+      <w:hyperlink r:id="rId22506ad400e83e0e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17396ab96c59c4651" w:history="1">
+      <w:hyperlink r:id="rId94886ad400e83e294" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87536ab96c59c4672" w:history="1">
+      <w:hyperlink r:id="rId66206ad400e83e2b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14176ab96c59c4a89" w:history="1">
+      <w:hyperlink r:id="rId36276ad400e83e70b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91696ab96c59c4c41" w:history="1">
+      <w:hyperlink r:id="rId62206ad400e83e8eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876ab96c59c4da4" w:history="1">
+      <w:hyperlink r:id="rId60346ad400e83ea52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96336ab96c59c50e1" w:history="1">
+      <w:hyperlink r:id="rId80916ad400e83eda7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68596ab96c59c52a1" w:history="1">
+      <w:hyperlink r:id="rId82766ad400e83ef79" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19876ab96c59c52c1" w:history="1">
+      <w:hyperlink r:id="rId69306ad400e83ef99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24986ab96c59c533d" w:history="1">
+      <w:hyperlink r:id="rId11686ad400e83f01b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61006ab96c59c535c" w:history="1">
+      <w:hyperlink r:id="rId71696ad400e83f03b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13936ab96c59c5d2b" w:history="1">
+      <w:hyperlink r:id="rId73916ad400e83fa4a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25166ab96c59c5d4b" w:history="1">
+      <w:hyperlink r:id="rId20506ad400e83fa6b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83956ab96c59c603c" w:history="1">
+      <w:hyperlink r:id="rId55636ad400e83fd86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18246ab96c59c605c" w:history="1">
+      <w:hyperlink r:id="rId34076ad400e83fda8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87256ab96c59c60ba" w:history="1">
+      <w:hyperlink r:id="rId37416ad400e83fe0a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79236ab96c59c60f8" w:history="1">
+      <w:hyperlink r:id="rId88486ad400e83fe4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId72216ab96c59c610c" w:history="1">
+      <w:hyperlink r:id="rId29656ad400e83fe5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80386ab96c59c614a" w:history="1">
+      <w:hyperlink r:id="rId51846ad400e83fe9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23146ab96c59c6168" w:history="1">
+      <w:hyperlink r:id="rId60416ad400e83fec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27716ab96c59c61c4" w:history="1">
+      <w:hyperlink r:id="rId84596ad400e83ff1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97666ab96c59c6330" w:history="1">
+      <w:hyperlink r:id="rId81666ad400e840097" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95636ab96c59c6363" w:history="1">
+      <w:hyperlink r:id="rId70816ad400e8400b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62216ab96c59c6743" w:history="1">
+      <w:hyperlink r:id="rId48746ad400e84049e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59536ab96c59c6812" w:history="1">
+      <w:hyperlink r:id="rId52486ad400e840577" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51454519">
+  <w:abstractNum w:abstractNumId="57434914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34630691">
+    <w:lvl w:ilvl="0" w:tplc="41712296">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34630691" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41712296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51454518">
+  <w:abstractNum w:abstractNumId="57434913">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52960819">
+    <w:lvl w:ilvl="0" w:tplc="29655203">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51454518">
-    <w:abstractNumId w:val="51454518"/>
+  <w:num w:numId="57434913">
+    <w:abstractNumId w:val="57434913"/>
   </w:num>
-  <w:num w:numId="51454519">
-    <w:abstractNumId w:val="51454519"/>
+  <w:num w:numId="57434914">
+    <w:abstractNumId w:val="57434914"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565309159" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId121692793" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79156ab96c59bf7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId99376ab96c59bf844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId25566ab96c59c0339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId84556ab96c59c0558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId82596ab96c59c4379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId14486ab96c59c439f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId18106ab96c59c4411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId86796ab96c59c4432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId72606ab96c59c4492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId68266ab96c59c44b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId17396ab96c59c4651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId87536ab96c59c4672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId14176ab96c59c4a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId91696ab96c59c4c41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId70876ab96c59c4da4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId96336ab96c59c50e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId68596ab96c59c52a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId19876ab96c59c52c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId24986ab96c59c533d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId61006ab96c59c535c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId13936ab96c59c5d2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId25166ab96c59c5d4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId83956ab96c59c603c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId18246ab96c59c605c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId87256ab96c59c60ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId79236ab96c59c60f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId72216ab96c59c610c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId80386ab96c59c614a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId23146ab96c59c6168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId27716ab96c59c61c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId97666ab96c59c6330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId95636ab96c59c6363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId62216ab96c59c6743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59536ab96c59c6812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId77716ab96c59c01d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77716ab96c59c01d7.jpg"/><Relationship Id="rId32936ab96c59c131a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32936ab96c59c131a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131940362" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779317447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21826ad400e839f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId61916ad400e839f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId21316ad400e83a7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId52606ad400e83a982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId64066ad400e83dfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId84706ad400e83dfe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId23216ad400e83e047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId43826ad400e83e067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId98286ad400e83e0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId22506ad400e83e0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId94886ad400e83e294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId66206ad400e83e2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId36276ad400e83e70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId62206ad400e83e8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId60346ad400e83ea52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId80916ad400e83eda7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId82766ad400e83ef79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId69306ad400e83ef99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId11686ad400e83f01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId71696ad400e83f03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId73916ad400e83fa4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId20506ad400e83fa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId55636ad400e83fd86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId34076ad400e83fda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId37416ad400e83fe0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId88486ad400e83fe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId29656ad400e83fe5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId51846ad400e83fe9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId60416ad400e83fec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId84596ad400e83ff1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId81666ad400e840097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId70816ad400e8400b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId48746ad400e84049e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52486ad400e840577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId36016ad400e83a6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36016ad400e83a6bc.jpg"/><Relationship Id="rId85636ad400e83b6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85636ad400e83b6e8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>