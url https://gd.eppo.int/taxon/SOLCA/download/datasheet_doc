--- v15 (2026-10-17)
+++ v16 (2026-11-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21826ad400e839f34" w:history="1">
+            <w:hyperlink r:id="rId27666aee9b341c9a9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61916ad400e839f7c" w:history="1">
+            <w:hyperlink r:id="rId99426aee9b341c9d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="41645581" name="name97386ad400e83a6be" descr="3245.jpg"/>
+                  <wp:docPr id="57591649" name="name16096aee9b341d1c2" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId36016ad400e83a6bc" cstate="print"/>
+                          <a:blip r:embed="rId33966aee9b341d1c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21316ad400e83a7da" w:history="1">
+            <w:hyperlink r:id="rId41916aee9b341d2f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52606ad400e83a982" w:history="1">
+      <w:hyperlink r:id="rId25546aee9b341d3fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65205380" name="name24266ad400e83b6ea" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="87586809" name="name30916aee9b341df15" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85636ad400e83b6e8" cstate="print"/>
+                    <a:blip r:embed="rId96116aee9b341df13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId64066ad400e83dfbc" w:history="1">
+      <w:hyperlink r:id="rId73306aee9b341f5c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84706ad400e83dfe2" w:history="1">
+      <w:hyperlink r:id="rId91476aee9b341f5dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23216ad400e83e047" w:history="1">
+      <w:hyperlink r:id="rId22756aee9b341f610" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43826ad400e83e067" w:history="1">
+      <w:hyperlink r:id="rId82846aee9b341f620" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98286ad400e83e0c7" w:history="1">
+      <w:hyperlink r:id="rId24636aee9b341f651" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22506ad400e83e0e8" w:history="1">
+      <w:hyperlink r:id="rId49996aee9b341f662" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94886ad400e83e294" w:history="1">
+      <w:hyperlink r:id="rId77936aee9b341f740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66206ad400e83e2b5" w:history="1">
+      <w:hyperlink r:id="rId48136aee9b341f751" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36276ad400e83e70b" w:history="1">
+      <w:hyperlink r:id="rId87536aee9b341f98a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62206ad400e83e8eb" w:history="1">
+      <w:hyperlink r:id="rId70396aee9b341faed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60346ad400e83ea52" w:history="1">
+      <w:hyperlink r:id="rId75836aee9b341fbb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80916ad400e83eda7" w:history="1">
+      <w:hyperlink r:id="rId63226aee9b341fd7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82766ad400e83ef79" w:history="1">
+      <w:hyperlink r:id="rId76266aee9b341fe71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69306ad400e83ef99" w:history="1">
+      <w:hyperlink r:id="rId82406aee9b341fe81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11686ad400e83f01b" w:history="1">
+      <w:hyperlink r:id="rId17166aee9b341fec3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71696ad400e83f03b" w:history="1">
+      <w:hyperlink r:id="rId33836aee9b341fed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73916ad400e83fa4a" w:history="1">
+      <w:hyperlink r:id="rId67066aee9b3420475" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20506ad400e83fa6b" w:history="1">
+      <w:hyperlink r:id="rId21266aee9b3420487" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55636ad400e83fd86" w:history="1">
+      <w:hyperlink r:id="rId15136aee9b3420621" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34076ad400e83fda8" w:history="1">
+      <w:hyperlink r:id="rId64916aee9b3420632" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37416ad400e83fe0a" w:history="1">
+      <w:hyperlink r:id="rId99836aee9b3420663" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88486ad400e83fe4b" w:history="1">
+      <w:hyperlink r:id="rId30716aee9b3420685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId29656ad400e83fe5f" w:history="1">
+      <w:hyperlink r:id="rId44956aee9b342068f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51846ad400e83fe9e" w:history="1">
+      <w:hyperlink r:id="rId29296aee9b34206b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60416ad400e83fec0" w:history="1">
+      <w:hyperlink r:id="rId84966aee9b34206c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84596ad400e83ff1f" w:history="1">
+      <w:hyperlink r:id="rId90566aee9b34206f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81666ad400e840097" w:history="1">
+      <w:hyperlink r:id="rId12296aee9b34207b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70816ad400e8400b7" w:history="1">
+      <w:hyperlink r:id="rId80886aee9b34207c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48746ad400e84049e" w:history="1">
+      <w:hyperlink r:id="rId69586aee9b34209d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52486ad400e840577" w:history="1">
+      <w:hyperlink r:id="rId42686aee9b3420a47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="57434914">
+  <w:abstractNum w:abstractNumId="88607380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41712296">
+    <w:lvl w:ilvl="0" w:tplc="33295230">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41712296" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33295230" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57434913">
+  <w:abstractNum w:abstractNumId="88607379">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29655203">
+    <w:lvl w:ilvl="0" w:tplc="88317613">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="57434913">
-    <w:abstractNumId w:val="57434913"/>
+  <w:num w:numId="88607379">
+    <w:abstractNumId w:val="88607379"/>
   </w:num>
-  <w:num w:numId="57434914">
-    <w:abstractNumId w:val="57434914"/>
+  <w:num w:numId="88607380">
+    <w:abstractNumId w:val="88607380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId131940362" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId779317447" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21826ad400e839f34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId61916ad400e839f7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId21316ad400e83a7da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId52606ad400e83a982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId64066ad400e83dfbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId84706ad400e83dfe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId23216ad400e83e047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId43826ad400e83e067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId98286ad400e83e0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId22506ad400e83e0e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId94886ad400e83e294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId66206ad400e83e2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId36276ad400e83e70b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId62206ad400e83e8eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId60346ad400e83ea52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId80916ad400e83eda7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId82766ad400e83ef79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId69306ad400e83ef99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId11686ad400e83f01b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId71696ad400e83f03b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId73916ad400e83fa4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId20506ad400e83fa6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId55636ad400e83fd86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId34076ad400e83fda8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId37416ad400e83fe0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId88486ad400e83fe4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId29656ad400e83fe5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId51846ad400e83fe9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId60416ad400e83fec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId84596ad400e83ff1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId81666ad400e840097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId70816ad400e8400b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId48746ad400e84049e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52486ad400e840577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId36016ad400e83a6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36016ad400e83a6bc.jpg"/><Relationship Id="rId85636ad400e83b6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85636ad400e83b6e8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId861635436" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902552588" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27666aee9b341c9a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId99426aee9b341c9d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId41916aee9b341d2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId25546aee9b341d3fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId73306aee9b341f5c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId91476aee9b341f5dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId22756aee9b341f610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId82846aee9b341f620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId24636aee9b341f651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId49996aee9b341f662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId77936aee9b341f740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId48136aee9b341f751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId87536aee9b341f98a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId70396aee9b341faed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId75836aee9b341fbb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId63226aee9b341fd7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId76266aee9b341fe71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId82406aee9b341fe81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId17166aee9b341fec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId33836aee9b341fed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId67066aee9b3420475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId21266aee9b3420487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId15136aee9b3420621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId64916aee9b3420632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId99836aee9b3420663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId30716aee9b3420685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId44956aee9b342068f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId29296aee9b34206b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId84966aee9b34206c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId90566aee9b34206f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId12296aee9b34207b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId80886aee9b34207c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId69586aee9b34209d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId42686aee9b3420a47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId33966aee9b341d1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33966aee9b341d1c1.jpg"/><Relationship Id="rId96116aee9b341df13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96116aee9b341df13.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>