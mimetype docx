--- v5 (2026-03-07)
+++ v6 (2026-04-16)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId683269abaed9d855c" w:history="1">
+            <w:hyperlink r:id="rId261569e09cad36da5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406069abaed9d85a2" w:history="1">
+            <w:hyperlink r:id="rId218969e09cad36dee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34866027" name="name180769abaed9d86fa" descr="3245.jpg"/>
+                  <wp:docPr id="6770583" name="name307269e09cad372f8" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId502069abaed9d86f9" cstate="print"/>
+                          <a:blip r:embed="rId197869e09cad372f6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId187869abaed9d87fe" w:history="1">
+            <w:hyperlink r:id="rId848969e09cad3741b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199169abaed9d8983" w:history="1">
+      <w:hyperlink r:id="rId823069e09cad375b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31025790" name="name441569abaed9d99e8" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="88010543" name="name751269e09cad385b0" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId390169abaed9d99e5" cstate="print"/>
+                    <a:blip r:embed="rId488169e09cad385ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -817,51 +817,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Austria, Belgium, Croatia, Czechia, Finland, France (mainland), Georgia, Germany, Italy (mainland), Netherlands, Norway, Romania, Russian Federation (Far East), Spain (mainland), Switzerland, United Kingdom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bangladesh, China (Zhejiang), India (Tamil Nadu), Japan, Korea, Republic of, Nepal</w:t>
+        <w:t xml:space="preserve"> Bangladesh, China (Zhejiang), India (Tamil Nadu), Japan (Hokkaido, Honshu, Ryukyu Archipelago), Korea, Republic of, Nepal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">North America:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Canada (Nova Scotia, Ontario, Québec), United States of America (Alabama, Arizona, Arkansas, California, Colorado, Connecticut, Delaware, District of Columbia, Florida, Georgia, Idaho, Illinois, Indiana, Iowa, Kansas, Kentucky, Louisiana, Maine, Maryland, Massachusetts, Michigan, Minnesota, Mississippi, Missouri, Nebraska, New Hampshire, New Jersey, New Mexico, New York, North Carolina, Ohio, Oklahoma, Oregon, Pennsylvania, Rhode Island, South Carolina, South Dakota, Tennessee, Texas, Utah, Vermont, Virginia, Washington, West Virginia, Wisconsin, Wyoming)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId106969abaed9dc1d0" w:history="1">
+      <w:hyperlink r:id="rId955969e09cad3af5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId352169abaed9dc1f6" w:history="1">
+      <w:hyperlink r:id="rId530269e09cad3af81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId604469abaed9dc259" w:history="1">
+      <w:hyperlink r:id="rId407069e09cad3afe6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId882069abaed9dc279" w:history="1">
+      <w:hyperlink r:id="rId574869e09cad3b005" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417669abaed9dc2d6" w:history="1">
+      <w:hyperlink r:id="rId880669e09cad3b062" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763869abaed9dc2f7" w:history="1">
+      <w:hyperlink r:id="rId539669e09cad3b082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501169abaed9dc495" w:history="1">
+      <w:hyperlink r:id="rId650169e09cad3b250" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId621369abaed9dc4b8" w:history="1">
+      <w:hyperlink r:id="rId342569e09cad3b332" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId652169abaed9dc8f5" w:history="1">
+      <w:hyperlink r:id="rId810969e09cad3b81c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId177569abaed9dcac5" w:history="1">
+      <w:hyperlink r:id="rId203769e09cad3ba53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429969abaed9dcc37" w:history="1">
+      <w:hyperlink r:id="rId762169e09cad3bbce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId256169abaed9dcfbd" w:history="1">
+      <w:hyperlink r:id="rId347469e09cad3c11c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431169abaed9dd1a1" w:history="1">
+      <w:hyperlink r:id="rId742669e09cad3c34e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId264869abaed9dd1c1" w:history="1">
+      <w:hyperlink r:id="rId410769e09cad3c372" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414069abaed9dd253" w:history="1">
+      <w:hyperlink r:id="rId704769e09cad3c3f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216869abaed9dd27f" w:history="1">
+      <w:hyperlink r:id="rId693269e09cad3c424" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479669abaed9ddc7e" w:history="1">
+      <w:hyperlink r:id="rId425469e09cad3cf14" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261369abaed9ddcab" w:history="1">
+      <w:hyperlink r:id="rId512569e09cad3cf36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957769abaed9ddf9a" w:history="1">
+      <w:hyperlink r:id="rId700069e09cad3d3cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178469abaed9ddfba" w:history="1">
+      <w:hyperlink r:id="rId523669e09cad3d3f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId727169abaed9de025" w:history="1">
+      <w:hyperlink r:id="rId580669e09cad3d481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117669abaed9de079" w:history="1">
+      <w:hyperlink r:id="rId561869e09cad3d4da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId790869abaed9de095" w:history="1">
+      <w:hyperlink r:id="rId348269e09cad3d4ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292269abaed9de0d6" w:history="1">
+      <w:hyperlink r:id="rId465069e09cad3d532" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804969abaed9de0f6" w:history="1">
+      <w:hyperlink r:id="rId277169e09cad3d554" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661769abaed9de153" w:history="1">
+      <w:hyperlink r:id="rId433669e09cad3d5b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241369abaed9de2d1" w:history="1">
+      <w:hyperlink r:id="rId627069e09cad3d7a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136969abaed9de2f0" w:history="1">
+      <w:hyperlink r:id="rId915169e09cad3d7d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId590869abaed9de6cc" w:history="1">
+      <w:hyperlink r:id="rId547469e09cad3dd95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId185169abaed9de79d" w:history="1">
+      <w:hyperlink r:id="rId140169e09cad3de6f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63547565">
+  <w:abstractNum w:abstractNumId="53597388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55473591">
+    <w:lvl w:ilvl="0" w:tplc="57361044">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55473591" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57361044" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63547564">
+  <w:abstractNum w:abstractNumId="53597387">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28595139">
+    <w:lvl w:ilvl="0" w:tplc="64238055">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63547564">
-    <w:abstractNumId w:val="63547564"/>
+  <w:num w:numId="53597387">
+    <w:abstractNumId w:val="53597387"/>
   </w:num>
-  <w:num w:numId="63547565">
-    <w:abstractNumId w:val="63547565"/>
+  <w:num w:numId="53597388">
+    <w:abstractNumId w:val="53597388"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402188667" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId460529776" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId683269abaed9d855c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId406069abaed9d85a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId187869abaed9d87fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId199169abaed9d8983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId106969abaed9dc1d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId352169abaed9dc1f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId604469abaed9dc259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId882069abaed9dc279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId417669abaed9dc2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId763869abaed9dc2f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId501169abaed9dc495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId621369abaed9dc4b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId652169abaed9dc8f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId177569abaed9dcac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId429969abaed9dcc37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId256169abaed9dcfbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId431169abaed9dd1a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId264869abaed9dd1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId414069abaed9dd253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId216869abaed9dd27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId479669abaed9ddc7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId261369abaed9ddcab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId957769abaed9ddf9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId178469abaed9ddfba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId727169abaed9de025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId117669abaed9de079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId790869abaed9de095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId292269abaed9de0d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId804969abaed9de0f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId661769abaed9de153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId241369abaed9de2d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId136969abaed9de2f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId590869abaed9de6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId185169abaed9de79d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId502069abaed9d86f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId502069abaed9d86f9.jpg"/><Relationship Id="rId390169abaed9d99e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId390169abaed9d99e5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875083295" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179620375" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId261569e09cad36da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId218969e09cad36dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId848969e09cad3741b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId823069e09cad375b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId955969e09cad3af5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId530269e09cad3af81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId407069e09cad3afe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId574869e09cad3b005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId880669e09cad3b062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId539669e09cad3b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId650169e09cad3b250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId342569e09cad3b332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId810969e09cad3b81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId203769e09cad3ba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId762169e09cad3bbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId347469e09cad3c11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId742669e09cad3c34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId410769e09cad3c372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId704769e09cad3c3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId693269e09cad3c424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId425469e09cad3cf14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId512569e09cad3cf36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId700069e09cad3d3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId523669e09cad3d3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId580669e09cad3d481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId561869e09cad3d4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId348269e09cad3d4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId465069e09cad3d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId277169e09cad3d554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId433669e09cad3d5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId627069e09cad3d7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId915169e09cad3d7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId547469e09cad3dd95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId140169e09cad3de6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId197869e09cad372f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId197869e09cad372f6.jpg"/><Relationship Id="rId488169e09cad385ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId488169e09cad385ad.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>