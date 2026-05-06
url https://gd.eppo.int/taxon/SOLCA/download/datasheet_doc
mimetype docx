--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261569e09cad36da5" w:history="1">
+            <w:hyperlink r:id="rId548769fb2de915cad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218969e09cad36dee" w:history="1">
+            <w:hyperlink r:id="rId293569fb2de915cf4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6770583" name="name307269e09cad372f8" descr="3245.jpg"/>
+                  <wp:docPr id="49986468" name="name316669fb2de916315" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId197869e09cad372f6" cstate="print"/>
+                          <a:blip r:embed="rId278869fb2de916313" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId848969e09cad3741b" w:history="1">
+            <w:hyperlink r:id="rId285069fb2de916452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823069e09cad375b1" w:history="1">
+      <w:hyperlink r:id="rId491269fb2de9165f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88010543" name="name751269e09cad385b0" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="56262255" name="name598669fb2de9173a1" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId488169e09cad385ad" cstate="print"/>
+                    <a:blip r:embed="rId906269fb2de91739f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId955969e09cad3af5b" w:history="1">
+      <w:hyperlink r:id="rId130569fb2de919aec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId530269e09cad3af81" w:history="1">
+      <w:hyperlink r:id="rId594869fb2de919b11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId407069e09cad3afe6" w:history="1">
+      <w:hyperlink r:id="rId572469fb2de919b71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574869e09cad3b005" w:history="1">
+      <w:hyperlink r:id="rId606869fb2de919b97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880669e09cad3b062" w:history="1">
+      <w:hyperlink r:id="rId574569fb2de919c0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539669e09cad3b082" w:history="1">
+      <w:hyperlink r:id="rId975469fb2de919c2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId650169e09cad3b250" w:history="1">
+      <w:hyperlink r:id="rId875669fb2de919dcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342569e09cad3b332" w:history="1">
+      <w:hyperlink r:id="rId738769fb2de919def" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId810969e09cad3b81c" w:history="1">
+      <w:hyperlink r:id="rId887669fb2de91a219" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId203769e09cad3ba53" w:history="1">
+      <w:hyperlink r:id="rId749969fb2de91a3d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId762169e09cad3bbce" w:history="1">
+      <w:hyperlink r:id="rId576169fb2de91a54a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347469e09cad3c11c" w:history="1">
+      <w:hyperlink r:id="rId401369fb2de91a8a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId742669e09cad3c34e" w:history="1">
+      <w:hyperlink r:id="rId328469fb2de91aa6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410769e09cad3c372" w:history="1">
+      <w:hyperlink r:id="rId189569fb2de91aa90" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704769e09cad3c3f7" w:history="1">
+      <w:hyperlink r:id="rId526569fb2de91ab0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693269e09cad3c424" w:history="1">
+      <w:hyperlink r:id="rId639169fb2de91ab2b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId425469e09cad3cf14" w:history="1">
+      <w:hyperlink r:id="rId897269fb2de91b4d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId512569e09cad3cf36" w:history="1">
+      <w:hyperlink r:id="rId520469fb2de91b4f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700069e09cad3d3cc" w:history="1">
+      <w:hyperlink r:id="rId127369fb2de91b819" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523669e09cad3d3f7" w:history="1">
+      <w:hyperlink r:id="rId405169fb2de91b839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId580669e09cad3d481" w:history="1">
+      <w:hyperlink r:id="rId213269fb2de91b89a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId561869e09cad3d4da" w:history="1">
+      <w:hyperlink r:id="rId683469fb2de91b8db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId348269e09cad3d4ef" w:history="1">
+      <w:hyperlink r:id="rId123069fb2de91b8ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465069e09cad3d532" w:history="1">
+      <w:hyperlink r:id="rId309669fb2de91b92e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277169e09cad3d554" w:history="1">
+      <w:hyperlink r:id="rId148369fb2de91b94d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId433669e09cad3d5b3" w:history="1">
+      <w:hyperlink r:id="rId893469fb2de91b9aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId627069e09cad3d7a1" w:history="1">
+      <w:hyperlink r:id="rId267369fb2de91bb17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId915169e09cad3d7d9" w:history="1">
+      <w:hyperlink r:id="rId180769fb2de91bb36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId547469e09cad3dd95" w:history="1">
+      <w:hyperlink r:id="rId241169fb2de91bf0f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId140169e09cad3de6f" w:history="1">
+      <w:hyperlink r:id="rId879869fb2de91bfe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53597388">
+  <w:abstractNum w:abstractNumId="46238526">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57361044">
+    <w:lvl w:ilvl="0" w:tplc="51882008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57361044" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51882008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53597387">
+  <w:abstractNum w:abstractNumId="46238525">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64238055">
+    <w:lvl w:ilvl="0" w:tplc="75836679">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53597387">
-    <w:abstractNumId w:val="53597387"/>
+  <w:num w:numId="46238525">
+    <w:abstractNumId w:val="46238525"/>
   </w:num>
-  <w:num w:numId="53597388">
-    <w:abstractNumId w:val="53597388"/>
+  <w:num w:numId="46238526">
+    <w:abstractNumId w:val="46238526"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875083295" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId179620375" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId261569e09cad36da5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId218969e09cad36dee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId848969e09cad3741b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId823069e09cad375b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId955969e09cad3af5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId530269e09cad3af81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId407069e09cad3afe6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId574869e09cad3b005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId880669e09cad3b062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId539669e09cad3b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId650169e09cad3b250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId342569e09cad3b332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId810969e09cad3b81c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId203769e09cad3ba53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId762169e09cad3bbce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId347469e09cad3c11c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId742669e09cad3c34e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId410769e09cad3c372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId704769e09cad3c3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId693269e09cad3c424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId425469e09cad3cf14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId512569e09cad3cf36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId700069e09cad3d3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId523669e09cad3d3f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId580669e09cad3d481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId561869e09cad3d4da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId348269e09cad3d4ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId465069e09cad3d532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId277169e09cad3d554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId433669e09cad3d5b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId627069e09cad3d7a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId915169e09cad3d7d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId547469e09cad3dd95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId140169e09cad3de6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId197869e09cad372f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId197869e09cad372f6.jpg"/><Relationship Id="rId488169e09cad385ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId488169e09cad385ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784195283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901516461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId548769fb2de915cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId293569fb2de915cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId285069fb2de916452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId491269fb2de9165f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId130569fb2de919aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId594869fb2de919b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId572469fb2de919b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId606869fb2de919b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId574569fb2de919c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId975469fb2de919c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId875669fb2de919dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId738769fb2de919def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId887669fb2de91a219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId749969fb2de91a3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId576169fb2de91a54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId401369fb2de91a8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId328469fb2de91aa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId189569fb2de91aa90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId526569fb2de91ab0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId639169fb2de91ab2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId897269fb2de91b4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId520469fb2de91b4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId127369fb2de91b819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId405169fb2de91b839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId213269fb2de91b89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId683469fb2de91b8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId123069fb2de91b8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId309669fb2de91b92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId148369fb2de91b94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId893469fb2de91b9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId267369fb2de91bb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId180769fb2de91bb36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId241169fb2de91bf0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId879869fb2de91bfe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId278869fb2de916313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278869fb2de916313.jpg"/><Relationship Id="rId906269fb2de91739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId906269fb2de91739f.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>