--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548769fb2de915cad" w:history="1">
+            <w:hyperlink r:id="rId79866a15b10908df0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293569fb2de915cf4" w:history="1">
+            <w:hyperlink r:id="rId26516a15b10908e64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49986468" name="name316669fb2de916315" descr="3245.jpg"/>
+                  <wp:docPr id="6686299" name="name88696a15b10909579" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId278869fb2de916313" cstate="print"/>
+                          <a:blip r:embed="rId24076a15b10909577" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId285069fb2de916452" w:history="1">
+            <w:hyperlink r:id="rId57616a15b10909696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491269fb2de9165f4" w:history="1">
+      <w:hyperlink r:id="rId11296a15b10909839" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="56262255" name="name598669fb2de9173a1" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="36087203" name="name89986a15b1090a7b9" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId906269fb2de91739f" cstate="print"/>
+                    <a:blip r:embed="rId23716a15b1090a7b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId130569fb2de919aec" w:history="1">
+      <w:hyperlink r:id="rId62316a15b1090d25b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId594869fb2de919b11" w:history="1">
+      <w:hyperlink r:id="rId33036a15b1090d282" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId572469fb2de919b71" w:history="1">
+      <w:hyperlink r:id="rId95036a15b1090d2e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId606869fb2de919b97" w:history="1">
+      <w:hyperlink r:id="rId86576a15b1090d307" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574569fb2de919c0b" w:history="1">
+      <w:hyperlink r:id="rId74176a15b1090d365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId975469fb2de919c2b" w:history="1">
+      <w:hyperlink r:id="rId68716a15b1090d385" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId875669fb2de919dcc" w:history="1">
+      <w:hyperlink r:id="rId59686a15b1090d52b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738769fb2de919def" w:history="1">
+      <w:hyperlink r:id="rId15706a15b1090d54d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId887669fb2de91a219" w:history="1">
+      <w:hyperlink r:id="rId99236a15b1090d98f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId749969fb2de91a3d8" w:history="1">
+      <w:hyperlink r:id="rId62646a15b1090db69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId576169fb2de91a54a" w:history="1">
+      <w:hyperlink r:id="rId65336a15b1090dccd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId401369fb2de91a8a5" w:history="1">
+      <w:hyperlink r:id="rId90146a15b1090e02f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328469fb2de91aa6e" w:history="1">
+      <w:hyperlink r:id="rId81356a15b1090e213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189569fb2de91aa90" w:history="1">
+      <w:hyperlink r:id="rId35426a15b1090e233" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526569fb2de91ab0d" w:history="1">
+      <w:hyperlink r:id="rId22496a15b1090e2b4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639169fb2de91ab2b" w:history="1">
+      <w:hyperlink r:id="rId83056a15b1090e2d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId897269fb2de91b4d1" w:history="1">
+      <w:hyperlink r:id="rId96966a15b1090ecdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId520469fb2de91b4f1" w:history="1">
+      <w:hyperlink r:id="rId79426a15b1090ed01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127369fb2de91b819" w:history="1">
+      <w:hyperlink r:id="rId70246a15b1090f001" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId405169fb2de91b839" w:history="1">
+      <w:hyperlink r:id="rId36996a15b1090f021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId213269fb2de91b89a" w:history="1">
+      <w:hyperlink r:id="rId41916a15b1090f082" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683469fb2de91b8db" w:history="1">
+      <w:hyperlink r:id="rId12106a15b1090f0c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId123069fb2de91b8ee" w:history="1">
+      <w:hyperlink r:id="rId98606a15b1090f0d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId309669fb2de91b92e" w:history="1">
+      <w:hyperlink r:id="rId33836a15b1090f114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148369fb2de91b94d" w:history="1">
+      <w:hyperlink r:id="rId94816a15b1090f13d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId893469fb2de91b9aa" w:history="1">
+      <w:hyperlink r:id="rId36426a15b1090f1ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267369fb2de91bb17" w:history="1">
+      <w:hyperlink r:id="rId18716a15b1090f322" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180769fb2de91bb36" w:history="1">
+      <w:hyperlink r:id="rId35176a15b1090f341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241169fb2de91bf0f" w:history="1">
+      <w:hyperlink r:id="rId60986a15b1090f719" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId879869fb2de91bfe0" w:history="1">
+      <w:hyperlink r:id="rId63586a15b1090f7ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="46238526">
+  <w:abstractNum w:abstractNumId="31370418">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51882008">
+    <w:lvl w:ilvl="0" w:tplc="72846272">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51882008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72846272" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46238525">
+  <w:abstractNum w:abstractNumId="31370417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75836679">
+    <w:lvl w:ilvl="0" w:tplc="38732040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46238525">
-    <w:abstractNumId w:val="46238525"/>
+  <w:num w:numId="31370417">
+    <w:abstractNumId w:val="31370417"/>
   </w:num>
-  <w:num w:numId="46238526">
-    <w:abstractNumId w:val="46238526"/>
+  <w:num w:numId="31370418">
+    <w:abstractNumId w:val="31370418"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784195283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId901516461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId548769fb2de915cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId293569fb2de915cf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId285069fb2de916452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId491269fb2de9165f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId130569fb2de919aec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId594869fb2de919b11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId572469fb2de919b71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId606869fb2de919b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId574569fb2de919c0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId975469fb2de919c2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId875669fb2de919dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId738769fb2de919def" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId887669fb2de91a219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId749969fb2de91a3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId576169fb2de91a54a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId401369fb2de91a8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId328469fb2de91aa6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId189569fb2de91aa90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId526569fb2de91ab0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId639169fb2de91ab2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId897269fb2de91b4d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId520469fb2de91b4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId127369fb2de91b819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId405169fb2de91b839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId213269fb2de91b89a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId683469fb2de91b8db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId123069fb2de91b8ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId309669fb2de91b92e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId148369fb2de91b94d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId893469fb2de91b9aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId267369fb2de91bb17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId180769fb2de91bb36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId241169fb2de91bf0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId879869fb2de91bfe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId278869fb2de916313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId278869fb2de916313.jpg"/><Relationship Id="rId906269fb2de91739f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId906269fb2de91739f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId225879253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519913011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79866a15b10908df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId26516a15b10908e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId57616a15b10909696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId11296a15b10909839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId62316a15b1090d25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId33036a15b1090d282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId95036a15b1090d2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId86576a15b1090d307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId74176a15b1090d365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId68716a15b1090d385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId59686a15b1090d52b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId15706a15b1090d54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId99236a15b1090d98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId62646a15b1090db69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId65336a15b1090dccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId90146a15b1090e02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId81356a15b1090e213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId35426a15b1090e233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId22496a15b1090e2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId83056a15b1090e2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId96966a15b1090ecdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId79426a15b1090ed01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId70246a15b1090f001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId36996a15b1090f021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId41916a15b1090f082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId12106a15b1090f0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId98606a15b1090f0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId33836a15b1090f114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId94816a15b1090f13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId36426a15b1090f1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId18716a15b1090f322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId35176a15b1090f341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId60986a15b1090f719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63586a15b1090f7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId24076a15b10909577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24076a15b10909577.jpg"/><Relationship Id="rId23716a15b1090a7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a15b1090a7b6.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>