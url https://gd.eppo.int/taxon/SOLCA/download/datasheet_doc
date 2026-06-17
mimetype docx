--- v8 (2026-05-26)
+++ v9 (2026-06-17)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79866a15b10908df0" w:history="1">
+            <w:hyperlink r:id="rId87956a329428c8f47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26516a15b10908e64" w:history="1">
+            <w:hyperlink r:id="rId81156a329428c8f8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="6686299" name="name88696a15b10909579" descr="3245.jpg"/>
+                  <wp:docPr id="7977178" name="name20066a329428c9cb7" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24076a15b10909577" cstate="print"/>
+                          <a:blip r:embed="rId62316a329428c9cb4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57616a15b10909696" w:history="1">
+            <w:hyperlink r:id="rId19356a329428c9e08" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11296a15b10909839" w:history="1">
+      <w:hyperlink r:id="rId16466a329428c9fa9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36087203" name="name89986a15b1090a7b9" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="32477670" name="name85416a329428caa39" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23716a15b1090a7b6" cstate="print"/>
+                    <a:blip r:embed="rId84656a329428caa36" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62316a15b1090d25b" w:history="1">
+      <w:hyperlink r:id="rId30476a329428cd721" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33036a15b1090d282" w:history="1">
+      <w:hyperlink r:id="rId56336a329428cd748" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId95036a15b1090d2e7" w:history="1">
+      <w:hyperlink r:id="rId31986a329428cd7a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86576a15b1090d307" w:history="1">
+      <w:hyperlink r:id="rId88906a329428cd7c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74176a15b1090d365" w:history="1">
+      <w:hyperlink r:id="rId20516a329428cd827" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68716a15b1090d385" w:history="1">
+      <w:hyperlink r:id="rId27006a329428cd846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59686a15b1090d52b" w:history="1">
+      <w:hyperlink r:id="rId21476a329428cd9e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15706a15b1090d54d" w:history="1">
+      <w:hyperlink r:id="rId42526a329428cda08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99236a15b1090d98f" w:history="1">
+      <w:hyperlink r:id="rId30806a329428cde24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62646a15b1090db69" w:history="1">
+      <w:hyperlink r:id="rId98916a329428cdfde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65336a15b1090dccd" w:history="1">
+      <w:hyperlink r:id="rId78186a329428ce160" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90146a15b1090e02f" w:history="1">
+      <w:hyperlink r:id="rId30606a329428ce4af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81356a15b1090e213" w:history="1">
+      <w:hyperlink r:id="rId92986a329428ce675" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35426a15b1090e233" w:history="1">
+      <w:hyperlink r:id="rId66666a329428ce695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22496a15b1090e2b4" w:history="1">
+      <w:hyperlink r:id="rId13246a329428ce711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83056a15b1090e2d4" w:history="1">
+      <w:hyperlink r:id="rId50636a329428ce730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96966a15b1090ecdf" w:history="1">
+      <w:hyperlink r:id="rId42146a329428cf104" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79426a15b1090ed01" w:history="1">
+      <w:hyperlink r:id="rId18166a329428cf124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70246a15b1090f001" w:history="1">
+      <w:hyperlink r:id="rId97846a329428cf416" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36996a15b1090f021" w:history="1">
+      <w:hyperlink r:id="rId75026a329428cf436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41916a15b1090f082" w:history="1">
+      <w:hyperlink r:id="rId46556a329428cf496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12106a15b1090f0c2" w:history="1">
+      <w:hyperlink r:id="rId78056a329428cf4d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId98606a15b1090f0d5" w:history="1">
+      <w:hyperlink r:id="rId36836a329428cf4e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33836a15b1090f114" w:history="1">
+      <w:hyperlink r:id="rId40956a329428cf527" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94816a15b1090f13d" w:history="1">
+      <w:hyperlink r:id="rId94786a329428cf546" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36426a15b1090f1ad" w:history="1">
+      <w:hyperlink r:id="rId92056a329428cf5a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18716a15b1090f322" w:history="1">
+      <w:hyperlink r:id="rId32236a329428cf710" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35176a15b1090f341" w:history="1">
+      <w:hyperlink r:id="rId10026a329428cf72f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60986a15b1090f719" w:history="1">
+      <w:hyperlink r:id="rId42016a329428cfb10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63586a15b1090f7ee" w:history="1">
+      <w:hyperlink r:id="rId78346a329428cfbe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="31370418">
+  <w:abstractNum w:abstractNumId="48575543">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72846272">
+    <w:lvl w:ilvl="0" w:tplc="93096680">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72846272" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93096680" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31370417">
+  <w:abstractNum w:abstractNumId="48575542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38732040">
+    <w:lvl w:ilvl="0" w:tplc="64573550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="31370417">
-    <w:abstractNumId w:val="31370417"/>
+  <w:num w:numId="48575542">
+    <w:abstractNumId w:val="48575542"/>
   </w:num>
-  <w:num w:numId="31370418">
-    <w:abstractNumId w:val="31370418"/>
+  <w:num w:numId="48575543">
+    <w:abstractNumId w:val="48575543"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId225879253" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519913011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79866a15b10908df0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId26516a15b10908e64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId57616a15b10909696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId11296a15b10909839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId62316a15b1090d25b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId33036a15b1090d282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId95036a15b1090d2e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId86576a15b1090d307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId74176a15b1090d365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId68716a15b1090d385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId59686a15b1090d52b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId15706a15b1090d54d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId99236a15b1090d98f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId62646a15b1090db69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId65336a15b1090dccd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId90146a15b1090e02f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId81356a15b1090e213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId35426a15b1090e233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId22496a15b1090e2b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId83056a15b1090e2d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId96966a15b1090ecdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId79426a15b1090ed01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId70246a15b1090f001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId36996a15b1090f021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId41916a15b1090f082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId12106a15b1090f0c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId98606a15b1090f0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId33836a15b1090f114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId94816a15b1090f13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId36426a15b1090f1ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId18716a15b1090f322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId35176a15b1090f341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId60986a15b1090f719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId63586a15b1090f7ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId24076a15b10909577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24076a15b10909577.jpg"/><Relationship Id="rId23716a15b1090a7b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23716a15b1090a7b6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821554881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId474235080" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87956a329428c8f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId81156a329428c8f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId19356a329428c9e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId16466a329428c9fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId30476a329428cd721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId56336a329428cd748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId31986a329428cd7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId88906a329428cd7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId20516a329428cd827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId27006a329428cd846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId21476a329428cd9e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId42526a329428cda08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId30806a329428cde24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId98916a329428cdfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId78186a329428ce160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId30606a329428ce4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId92986a329428ce675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId66666a329428ce695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId13246a329428ce711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId50636a329428ce730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId42146a329428cf104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId18166a329428cf124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId97846a329428cf416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId75026a329428cf436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId46556a329428cf496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId78056a329428cf4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId36836a329428cf4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId40956a329428cf527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId94786a329428cf546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId92056a329428cf5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId32236a329428cf710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId10026a329428cf72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId42016a329428cfb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78346a329428cfbe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId62316a329428c9cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62316a329428c9cb4.jpg"/><Relationship Id="rId84656a329428caa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a329428caa36.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>