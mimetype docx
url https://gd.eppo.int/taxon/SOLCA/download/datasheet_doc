--- v9 (2026-06-17)
+++ v10 (2026-07-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87956a329428c8f47" w:history="1">
+            <w:hyperlink r:id="rId18236a4d7d1a3a47f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81156a329428c8f8f" w:history="1">
+            <w:hyperlink r:id="rId99026a4d7d1a3a4c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7977178" name="name20066a329428c9cb7" descr="3245.jpg"/>
+                  <wp:docPr id="3595822" name="name26546a4d7d1a3aa75" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId62316a329428c9cb4" cstate="print"/>
+                          <a:blip r:embed="rId88116a4d7d1a3aa74" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId19356a329428c9e08" w:history="1">
+            <w:hyperlink r:id="rId52426a4d7d1a3ab97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16466a329428c9fa9" w:history="1">
+      <w:hyperlink r:id="rId10616a4d7d1a3ad53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32477670" name="name85416a329428caa39" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="88335785" name="name33186a4d7d1a3b7ff" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84656a329428caa36" cstate="print"/>
+                    <a:blip r:embed="rId98816a4d7d1a3b7fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30476a329428cd721" w:history="1">
+      <w:hyperlink r:id="rId23366a4d7d1a3e94c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56336a329428cd748" w:history="1">
+      <w:hyperlink r:id="rId18586a4d7d1a3e974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId31986a329428cd7a9" w:history="1">
+      <w:hyperlink r:id="rId57366a4d7d1a3e9d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88906a329428cd7c9" w:history="1">
+      <w:hyperlink r:id="rId85416a4d7d1a3e9f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20516a329428cd827" w:history="1">
+      <w:hyperlink r:id="rId90986a4d7d1a3ea54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27006a329428cd846" w:history="1">
+      <w:hyperlink r:id="rId96616a4d7d1a3ea75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21476a329428cd9e7" w:history="1">
+      <w:hyperlink r:id="rId83206a4d7d1a3ec19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42526a329428cda08" w:history="1">
+      <w:hyperlink r:id="rId93456a4d7d1a3ec3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30806a329428cde24" w:history="1">
+      <w:hyperlink r:id="rId13066a4d7d1a3f064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98916a329428cdfde" w:history="1">
+      <w:hyperlink r:id="rId85626a4d7d1a3f238" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78186a329428ce160" w:history="1">
+      <w:hyperlink r:id="rId24636a4d7d1a3f3e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30606a329428ce4af" w:history="1">
+      <w:hyperlink r:id="rId98016a4d7d1a3f731" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92986a329428ce675" w:history="1">
+      <w:hyperlink r:id="rId46986a4d7d1a3f92b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66666a329428ce695" w:history="1">
+      <w:hyperlink r:id="rId12906a4d7d1a3f94c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13246a329428ce711" w:history="1">
+      <w:hyperlink r:id="rId67146a4d7d1a3f9e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50636a329428ce730" w:history="1">
+      <w:hyperlink r:id="rId13906a4d7d1a3fa17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42146a329428cf104" w:history="1">
+      <w:hyperlink r:id="rId26026a4d7d1a403ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18166a329428cf124" w:history="1">
+      <w:hyperlink r:id="rId89506a4d7d1a403ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97846a329428cf416" w:history="1">
+      <w:hyperlink r:id="rId28946a4d7d1a406f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75026a329428cf436" w:history="1">
+      <w:hyperlink r:id="rId50066a4d7d1a40723" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId46556a329428cf496" w:history="1">
+      <w:hyperlink r:id="rId87016a4d7d1a40784" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78056a329428cf4d5" w:history="1">
+      <w:hyperlink r:id="rId11866a4d7d1a407c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId36836a329428cf4e8" w:history="1">
+      <w:hyperlink r:id="rId76726a4d7d1a407d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40956a329428cf527" w:history="1">
+      <w:hyperlink r:id="rId88076a4d7d1a40818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94786a329428cf546" w:history="1">
+      <w:hyperlink r:id="rId71166a4d7d1a40837" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92056a329428cf5a3" w:history="1">
+      <w:hyperlink r:id="rId28666a4d7d1a40895" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32236a329428cf710" w:history="1">
+      <w:hyperlink r:id="rId52986a4d7d1a40a13" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10026a329428cf72f" w:history="1">
+      <w:hyperlink r:id="rId76526a4d7d1a40a33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42016a329428cfb10" w:history="1">
+      <w:hyperlink r:id="rId12866a4d7d1a40e03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78346a329428cfbe3" w:history="1">
+      <w:hyperlink r:id="rId36036a4d7d1a40ed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48575543">
+  <w:abstractNum w:abstractNumId="91783568">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93096680">
+    <w:lvl w:ilvl="0" w:tplc="10746513">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93096680" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10746513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48575542">
+  <w:abstractNum w:abstractNumId="91783567">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64573550">
+    <w:lvl w:ilvl="0" w:tplc="67893309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48575542">
-    <w:abstractNumId w:val="48575542"/>
+  <w:num w:numId="91783567">
+    <w:abstractNumId w:val="91783567"/>
   </w:num>
-  <w:num w:numId="48575543">
-    <w:abstractNumId w:val="48575543"/>
+  <w:num w:numId="91783568">
+    <w:abstractNumId w:val="91783568"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId821554881" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId474235080" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId87956a329428c8f47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId81156a329428c8f8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId19356a329428c9e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId16466a329428c9fa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId30476a329428cd721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId56336a329428cd748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId31986a329428cd7a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId88906a329428cd7c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId20516a329428cd827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId27006a329428cd846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId21476a329428cd9e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId42526a329428cda08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId30806a329428cde24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId98916a329428cdfde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId78186a329428ce160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId30606a329428ce4af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId92986a329428ce675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId66666a329428ce695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId13246a329428ce711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId50636a329428ce730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId42146a329428cf104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId18166a329428cf124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId97846a329428cf416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId75026a329428cf436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId46556a329428cf496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId78056a329428cf4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId36836a329428cf4e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId40956a329428cf527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId94786a329428cf546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId92056a329428cf5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId32236a329428cf710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId10026a329428cf72f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId42016a329428cfb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78346a329428cfbe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId62316a329428c9cb4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62316a329428c9cb4.jpg"/><Relationship Id="rId84656a329428caa36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84656a329428caa36.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192510089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId718241763" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18236a4d7d1a3a47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId99026a4d7d1a3a4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId52426a4d7d1a3ab97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId10616a4d7d1a3ad53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId23366a4d7d1a3e94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId18586a4d7d1a3e974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId57366a4d7d1a3e9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId85416a4d7d1a3e9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId90986a4d7d1a3ea54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId96616a4d7d1a3ea75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId83206a4d7d1a3ec19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId93456a4d7d1a3ec3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId13066a4d7d1a3f064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId85626a4d7d1a3f238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId24636a4d7d1a3f3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId98016a4d7d1a3f731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId46986a4d7d1a3f92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId12906a4d7d1a3f94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId67146a4d7d1a3f9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId13906a4d7d1a3fa17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId26026a4d7d1a403ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId89506a4d7d1a403ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId28946a4d7d1a406f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId50066a4d7d1a40723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId87016a4d7d1a40784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId11866a4d7d1a407c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId76726a4d7d1a407d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId88076a4d7d1a40818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId71166a4d7d1a40837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId28666a4d7d1a40895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId52986a4d7d1a40a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId76526a4d7d1a40a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId12866a4d7d1a40e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36036a4d7d1a40ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId88116a4d7d1a3aa74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88116a4d7d1a3aa74.jpg"/><Relationship Id="rId98816a4d7d1a3b7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98816a4d7d1a3b7fd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>