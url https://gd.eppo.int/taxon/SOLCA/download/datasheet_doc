--- v10 (2026-07-07)
+++ v11 (2026-07-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18236a4d7d1a3a47f" w:history="1">
+            <w:hyperlink r:id="rId36966a6847b00b7e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99026a4d7d1a3a4c2" w:history="1">
+            <w:hyperlink r:id="rId15236a6847b00b82e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3595822" name="name26546a4d7d1a3aa75" descr="3245.jpg"/>
+                  <wp:docPr id="75327182" name="name70956a6847b00b8fc" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88116a4d7d1a3aa74" cstate="print"/>
+                          <a:blip r:embed="rId39196a6847b00b8fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId52426a4d7d1a3ab97" w:history="1">
+            <w:hyperlink r:id="rId36356a6847b00ba74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10616a4d7d1a3ad53" w:history="1">
+      <w:hyperlink r:id="rId21716a6847b00bc1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88335785" name="name33186a4d7d1a3b7ff" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="23718602" name="name95396a6847b00c86c" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98816a4d7d1a3b7fd" cstate="print"/>
+                    <a:blip r:embed="rId23396a6847b00c86a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23366a4d7d1a3e94c" w:history="1">
+      <w:hyperlink r:id="rId92926a6847b00f57d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18586a4d7d1a3e974" w:history="1">
+      <w:hyperlink r:id="rId68596a6847b00f5a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId57366a4d7d1a3e9d6" w:history="1">
+      <w:hyperlink r:id="rId67056a6847b00f604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85416a4d7d1a3e9f5" w:history="1">
+      <w:hyperlink r:id="rId99536a6847b00f624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90986a4d7d1a3ea54" w:history="1">
+      <w:hyperlink r:id="rId98626a6847b00f69c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96616a4d7d1a3ea75" w:history="1">
+      <w:hyperlink r:id="rId82586a6847b00f6bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83206a4d7d1a3ec19" w:history="1">
+      <w:hyperlink r:id="rId96916a6847b00f85c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93456a4d7d1a3ec3a" w:history="1">
+      <w:hyperlink r:id="rId54556a6847b00f87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13066a4d7d1a3f064" w:history="1">
+      <w:hyperlink r:id="rId43366a6847b00fcd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85626a4d7d1a3f238" w:history="1">
+      <w:hyperlink r:id="rId64696a6847b00fea1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24636a4d7d1a3f3e5" w:history="1">
+      <w:hyperlink r:id="rId76936a6847b00fffb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98016a4d7d1a3f731" w:history="1">
+      <w:hyperlink r:id="rId40276a6847b010337" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46986a4d7d1a3f92b" w:history="1">
+      <w:hyperlink r:id="rId81086a6847b0105ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12906a4d7d1a3f94c" w:history="1">
+      <w:hyperlink r:id="rId70656a6847b01060e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67146a4d7d1a3f9e9" w:history="1">
+      <w:hyperlink r:id="rId68636a6847b01068c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13906a4d7d1a3fa17" w:history="1">
+      <w:hyperlink r:id="rId42916a6847b0106aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26026a4d7d1a403ce" w:history="1">
+      <w:hyperlink r:id="rId35896a6847b0111ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89506a4d7d1a403ee" w:history="1">
+      <w:hyperlink r:id="rId82606a6847b0111eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28946a4d7d1a406f3" w:history="1">
+      <w:hyperlink r:id="rId45486a6847b01155f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50066a4d7d1a40723" w:history="1">
+      <w:hyperlink r:id="rId30496a6847b01158b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId87016a4d7d1a40784" w:history="1">
+      <w:hyperlink r:id="rId22596a6847b0115ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11866a4d7d1a407c5" w:history="1">
+      <w:hyperlink r:id="rId13856a6847b01164b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId76726a4d7d1a407d9" w:history="1">
+      <w:hyperlink r:id="rId99426a6847b01165f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88076a4d7d1a40818" w:history="1">
+      <w:hyperlink r:id="rId23066a6847b0116a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71166a4d7d1a40837" w:history="1">
+      <w:hyperlink r:id="rId62396a6847b0116bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28666a4d7d1a40895" w:history="1">
+      <w:hyperlink r:id="rId63856a6847b01173f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52986a4d7d1a40a13" w:history="1">
+      <w:hyperlink r:id="rId40766a6847b0118f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76526a4d7d1a40a33" w:history="1">
+      <w:hyperlink r:id="rId91696a6847b01192b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12866a4d7d1a40e03" w:history="1">
+      <w:hyperlink r:id="rId26916a6847b011d09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36036a4d7d1a40ed5" w:history="1">
+      <w:hyperlink r:id="rId84626a6847b011dde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91783568">
+  <w:abstractNum w:abstractNumId="84904014">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10746513">
+    <w:lvl w:ilvl="0" w:tplc="12728919">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10746513" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12728919" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91783567">
+  <w:abstractNum w:abstractNumId="84904013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67893309">
+    <w:lvl w:ilvl="0" w:tplc="59925973">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91783567">
-    <w:abstractNumId w:val="91783567"/>
+  <w:num w:numId="84904013">
+    <w:abstractNumId w:val="84904013"/>
   </w:num>
-  <w:num w:numId="91783568">
-    <w:abstractNumId w:val="91783568"/>
+  <w:num w:numId="84904014">
+    <w:abstractNumId w:val="84904014"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId192510089" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId718241763" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18236a4d7d1a3a47f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId99026a4d7d1a3a4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId52426a4d7d1a3ab97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId10616a4d7d1a3ad53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId23366a4d7d1a3e94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId18586a4d7d1a3e974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId57366a4d7d1a3e9d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId85416a4d7d1a3e9f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId90986a4d7d1a3ea54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId96616a4d7d1a3ea75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId83206a4d7d1a3ec19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId93456a4d7d1a3ec3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId13066a4d7d1a3f064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId85626a4d7d1a3f238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId24636a4d7d1a3f3e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId98016a4d7d1a3f731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId46986a4d7d1a3f92b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId12906a4d7d1a3f94c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId67146a4d7d1a3f9e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId13906a4d7d1a3fa17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId26026a4d7d1a403ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId89506a4d7d1a403ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId28946a4d7d1a406f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId50066a4d7d1a40723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId87016a4d7d1a40784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId11866a4d7d1a407c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId76726a4d7d1a407d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId88076a4d7d1a40818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId71166a4d7d1a40837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId28666a4d7d1a40895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId52986a4d7d1a40a13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId76526a4d7d1a40a33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId12866a4d7d1a40e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36036a4d7d1a40ed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId88116a4d7d1a3aa74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88116a4d7d1a3aa74.jpg"/><Relationship Id="rId98816a4d7d1a3b7fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98816a4d7d1a3b7fd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId267694468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360809539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36966a6847b00b7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId15236a6847b00b82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId36356a6847b00ba74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId21716a6847b00bc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId92926a6847b00f57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId68596a6847b00f5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId67056a6847b00f604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId99536a6847b00f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId98626a6847b00f69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId82586a6847b00f6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId96916a6847b00f85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId54556a6847b00f87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId43366a6847b00fcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId64696a6847b00fea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId76936a6847b00fffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId40276a6847b010337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId81086a6847b0105ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId70656a6847b01060e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId68636a6847b01068c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId42916a6847b0106aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId35896a6847b0111ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId82606a6847b0111eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId45486a6847b01155f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId30496a6847b01158b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId22596a6847b0115ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId13856a6847b01164b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId99426a6847b01165f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId23066a6847b0116a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId62396a6847b0116bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId63856a6847b01173f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId40766a6847b0118f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId91696a6847b01192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId26916a6847b011d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84626a6847b011dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId39196a6847b00b8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39196a6847b00b8fb.jpg"/><Relationship Id="rId23396a6847b00c86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23396a6847b00c86a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>