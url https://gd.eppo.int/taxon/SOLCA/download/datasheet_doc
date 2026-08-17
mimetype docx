--- v11 (2026-07-28)
+++ v12 (2026-08-17)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36966a6847b00b7e8" w:history="1">
+            <w:hyperlink r:id="rId63856a83745044871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15236a6847b00b82e" w:history="1">
+            <w:hyperlink r:id="rId82076a837450448b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75327182" name="name70956a6847b00b8fc" descr="3245.jpg"/>
+                  <wp:docPr id="7881680" name="name17076a8374504509c" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39196a6847b00b8fb" cstate="print"/>
+                          <a:blip r:embed="rId19176a8374504509a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId36356a6847b00ba74" w:history="1">
+            <w:hyperlink r:id="rId64276a837450451d5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21716a6847b00bc1d" w:history="1">
+      <w:hyperlink r:id="rId79496a83745045389" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23718602" name="name95396a6847b00c86c" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="91362110" name="name36936a83745045f6e" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23396a6847b00c86a" cstate="print"/>
+                    <a:blip r:embed="rId56706a83745045f6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId92926a6847b00f57d" w:history="1">
+      <w:hyperlink r:id="rId28676a83745049209" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68596a6847b00f5a4" w:history="1">
+      <w:hyperlink r:id="rId29676a83745049235" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67056a6847b00f604" w:history="1">
+      <w:hyperlink r:id="rId37666a8374504929c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99536a6847b00f624" w:history="1">
+      <w:hyperlink r:id="rId62326a837450492bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98626a6847b00f69c" w:history="1">
+      <w:hyperlink r:id="rId49616a83745049320" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82586a6847b00f6bc" w:history="1">
+      <w:hyperlink r:id="rId53596a83745049382" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96916a6847b00f85c" w:history="1">
+      <w:hyperlink r:id="rId87356a83745049538" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54556a6847b00f87d" w:history="1">
+      <w:hyperlink r:id="rId47536a8374504957e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43366a6847b00fcd5" w:history="1">
+      <w:hyperlink r:id="rId48186a83745049a36" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64696a6847b00fea1" w:history="1">
+      <w:hyperlink r:id="rId75406a83745049c4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76936a6847b00fffb" w:history="1">
+      <w:hyperlink r:id="rId20196a83745049e20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40276a6847b010337" w:history="1">
+      <w:hyperlink r:id="rId70286a8374504a18f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81086a6847b0105ee" w:history="1">
+      <w:hyperlink r:id="rId38716a8374504a37d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70656a6847b01060e" w:history="1">
+      <w:hyperlink r:id="rId72526a8374504a39e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68636a6847b01068c" w:history="1">
+      <w:hyperlink r:id="rId80806a8374504a41f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42916a6847b0106aa" w:history="1">
+      <w:hyperlink r:id="rId24356a8374504a43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35896a6847b0111ca" w:history="1">
+      <w:hyperlink r:id="rId63066a8374504af41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82606a6847b0111eb" w:history="1">
+      <w:hyperlink r:id="rId22136a8374504af63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45486a6847b01155f" w:history="1">
+      <w:hyperlink r:id="rId56246a8374504b260" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30496a6847b01158b" w:history="1">
+      <w:hyperlink r:id="rId84666a8374504b2a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22596a6847b0115ef" w:history="1">
+      <w:hyperlink r:id="rId89776a8374504b309" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13856a6847b01164b" w:history="1">
+      <w:hyperlink r:id="rId24316a8374504b34c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId99426a6847b01165f" w:history="1">
+      <w:hyperlink r:id="rId30756a8374504b365" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23066a6847b0116a0" w:history="1">
+      <w:hyperlink r:id="rId21226a8374504b3c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62396a6847b0116bf" w:history="1">
+      <w:hyperlink r:id="rId57796a8374504b3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63856a6847b01173f" w:history="1">
+      <w:hyperlink r:id="rId93976a8374504b466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40766a6847b0118f1" w:history="1">
+      <w:hyperlink r:id="rId66806a8374504b5fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91696a6847b01192b" w:history="1">
+      <w:hyperlink r:id="rId58726a8374504b61b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26916a6847b011d09" w:history="1">
+      <w:hyperlink r:id="rId60446a8374504c4b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84626a6847b011dde" w:history="1">
+      <w:hyperlink r:id="rId90196a8374504c59c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84904014">
+  <w:abstractNum w:abstractNumId="24992054">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12728919">
+    <w:lvl w:ilvl="0" w:tplc="15337158">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12728919" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15337158" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84904013">
+  <w:abstractNum w:abstractNumId="24992053">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59925973">
+    <w:lvl w:ilvl="0" w:tplc="92822737">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84904013">
-    <w:abstractNumId w:val="84904013"/>
+  <w:num w:numId="24992053">
+    <w:abstractNumId w:val="24992053"/>
   </w:num>
-  <w:num w:numId="84904014">
-    <w:abstractNumId w:val="84904014"/>
+  <w:num w:numId="24992054">
+    <w:abstractNumId w:val="24992054"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId267694468" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId360809539" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36966a6847b00b7e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId15236a6847b00b82e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId36356a6847b00ba74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId21716a6847b00bc1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId92926a6847b00f57d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId68596a6847b00f5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId67056a6847b00f604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId99536a6847b00f624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId98626a6847b00f69c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId82586a6847b00f6bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId96916a6847b00f85c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId54556a6847b00f87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId43366a6847b00fcd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId64696a6847b00fea1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId76936a6847b00fffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId40276a6847b010337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId81086a6847b0105ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId70656a6847b01060e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId68636a6847b01068c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId42916a6847b0106aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId35896a6847b0111ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId82606a6847b0111eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId45486a6847b01155f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId30496a6847b01158b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId22596a6847b0115ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId13856a6847b01164b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId99426a6847b01165f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId23066a6847b0116a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId62396a6847b0116bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId63856a6847b01173f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId40766a6847b0118f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId91696a6847b01192b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId26916a6847b011d09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId84626a6847b011dde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId39196a6847b00b8fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39196a6847b00b8fb.jpg"/><Relationship Id="rId23396a6847b00c86a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23396a6847b00c86a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId449603215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622120041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63856a83745044871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId82076a837450448b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId64276a837450451d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId79496a83745045389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId28676a83745049209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId29676a83745049235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId37666a8374504929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId62326a837450492bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId49616a83745049320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId53596a83745049382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId87356a83745049538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId47536a8374504957e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId48186a83745049a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId75406a83745049c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId20196a83745049e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId70286a8374504a18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId38716a8374504a37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId72526a8374504a39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId80806a8374504a41f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId24356a8374504a43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId63066a8374504af41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId22136a8374504af63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId56246a8374504b260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId84666a8374504b2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId89776a8374504b309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId24316a8374504b34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId30756a8374504b365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId21226a8374504b3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId57796a8374504b3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId93976a8374504b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId66806a8374504b5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId58726a8374504b61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId60446a8374504c4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90196a8374504c59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId19176a8374504509a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19176a8374504509a.jpg"/><Relationship Id="rId56706a83745045f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56706a83745045f6a.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>