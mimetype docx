--- v12 (2026-08-17)
+++ v13 (2026-09-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Raf.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carolina horse nettle, bull nettle, horse nettle (US), sand brier</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63856a83745044871" w:history="1">
+            <w:hyperlink r:id="rId27776a9e81ccc3b16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82076a837450448b7" w:history="1">
+            <w:hyperlink r:id="rId91326a9e81ccc3b5c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SOLCA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7881680" name="name17076a8374504509c" descr="3245.jpg"/>
+                  <wp:docPr id="47701987" name="name16296a9e81ccc463e" descr="3245.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="3245.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19176a8374504509a" cstate="print"/>
+                          <a:blip r:embed="rId60026a9e81ccc463b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId64276a837450451d5" w:history="1">
+            <w:hyperlink r:id="rId75926a9e81ccc47db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -586,51 +586,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015) pointed out that the native range prior to European settlement could not be determined with full certainty. In their study, they interfered its native distribution based on herbarium specimens and stated that its distribution ‘… extends from central Florida north to New York and Massachusetts and west to Texas, Oklahoma, Kansas, and Nebraska to about the 97th meridian west’.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The occurrence of the species in Mexico, Haiti and in South America is not entirely conclusive. Websites such as </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79496a83745045389" w:history="1">
+      <w:hyperlink r:id="rId94586a9e81ccc4b37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">inaturalist.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and databases (CABI, 2021; GBIF, 2021; USDA GRIN, 2021) list findings of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -742,63 +742,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was first introduced into the EPPO region presumably in the second half of the 20th century. Early records were of small, transient populations scattered across the EPPO region (e.g. in Belgium, Croatia, Georgia, the Netherlands, and Norway).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91362110" name="name36936a83745045f6e" descr="SOLCA_distribution_map.jpg"/>
+            <wp:docPr id="93574194" name="name69306a9e81ccc5cba" descr="SOLCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SOLCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56706a83745045f6a" cstate="print"/>
+                    <a:blip r:embed="rId90896a9e81ccc5cb7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5996,72 +5996,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In Canada, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is listed under ‘Primary Noxious Weed Seeds’ under the Weed Seeds Order of the Seeds Act (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28676a83745049209" w:history="1">
+      <w:hyperlink r:id="rId91676a9e81ccca2b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gazette.gc.ca/rp-pr/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29676a83745049235" w:history="1">
+      <w:hyperlink r:id="rId69186a9e81ccca2e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">p2/2016/2016-05-18/html/sor-dors93-eng.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6076,72 +6076,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In the USA, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S . carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is declared as a ‘noxious weed’ in Alaska, Michigan, Maryland, Iowa and Nevada (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37666a8374504929c" w:history="1">
+      <w:hyperlink r:id="rId90876a9e81ccca348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62326a837450492bc" w:history="1">
+      <w:hyperlink r:id="rId47586a9e81ccca36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.invasive.org/browse/subinfo.cfm?sub=6440</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6156,72 +6156,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In New Zealand, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the status of a ‘Quarantine pest’ (Official New Zealand Pest Register: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49616a83745049320" w:history="1">
+      <w:hyperlink r:id="rId65276a9e81ccca3d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pierpestregister.mpi.govt.nz/PestsRegister/Impor</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53596a83745049382" w:history="1">
+      <w:hyperlink r:id="rId87136a9e81ccca3f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">tCommodity/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6436,72 +6436,72 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (1896) Two hundred weeds: How to know them and how to kill them. Yearbook of the United States Department of Agriculture 1895, pp. 592–611. Washington DC, Government Printing Office, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87356a83745049538" w:history="1">
+      <w:hyperlink r:id="rId67966a9e81ccca5aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://wssa.net/wp-content/uploads/antique/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47536a8374504957e" w:history="1">
+      <w:hyperlink r:id="rId61526a9e81ccca5cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">USDA%20yearbook%201895.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed 25 January 2022).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7109,51 +7109,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2021) Datasheet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(horsenettle). Invasive Species Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48186a83745049a36" w:history="1">
+      <w:hyperlink r:id="rId27306a9e81cccaa32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/50510</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 30 November 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7383,51 +7383,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FLORON Verspreidingsatlas Vaatplanten (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> L. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a83745049c4e" w:history="1">
+      <w:hyperlink r:id="rId36026a9e81cccabff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.verspreidingsatlas.nl/5540#</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7600,51 +7600,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GBIF (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Global Biodiversity Information Facility. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20196a83745049e20" w:history="1">
+      <w:hyperlink r:id="rId81036a9e81cccad69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gbif.org/species/2932011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8109,51 +8109,51 @@
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ikeda M, Nishi T, Asai M, Muranaka T, Konuma A, Tominaga T, Shimono Y (2022) The role of weed seed contamination in grain commodities as propagule pressure. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biological Invasions. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70286a8374504a18f" w:history="1">
+      <w:hyperlink r:id="rId71536a9e81cccb0bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10530-022-02741-6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8384,72 +8384,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Solanaceae) under field conditions and implications for mating system evolution. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PLoS ONE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6(12), e28459. doi: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38716a8374504a37d" w:history="1">
+      <w:hyperlink r:id="rId67036a9e81cccb2a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1371/journal.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72526a8374504a39e" w:history="1">
+      <w:hyperlink r:id="rId60206a9e81cccb2c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">pone.0028459</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -8484,72 +8484,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L.) in North Rhine- Westphalia. Julius-Kühn-Archiv, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">434</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 601–604, DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80806a8374504a41f" w:history="1">
+      <w:hyperlink r:id="rId80536a9e81cccb348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5073/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24356a8374504a43f" w:history="1">
+      <w:hyperlink r:id="rId74186a9e81cccb367" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">jka.2012.434.077</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10021,72 +10021,72 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 412–418.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stehmann JR, Mentz LA, Agra MF, Vignoli-Silva M, Giacomin L, Rodrigues IMC (2013) Solanaceae in Lista de Espécies da Flora do Brasil. Jardim Botânico do Rio de Janeiro, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63066a8374504af41" w:history="1">
+      <w:hyperlink r:id="rId50586a9e81cccbd66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://floradobra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22136a8374504af63" w:history="1">
+      <w:hyperlink r:id="rId57206a9e81cccbd88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sil.jbrj.gov.br/jabot/floradobrasil/FB127331</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10502,72 +10502,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, GRIN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. National Germplasm Resources Laboratory, Beltsville, Maryland. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56246a8374504b260" w:history="1">
+      <w:hyperlink r:id="rId72906a9e81cccc07c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://npgsw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84666a8374504b2a3" w:history="1">
+      <w:hyperlink r:id="rId96226a9e81cccc09c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">eb.ars-grin.gov/gring lobal/taxon/taxonomydetail?id=100938</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10582,162 +10582,162 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">USDA, NRCS (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. PLANTS Database.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId89776a8374504b309" w:history="1">
+      <w:hyperlink r:id="rId47266a9e81cccc114" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://plants.sc.egov.usda.gov/home</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 27 October 2021. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2015) 2015 Baseline Survey of the Most Common and Troublesome Weeds in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24316a8374504b34c" w:history="1">
+      <w:hyperlink r:id="rId43136a9e81cccc163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-content/uploads/2015-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30756a8374504b365" w:history="1">
+      <w:hyperlink r:id="rId24816a9e81cccc177" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Weed-Survey_Baseline.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Van Wychen L (2020) 2020 Survey of the Most Common and Troublesome Weeds in Grass Crops, Pasture and Turf in the United States and Canada. Weed Science Society of America National Weed Survey Dataset. Available: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21226a8374504b3c0" w:history="1">
+      <w:hyperlink r:id="rId89586a9e81cccc1b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://wssa.net/wp-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57796a8374504b3ed" w:history="1">
+      <w:hyperlink r:id="rId94796a9e81cccc1d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">content/uploads/2020-Weed-Survey_Grass-crops.xlsx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10752,51 +10752,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VASCAN (2021) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">L. Database of Vascular Plants of Canada. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93976a8374504b466" w:history="1">
+      <w:hyperlink r:id="rId47736a9e81cccc239" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://data.canadensys.net/vascan/search</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Accessed 5 October 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -10982,72 +10982,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Systematic Botany </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 853–887. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66806a8374504b5fb" w:history="1">
+      <w:hyperlink r:id="rId99936a9e81cccc3b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1600/03636</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58726a8374504b61b" w:history="1">
+      <w:hyperlink r:id="rId89806a9e81cccc3d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">4415X689302</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -11605,51 +11605,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Solanum carolinense</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60446a8374504c4b9" w:history="1">
+      <w:hyperlink r:id="rId39496a9e81cccc7ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -11734,51 +11734,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 100-107.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90196a8374504c59c" w:history="1">
+      <w:hyperlink r:id="rId92586a9e81cccc880" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12894</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
@@ -11874,137 +11874,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="24992054">
+  <w:abstractNum w:abstractNumId="82633212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15337158">
+    <w:lvl w:ilvl="0" w:tplc="32212716">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15337158" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32212716" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24992053">
+  <w:abstractNum w:abstractNumId="82633211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92822737">
+    <w:lvl w:ilvl="0" w:tplc="53910771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -12756,55 +12756,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24992053">
-    <w:abstractNumId w:val="24992053"/>
+  <w:num w:numId="82633211">
+    <w:abstractNumId w:val="82633211"/>
   </w:num>
-  <w:num w:numId="24992054">
-    <w:abstractNumId w:val="24992054"/>
+  <w:num w:numId="82633212">
+    <w:abstractNumId w:val="82633212"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -24354,51 +24354,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId449603215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId622120041" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63856a83745044871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId82076a837450448b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId64276a837450451d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId79496a83745045389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId28676a83745049209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId29676a83745049235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId37666a8374504929c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId62326a837450492bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId49616a83745049320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId53596a83745049382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId87356a83745049538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId47536a8374504957e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId48186a83745049a36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId75406a83745049c4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId20196a83745049e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId70286a8374504a18f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId38716a8374504a37d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId72526a8374504a39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId80806a8374504a41f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId24356a8374504a43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId63066a8374504af41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId22136a8374504af63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId56246a8374504b260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId84666a8374504b2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId89776a8374504b309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId24316a8374504b34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId30756a8374504b365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId21226a8374504b3c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId57796a8374504b3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId93976a8374504b466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId66806a8374504b5fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId58726a8374504b61b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId60446a8374504c4b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90196a8374504c59c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId19176a8374504509a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19176a8374504509a.jpg"/><Relationship Id="rId56706a83745045f6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56706a83745045f6a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId864652478" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246495784" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27776a9e81ccc3b16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/" TargetMode="External"/><Relationship Id="rId91326a9e81ccc3b5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/categorization" TargetMode="External"/><Relationship Id="rId75926a9e81ccc47db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SOLCA/photos" TargetMode="External"/><Relationship Id="rId94586a9e81ccc4b37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://inaturalist.org/" TargetMode="External"/><Relationship Id="rId91676a9e81ccca2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId69186a9e81ccca2e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette.gc.ca/rp-pr/p2/2016/2016-05-18/html/sor-dors93-eng.html" TargetMode="External"/><Relationship Id="rId90876a9e81ccca348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId47586a9e81ccca36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.invasive.org/browse/subinfo.cfm?sub=6440" TargetMode="External"/><Relationship Id="rId65276a9e81ccca3d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId87136a9e81ccca3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pierpestregister.mpi.govt.nz/PestsRegister/ImportCommodity/" TargetMode="External"/><Relationship Id="rId67966a9e81ccca5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId61526a9e81ccca5cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wssa.net/wp-content/uploads/antique/USDA%20yearbook%201895.pdf" TargetMode="External"/><Relationship Id="rId27306a9e81cccaa32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/50510" TargetMode="External"/><Relationship Id="rId36026a9e81cccabff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verspreidingsatlas.nl/5540%0023" TargetMode="External"/><Relationship Id="rId81036a9e81cccad69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gbif.org/species/2932011" TargetMode="External"/><Relationship Id="rId71536a9e81cccb0bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10530-022-02741-6" TargetMode="External"/><Relationship Id="rId67036a9e81cccb2a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId60206a9e81cccb2c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0028459" TargetMode="External"/><Relationship Id="rId80536a9e81cccb348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId74186a9e81cccb367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5073/jka.2012.434.077" TargetMode="External"/><Relationship Id="rId50586a9e81cccbd66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId57206a9e81cccbd88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://floradobrasil.jbrj.gov.br/jabot/floradobrasil/FB127331" TargetMode="External"/><Relationship Id="rId72906a9e81cccc07c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId96226a9e81cccc09c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npgsweb.ars-grin.gov/gringlobal/taxon/taxonomydetail?id=100938" TargetMode="External"/><Relationship Id="rId47266a9e81cccc114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plants.sc.egov.usda.gov/home" TargetMode="External"/><Relationship Id="rId43136a9e81cccc163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId24816a9e81cccc177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2015-Weed-Survey_Baseline.xlsx" TargetMode="External"/><Relationship Id="rId89586a9e81cccc1b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId94796a9e81cccc1d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wssa.net/wp-content/uploads/2020-Weed-Survey_Grass-crops.xlsx" TargetMode="External"/><Relationship Id="rId47736a9e81cccc239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.canadensys.net/vascan/search" TargetMode="External"/><Relationship Id="rId99936a9e81cccc3b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId89806a9e81cccc3d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1600/036364415X689302" TargetMode="External"/><Relationship Id="rId39496a9e81cccc7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92586a9e81cccc880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12894" TargetMode="External"/><Relationship Id="rId60026a9e81ccc463b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60026a9e81ccc463b.jpg"/><Relationship Id="rId90896a9e81ccc5cb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90896a9e81ccc5cb7.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>