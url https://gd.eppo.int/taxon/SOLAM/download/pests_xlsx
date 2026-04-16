--- v2 (2026-02-22)
+++ v3 (2026-04-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLAM" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
@@ -117,117 +117,124 @@
   </si>
   <si>
     <t>Aonidomytilus albus (as Solanum)</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Vargas RI, Piñero JC, Mau RFL, Jang EB, Klungness LM, McInnis DO, Harris EB, McQuate GT, Bautista RC, Wong L (2010) Area-wide suppression of the Mediterranean fruit fly, Ceratitis capitata, and the oriental fruit fly, Bactrocera dorsalis, in Kamuela, Hawaii. Journal of Insect Science 10(135), 1-16.</t>
   </si>
   <si>
     <t>DACULA</t>
   </si>
   <si>
     <t>Bactrocera latifrons</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ (2016) Provisional list of suitable host plants of Bactrocera (Bactrocera) latifrons (Hendel) (Diptera: Tephritidae), Version 1.0. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI). 
 * McQuate GT, Liquido NJ (2013) Annotated World Bibliography of Host Fruits of Bactrocera latifrons (Hendel) (Diptera: Tephritidae). Insecta Mundi. Paper 792. http://digitalcommons.unl.edu/insectamundi/792
 ------- Confirmed host.</t>
   </si>
   <si>
-    <t>PYMV00</t>
-[...7 lines deleted...]
-  <si>
     <t>BEMITA</t>
   </si>
   <si>
     <t>Bemisia tabaci (as Solanaceae)</t>
   </si>
   <si>
     <t>PHYPTR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma trifolii' (as Solanum)</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanum)</t>
   </si>
   <si>
     <t>PYVV00</t>
   </si>
   <si>
     <t>Crinivirus flavisolani (as Solanum)</t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Solanum)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>EUTEBA</t>
   </si>
   <si>
     <t>Eutetranychus banksi</t>
   </si>
   <si>
     <t>* Migeon A &amp; Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 2024/04/23)</t>
+  </si>
+  <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
   </si>
   <si>
     <t>GNORLY</t>
   </si>
   <si>
     <t>Keiferia lycopersicella</t>
   </si>
   <si>
     <t>*  Batiste WC, Olson WH (1973) Laboratory evaluations of some solanaceous plants as possible hosts for tomato pinworm. Journal of Economic Entomology 66(1), 110-111.
 ------- Experiments on Solanum americanum var. nodiflorum: no adults emerged.
 * Henry C, Rudert B (1975) The tomato pinworm, a new pest for Jamaica. Jamaica Journal 9, 76-77.
 ------- As Solanum americanum var. nodiflorum.
 * Schuster DJ (1989) Development of tomato pinworm (Lepidoptera: Gelechiidae) on foliage of selected plant species. Florida Entomologist 72(1), 216-219.
 ------- Considered Solanum americanum as as non-host.</t>
+  </si>
+  <si>
+    <t>LEUIOR</t>
+  </si>
+  <si>
+    <t>Leucinodes orbonalis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. </t>
   </si>
   <si>
     <t>LEUIUG</t>
   </si>
   <si>
     <t>Leucinodes ugandensis (as Solanum)</t>
   </si>
   <si>
     <t>* Mally R, Korycinska A, Agassiz DJL, Hall J, Hodgetts J, Nuss M (2015) Discovery of an unknown diversity of Leucinodes species damaging Solanaceae fruits in sub-Saharan Africa and moving in trade (Insecta, Lepidoptera, Pyraloidea). ZooKeys 472, 117-162.</t>
   </si>
   <si>
     <t>LIRIHU</t>
   </si>
   <si>
     <t>Liriomyza huidobrensis</t>
   </si>
   <si>
     <t>* Andrade ME, Briceno JA, de Hoyos PM, Jimenez J (1989) Busqueda y reconocimiento de los enemigos naturales y hospedantes alternos de las principales plagas. En flores bajo invernadero en la sabana de Bogotá. Acta Biológica Colombiana 1(5), 45-57.
 ------- As Solanum oleraceum.
 * Burgio G, Lanzoni A, Masetti A, Manucci F (2005) Spatial patterns and sampling plan for Liriomyza huidobrensis (Diptera: Agromyzidae) and related parasitoids on lettuce. Environmental Entomology 34, 178-183.
 * Noujeim E, Sakr J, Nemer N (2013) Potential of entomopathogenic nematodes application against Liriomyza huidobrensis Blanchard in Lebanon, pp. 692-698. Proceedings of the 4th International scientific symposium ‘Agrosym 2013’ (2013-10-03/06, Jahorina, Bosnia and Herzegovina).
 ------- As Solanum oleraceum.
 * Rauf A, Shepard BM, Johnson MW (2000) Leafminers in vegetables, ornamental plants and weeds in Indonesia: surveys of host crops, species composition and parasitoids. International Journal of Pest Management 46, 257-266.
 ------- Confirmed host. Reared from infested leaves collected in the field.
 * Scheffer SJ, Lewis ML, Joshi RC (2006) DNA barcoding applied to invasive leafminers (Diptera: Agromyzidae) in the Philippines. Annals of the Entomological Society of America 99, 204-210.
@@ -382,50 +389,59 @@
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanaceae)</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum (as Solanum)</t>
   </si>
   <si>
     <t>Anthonomus eugenii</t>
   </si>
   <si>
     <t>* Patrock RJ, Schuster DJ (1992) Feeding, oviposition and development of the pepper weevil (Anthonomus eugenii) on selected species of Solanaceae. Tropical Pest Management 38, 65-69.
 * Fernández DC, VanLaerhoven SL, Labbé R (2021) Host utilization by the pepper weevil (Anthonom us eugenii): su itability, preference and offspring performance. Pest Management Science 77(10), 4719-4729.
 ------- as Solanum ptycanthum.</t>
   </si>
   <si>
     <t>TOSRV0</t>
   </si>
   <si>
     <t>Begomovirus solanumseverugosi</t>
   </si>
   <si>
     <t>* Gorayeb ES, do Nascimento SC, dos Santos AN, Batalhon L, Albuquerque MR, de Oliveira VG, de Souza VB, Bogo A, da Silva FN (2024) Survey of viruses and vectors in tomato plants, alternative hosts and weeds in the state of Santa Catarina, Brazil. Plant Pathology 73(2), 444-454.</t>
+  </si>
+  <si>
+    <t>PYMV00</t>
+  </si>
+  <si>
+    <t>Begomovirus tuberosi</t>
+  </si>
+  <si>
+    <t>* Romay G, Chirinos DT, Geraud-Pouey F, Torres M, Bragard C (2016) First report of Potato yellow mosaic virus infecting Solanum americanum in Venezuela. New Disease Reports 34, 20.</t>
   </si>
   <si>
     <t>LIBEPS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter solanacearum'</t>
   </si>
   <si>
     <t>* Wen A, Mallik I, Alvarado VY, Pasche JS, Wang X, Li W, Scholthof HB, Mirkov TE, Rus CM, Gudmestad NC (2009) Detection, distribution, and genetic variability of ‘Candidatus Liberibacter’ species associated with zebra complex disease of potato in North America. Plant Disease 93, 1102–1115.</t>
   </si>
   <si>
     <t>Crinivirus flavisolani</t>
   </si>
   <si>
     <t>* Muñoz Baena L, Gutiérrez Sánchez PA, Marín Montoya M (2017) Secuenciación del genoma completo del Potato yellow vein virus (PYVV) en tomate (Solanum lycopersicum) en Colombia. Acta Biológica Colombiana 22(1), 5-17. http://dx.doi.org/10.15446/abc.v22n1.59211</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Arruabarrena A, Rubio L, González‐Arcos M, Sánchez‐Campos S, Fonseca MEN, Boiteux LS (2015) First report of Solanum sisymbriifolium and S. americanum as natural weed hosts of Tomato chlorosis virus (Genus Crinivirus) in South America. Plant Disease  99(6), 895
 ------- confirmed host</t>
@@ -914,51 +930,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D65"/>
+  <dimension ref="A1:D67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="409.186" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1084,249 +1100,249 @@
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>29</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>16</v>
       </c>
       <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>16</v>
       </c>
       <c r="B15" t="s">
-        <v>5</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>16</v>
       </c>
       <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
         <v>40</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>41</v>
       </c>
-      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>16</v>
       </c>
       <c r="B18" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" t="s">
         <v>45</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>46</v>
       </c>
-      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" t="s">
         <v>50</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" t="s">
         <v>56</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>16</v>
       </c>
       <c r="B23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
         <v>59</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>16</v>
       </c>
       <c r="B24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C24" t="s">
         <v>62</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>63</v>
       </c>
-      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>16</v>
       </c>
       <c r="B25" t="s">
         <v>64</v>
       </c>
       <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
         <v>67</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" t="s">
         <v>70</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>71</v>
       </c>
-      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
         <v>72</v>
       </c>
       <c r="C28" t="s">
         <v>73</v>
       </c>
       <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>75</v>
       </c>
       <c r="D29"/>
     </row>
@@ -1378,458 +1394,484 @@
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>84</v>
       </c>
       <c r="C34" t="s">
         <v>85</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>86</v>
       </c>
       <c r="C35" t="s">
         <v>87</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
+        <v>88</v>
+      </c>
+      <c r="C36" t="s">
         <v>89</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
+        <v>91</v>
+      </c>
+      <c r="C37" t="s">
         <v>92</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>93</v>
       </c>
-      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
         <v>94</v>
       </c>
       <c r="C38" t="s">
         <v>95</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" t="s">
         <v>97</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>98</v>
       </c>
-      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" t="s">
         <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>100</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>16</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B42" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" t="s">
         <v>104</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
         <v>105</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B43" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B44" t="s">
-        <v>21</v>
+        <v>107</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="D44" t="s">
         <v>109</v>
       </c>
+      <c r="D44"/>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B45" t="s">
+        <v>21</v>
+      </c>
+      <c r="C45" t="s">
         <v>110</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B46" t="s">
+        <v>112</v>
+      </c>
+      <c r="C46" t="s">
         <v>113</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="C47" t="s">
         <v>116</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B48" t="s">
         <v>118</v>
       </c>
       <c r="C48" t="s">
         <v>119</v>
       </c>
       <c r="D48" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B49" t="s">
+        <v>37</v>
+      </c>
+      <c r="C49" t="s">
         <v>121</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B50" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" t="s">
         <v>124</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B51" t="s">
+        <v>126</v>
+      </c>
+      <c r="C51" t="s">
         <v>127</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B52" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" t="s">
         <v>130</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B53" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" t="s">
         <v>133</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B54" t="s">
+        <v>135</v>
+      </c>
+      <c r="C54" t="s">
         <v>136</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B55" t="s">
+        <v>138</v>
+      </c>
+      <c r="C55" t="s">
         <v>139</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B56" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" t="s">
         <v>142</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" t="s">
         <v>145</v>
       </c>
       <c r="D57" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" t="s">
         <v>148</v>
       </c>
-      <c r="D58"/>
+      <c r="D58" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" t="s">
         <v>150</v>
       </c>
       <c r="D59" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B60" t="s">
         <v>152</v>
       </c>
       <c r="C60" t="s">
         <v>153</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B61" t="s">
+        <v>154</v>
+      </c>
+      <c r="C61" t="s">
         <v>155</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B62" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" t="s">
         <v>158</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B63" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" t="s">
         <v>161</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B64" t="s">
+        <v>163</v>
+      </c>
+      <c r="C64" t="s">
         <v>164</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>165</v>
       </c>
-      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B65" t="s">
         <v>166</v>
       </c>
       <c r="C65" t="s">
         <v>167</v>
       </c>
       <c r="D65" t="s">
         <v>168</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>106</v>
+      </c>
+      <c r="B66" t="s">
+        <v>169</v>
+      </c>
+      <c r="C66" t="s">
+        <v>170</v>
+      </c>
+      <c r="D66"/>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>106</v>
+      </c>
+      <c r="B67" t="s">
+        <v>171</v>
+      </c>
+      <c r="C67" t="s">
+        <v>172</v>
+      </c>
+      <c r="D67" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">