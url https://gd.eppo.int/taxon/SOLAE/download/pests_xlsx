--- v3 (2026-02-20)
+++ v4 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLAE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
@@ -209,67 +209,75 @@
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae (as Solanum)</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>EPILVI</t>
   </si>
   <si>
     <t>Epilachna vigintioctomaculata (as Solanaceae)</t>
   </si>
   <si>
     <t>EUTEBA</t>
   </si>
   <si>
     <t>Eutetranychus banksi</t>
   </si>
   <si>
     <t>* Mendonça RS, Navia D, Diniz IR, Flechtmann CH (2011) South American spider mites: new hosts and localities. Journal of Insect Science 11(1), 121.</t>
   </si>
   <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
+  </si>
+  <si>
     <t>LEUILA</t>
   </si>
   <si>
     <t>Leucinodes laisalis</t>
   </si>
   <si>
     <t>* Fening KO, Okyere SO, Forchibe EE, Layodé BF, Richmond TE, Agboyi LK, Afreh-Nuamah K, Wamonje FO (2024) First report of Leucinodes africensis and Leucinodes laisalis on Solanum aethiopicum and Solanum melongena in farmer's fields in southern Ghana. Bulletin of Entomological Research 114(3), 359-373.</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
     <t>Leucinodes orbonalis</t>
   </si>
   <si>
     <t>* Tejavathu HS, Kalda TS, Gupta SS (1991) Note on relative resistance to shoot and fruit borer in eggplant. Journal of Horticulture 48, 356-359.
 ------- in field experiments, low levels of infestation in seedlings, fruit and shoots.
+* Thirumalaisamy PP, Sivasankarreddy K, Joseph J, Pathrose B, Pradheep K, Suma A, Latha M, Venkatesan K (2026) Host expansion of eggplant shoot and fruit borer, Leucinodes orbonalis in Solanum spp. International Journal of Tropical Insect Science (early view).
+------- confirmed host. 
 * EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- next most preferred host plant after S. melongena (citing others) and one publication reporting some infestation.  Confirmed feeding.</t>
   </si>
   <si>
     <t>LEUIUG</t>
   </si>
   <si>
     <t>Leucinodes ugandensis (as Solanum)</t>
   </si>
   <si>
     <t>* Mally R, Korycinska A, Agassiz DJL, Hall J, Hodgetts J, Nuss M (2015) Discovery of an unknown diversity of Leucinodes species damaging Solanaceae fruits in sub-Saharan Africa and moving in trade (Insecta, Lepidoptera, Pyraloidea). ZooKeys 472, 117-162.</t>
   </si>
   <si>
     <t>CRNPPE</t>
   </si>
   <si>
     <t>Moniliophthora perniciosa</t>
   </si>
   <si>
     <t>* Patrocínio NGRB, Ceresini PC, Gomes LIS, Resende MLV, Mizubuti ESG, Gramacho KP (2017) Population structure and migration of the witches' broom pathogen Moniliophthora perniciosa from cacao and cultivated and wild solanaceous hosts in southeastern Brazil. Plant Pathology, 66(6) 900-911.</t>
   </si>
   <si>
     <t>CERTCY</t>
   </si>
   <si>
@@ -855,51 +863,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D61"/>
+  <dimension ref="A1:D62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="442.321" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1183,189 +1191,189 @@
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>16</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>16</v>
       </c>
       <c r="B24" t="s">
         <v>62</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>16</v>
       </c>
       <c r="B25" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" t="s">
         <v>65</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>16</v>
       </c>
       <c r="B26" t="s">
+        <v>67</v>
+      </c>
+      <c r="C26" t="s">
         <v>68</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>16</v>
       </c>
       <c r="B27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" t="s">
         <v>71</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>16</v>
       </c>
       <c r="B28" t="s">
+        <v>73</v>
+      </c>
+      <c r="C28" t="s">
         <v>74</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>16</v>
       </c>
       <c r="B29" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" t="s">
         <v>77</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>16</v>
       </c>
       <c r="B30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" t="s">
         <v>80</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>81</v>
       </c>
-      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>16</v>
       </c>
       <c r="B31" t="s">
         <v>82</v>
       </c>
       <c r="C31" t="s">
         <v>83</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>16</v>
       </c>
       <c r="B32" t="s">
+        <v>84</v>
+      </c>
+      <c r="C32" t="s">
         <v>85</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>16</v>
       </c>
       <c r="B33" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" t="s">
         <v>88</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" t="s">
         <v>91</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>92</v>
       </c>
-      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>94</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="D36"/>
     </row>
@@ -1417,303 +1425,315 @@
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>16</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" t="s">
         <v>106</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>16</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" t="s">
         <v>108</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" t="s">
+        <v>109</v>
+      </c>
+      <c r="C43" t="s">
         <v>110</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" t="s">
         <v>113</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" t="s">
         <v>116</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" t="s">
         <v>119</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>114</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>16</v>
       </c>
       <c r="B47" t="s">
         <v>120</v>
       </c>
       <c r="C47" t="s">
         <v>121</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>122</v>
       </c>
       <c r="C48" t="s">
         <v>123</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>124</v>
       </c>
       <c r="C49" t="s">
         <v>125</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>16</v>
       </c>
       <c r="B50" t="s">
+        <v>126</v>
+      </c>
+      <c r="C50" t="s">
         <v>127</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>128</v>
       </c>
-      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>16</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" t="s">
         <v>130</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" t="s">
         <v>132</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
+        <v>16</v>
+      </c>
+      <c r="B53" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" t="s">
         <v>135</v>
       </c>
-      <c r="B53" t="s">
+      <c r="D53" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" t="s">
         <v>141</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B56" t="s">
+        <v>142</v>
+      </c>
+      <c r="C56" t="s">
         <v>143</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" t="s">
+        <v>145</v>
+      </c>
+      <c r="C57" t="s">
         <v>146</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
         <v>147</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C58" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B59" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C59" t="s">
         <v>151</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>152</v>
       </c>
       <c r="C60" t="s">
         <v>153</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B61" t="s">
+        <v>154</v>
+      </c>
+      <c r="C61" t="s">
         <v>155</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>156</v>
       </c>
-      <c r="D61"/>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>148</v>
+      </c>
+      <c r="B62" t="s">
+        <v>157</v>
+      </c>
+      <c r="C62" t="s">
+        <v>158</v>
+      </c>
+      <c r="D62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>