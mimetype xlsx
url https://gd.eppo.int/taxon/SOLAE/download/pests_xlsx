--- v4 (2026-04-30)
+++ v5 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="SOLAE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Solanaceae)</t>
   </si>
   <si>
     <t>CORBMI</t>
   </si>
   <si>
@@ -332,50 +332,59 @@
     <t>* Harrison BD, Jones RA (1970) Host range and some properties of potato mop‐top virus. Annals of applied Biology 65(3), 393-402.</t>
   </si>
   <si>
     <t>PDMV00</t>
   </si>
   <si>
     <t>Potato deforming mosaic virus (Argentina) (as Solanum)</t>
   </si>
   <si>
     <t>POLS00</t>
   </si>
   <si>
     <t>Potato leaflet stunt agent (as Solanum)</t>
   </si>
   <si>
     <t>POPTR0</t>
   </si>
   <si>
     <t>Potato purple-top roll agent (as Solanum)</t>
   </si>
   <si>
     <t>PVYN00</t>
   </si>
   <si>
     <t>Potato virus Y tobacco veinal necrosis strain (as Solanum)</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Nono-Womdim R, Swai IS, Chadha ML (2001) Occurrence of Chilli veinal mottle virus in Solanum aethiopicum in Tanzania. Plant Disease, 85(7) 801.</t>
   </si>
   <si>
     <t>PREMLA</t>
   </si>
   <si>
     <t>Premnotrypes latithorax (as Solanum)</t>
   </si>
   <si>
     <t>PREMSA</t>
   </si>
   <si>
     <t>Premnotrypes sanfordi (as Solanum)</t>
   </si>
   <si>
     <t>PREMSO</t>
   </si>
   <si>
     <t>Premnotrypes solani (as Solanum)</t>
   </si>
   <si>
     <t>PREMVO</t>
   </si>
   <si>
     <t>Premnotrypes vorax (as Solanum)</t>
   </si>
@@ -863,51 +872,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="442.321" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1389,351 +1398,365 @@
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>16</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" t="s">
         <v>100</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>16</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" t="s">
         <v>102</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>16</v>
       </c>
       <c r="B40" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C40" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>16</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C41" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>16</v>
       </c>
       <c r="B42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>16</v>
       </c>
       <c r="B43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D43" t="s">
         <v>111</v>
       </c>
+      <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>16</v>
       </c>
       <c r="B44" t="s">
         <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>113</v>
       </c>
       <c r="D44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>16</v>
       </c>
       <c r="B45" t="s">
         <v>115</v>
       </c>
       <c r="C45" t="s">
         <v>116</v>
       </c>
       <c r="D45" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>16</v>
       </c>
       <c r="B46" t="s">
         <v>118</v>
       </c>
       <c r="C46" t="s">
         <v>119</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>16</v>
       </c>
       <c r="B47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C47" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D47"/>
+        <v>122</v>
+      </c>
+      <c r="D47" t="s">
+        <v>117</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D48"/>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>16</v>
       </c>
       <c r="B50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C50" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="D50" t="s">
         <v>128</v>
       </c>
+      <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>16</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" t="s">
         <v>130</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>16</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>133</v>
       </c>
+      <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>16</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" t="s">
         <v>135</v>
       </c>
       <c r="D53" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" t="s">
         <v>137</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>138</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D55" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C56" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D56" t="s">
-        <v>144</v>
+        <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" t="s">
         <v>146</v>
       </c>
       <c r="D57" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
+        <v>140</v>
+      </c>
+      <c r="B58" t="s">
         <v>148</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>149</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>150</v>
       </c>
-      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B59" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C59" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D59"/>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B60" t="s">
         <v>152</v>
       </c>
       <c r="C60" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D60"/>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B61" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C61" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="D61" t="s">
         <v>156</v>
       </c>
+      <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>157</v>
       </c>
       <c r="C62" t="s">
         <v>158</v>
       </c>
-      <c r="D62"/>
+      <c r="D62" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>151</v>
+      </c>
+      <c r="B63" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" t="s">
+        <v>161</v>
+      </c>
+      <c r="D63"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>