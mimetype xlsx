--- v0 (2025-10-07)
+++ v1 (2026-04-15)
@@ -80,51 +80,52 @@
   <si>
     <t>1FRAG</t>
   </si>
   <si>
     <t>Fragaria</t>
   </si>
   <si>
     <t>1GLAG</t>
   </si>
   <si>
     <t>Gladiolus</t>
   </si>
   <si>
     <t>1NARG</t>
   </si>
   <si>
     <t>Narcissus</t>
   </si>
   <si>
     <t>OLVEU</t>
   </si>
   <si>
     <t>Olea europaea</t>
   </si>
   <si>
-    <t>* Mathioudakis MM, Saponari M, Hasiów-Jaroszewska B, Elbeaino T, Koubouris G (2020) Detection of viruses in olive cultivars in Greece, using a rapid and effective RNA extraction method, for certification of virus-tested propagation material. Phytopathologia Mediterranea 59(1), 203-211.
+    <t>* El Air M, Mahfoudi N, Digiaro M, Najjar A, Elbeaino T (2011) Detection of olive‐infecting viruses in Tunisia. Journal of Phytopathology 159(4), 283-286. https://doi.org/10.1111/j.1439-0434.2010.01771.x
+* Mathioudakis MM, Saponari M, Hasiów-Jaroszewska B, Elbeaino T, Koubouris G (2020) Detection of viruses in olive cultivars in Greece, using a rapid and effective RNA extraction method, for certification of virus-tested propagation material. Phytopathologia Mediterranea 59(1), 203-211.
 -------- On olive (Olea europaea) in Crete.</t>
   </si>
   <si>
     <t>PRNAR</t>
   </si>
   <si>
     <t>Prunus armeniaca</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>PRNDO</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>PRNDU</t>
   </si>
   <si>
     <t>Prunus dulcis</t>