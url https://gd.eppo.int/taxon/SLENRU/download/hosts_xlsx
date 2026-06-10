--- v1 (2026-03-21)
+++ v2 (2026-06-10)
@@ -373,51 +373,51 @@
     <t>Ochanostachys amentacea</t>
   </si>
   <si>
     <t>PTTPE</t>
   </si>
   <si>
     <t>Parrotia persica</t>
   </si>
   <si>
     <t>PSIGU</t>
   </si>
   <si>
     <t>Psidium guajava</t>
   </si>
   <si>
     <t>* Etienne J, Ryckewaert P, Michel B (2015) Thrips (Insecta: Thysanoptera) of Guadeloupe and Martinique: updated check-list with new information on their ecology and natural enemies. Florida Entomologist 98(1), 298-304.
 ------- adults.</t>
   </si>
   <si>
     <t>QUEGL</t>
   </si>
   <si>
     <t>Quercus serrata</t>
   </si>
   <si>
-    <t>* Nishikanta Singh K, Taptamani H, Songomsing Chiru TD, Varatharajan R (2025) Biology of red-banded thrips Selenothrips Rubrocinctus (Giard) (Insecta: Thysanoptera: Thripidae) on oak leaf. Hexapoda, Insecta Indica 32(2),  1-5; https://doi.org/10.55446/hexa.2026.655</t>
+    <t>* Nishikanta Singh K, Taptamani H, Songomsing Chiru TD, Varatharajan R (2025) Biology of red-banded thrips Selenothrips Rubrocinctus (Giard) (Insecta: Thysanoptera: Thripidae) on oak leaf. Hexapoda 32(2), 1-5; https://doi.org/10.55446/hexa.2026.655</t>
   </si>
   <si>
     <t>RHOSI</t>
   </si>
   <si>
     <t>Rhododendron simsii</t>
   </si>
   <si>
     <t>* Mirab-balou M, Tong XL, Feng JN, Chen XX (2014) Thrips species diversity in urban green spaces of Hangzhou (Zhejiang Province), China. Journal of Entomological and Acarological Research, 46(3), 85-89.</t>
   </si>
   <si>
     <t>ROSCH</t>
   </si>
   <si>
     <t>Rosa chinensis</t>
   </si>
   <si>
     <t>* Mascarenhas ALS, Silvia MJP, Silva Junior JC (2016) Tisanopterofauna associada à plantas ornamentais e cultivadas no Sudoeste Baiano. Entomo Brasilis 9(1):31–35. https://doi.org/10.12741/ebrasilis.v9i1.536
 * Rodriguez dos Santos J, Morales MN, Pec Hernández MM, Souza B (2022) Can Selenothrips rubrocinctus (Thysanoptera: Thripidae) become a new pest in rose bush? Biologia 77(2), 411-421.</t>
   </si>
   <si>
     <t>ROSSS</t>
   </si>
   <si>
     <t>Rosa sp.</t>