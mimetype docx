--- v14 (2026-09-10)
+++ v15 (2026-10-01)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70566aa33a61483e9" w:history="1">
+            <w:hyperlink r:id="rId20766abdf76e5aa61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73556aa33a6148430" w:history="1">
+            <w:hyperlink r:id="rId84056abdf76e5aaa5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43191646" name="name75206aa33a6148bea" descr="16093.jpg"/>
+                  <wp:docPr id="9575046" name="name38306abdf76e5b08a" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20456aa33a6148be7" cstate="print"/>
+                          <a:blip r:embed="rId64156abdf76e5b089" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId49666aa33a6148d37" w:history="1">
+            <w:hyperlink r:id="rId16786abdf76e5b176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75514991" name="name74036aa33a6149f8e" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="76640685" name="name57876abdf76e5c437" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70006aa33a6149f8b" cstate="print"/>
+                    <a:blip r:embed="rId86056abdf76e5c434" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46676aa33a614a8d4" w:history="1">
+      <w:hyperlink r:id="rId37826abdf76e5ccf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22386aa33a614aa05" w:history="1">
+      <w:hyperlink r:id="rId48506abdf76e5ce24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61916aa33a614abae" w:history="1">
+      <w:hyperlink r:id="rId64016abdf76e5cfa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20346aa33a614ad3d" w:history="1">
+      <w:hyperlink r:id="rId11826abdf76e5d12e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71926aa33a614adc1" w:history="1">
+      <w:hyperlink r:id="rId64936abdf76e5d19f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50616aa33a614ae48" w:history="1">
+      <w:hyperlink r:id="rId90036abdf76e5d210" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12996aa33a614b034" w:history="1">
+      <w:hyperlink r:id="rId46586abdf76e5d3d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78846aa33a614b0fe" w:history="1">
+      <w:hyperlink r:id="rId42536abdf76e5d486" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6592162" name="name28066aa33a614b504" descr="eu_funding_250.png"/>
+            <wp:docPr id="18527936" name="name29386abdf76e5d785" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82986aa33a614b502" cstate="print"/>
+                    <a:blip r:embed="rId23816abdf76e5d783" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70823339">
+  <w:abstractNum w:abstractNumId="44279720">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64828380">
+    <w:lvl w:ilvl="0" w:tplc="32871438">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64828380" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32871438" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70823338">
+  <w:abstractNum w:abstractNumId="44279719">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84528301">
+    <w:lvl w:ilvl="0" w:tplc="43712725">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70823338">
-    <w:abstractNumId w:val="70823338"/>
+  <w:num w:numId="44279719">
+    <w:abstractNumId w:val="44279719"/>
   </w:num>
-  <w:num w:numId="70823339">
-    <w:abstractNumId w:val="70823339"/>
+  <w:num w:numId="44279720">
+    <w:abstractNumId w:val="44279720"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId399883783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId985994635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70566aa33a61483e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId73556aa33a6148430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId49666aa33a6148d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId46676aa33a614a8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId22386aa33a614aa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId61916aa33a614abae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId20346aa33a614ad3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId71926aa33a614adc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId50616aa33a614ae48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId12996aa33a614b034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId78846aa33a614b0fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20456aa33a6148be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20456aa33a6148be7.jpg"/><Relationship Id="rId70006aa33a6149f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70006aa33a6149f8b.jpg"/><Relationship Id="rId82986aa33a614b502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82986aa33a614b502.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId461744402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459546421" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20766abdf76e5aa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId84056abdf76e5aaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId16786abdf76e5b176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId37826abdf76e5ccf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId48506abdf76e5ce24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId64016abdf76e5cfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId11826abdf76e5d12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId64936abdf76e5d19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId90036abdf76e5d210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId46586abdf76e5d3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId42536abdf76e5d486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64156abdf76e5b089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64156abdf76e5b089.jpg"/><Relationship Id="rId86056abdf76e5c434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86056abdf76e5c434.jpg"/><Relationship Id="rId23816abdf76e5d783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23816abdf76e5d783.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>