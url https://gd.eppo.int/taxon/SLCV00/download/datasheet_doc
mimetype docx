--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20766abdf76e5aa61" w:history="1">
+            <w:hyperlink r:id="rId67846ad88fe46099e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84056abdf76e5aaa5" w:history="1">
+            <w:hyperlink r:id="rId39436ad88fe4609e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9575046" name="name38306abdf76e5b08a" descr="16093.jpg"/>
+                  <wp:docPr id="86968516" name="name25286ad88fe460ef5" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64156abdf76e5b089" cstate="print"/>
+                          <a:blip r:embed="rId57486ad88fe460ef3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16786abdf76e5b176" w:history="1">
+            <w:hyperlink r:id="rId84796ad88fe461027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76640685" name="name57876abdf76e5c437" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="49453276" name="name15856ad88fe462641" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86056abdf76e5c434" cstate="print"/>
+                    <a:blip r:embed="rId39076ad88fe462639" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37826abdf76e5ccf5" w:history="1">
+      <w:hyperlink r:id="rId68566ad88fe4639a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48506abdf76e5ce24" w:history="1">
+      <w:hyperlink r:id="rId60586ad88fe463b63" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64016abdf76e5cfa5" w:history="1">
+      <w:hyperlink r:id="rId96836ad88fe463d71" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11826abdf76e5d12e" w:history="1">
+      <w:hyperlink r:id="rId49476ad88fe463f95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64936abdf76e5d19f" w:history="1">
+      <w:hyperlink r:id="rId97986ad88fe46402e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90036abdf76e5d210" w:history="1">
+      <w:hyperlink r:id="rId74736ad88fe4640bb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46586abdf76e5d3d2" w:history="1">
+      <w:hyperlink r:id="rId95736ad88fe4642b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42536abdf76e5d486" w:history="1">
+      <w:hyperlink r:id="rId25696ad88fe46437c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18527936" name="name29386abdf76e5d785" descr="eu_funding_250.png"/>
+            <wp:docPr id="38225784" name="name97796ad88fe4644c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23816abdf76e5d783" cstate="print"/>
+                    <a:blip r:embed="rId99446ad88fe4644c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44279720">
+  <w:abstractNum w:abstractNumId="62768162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32871438">
+    <w:lvl w:ilvl="0" w:tplc="84605142">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32871438" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84605142" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44279719">
+  <w:abstractNum w:abstractNumId="62768161">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43712725">
+    <w:lvl w:ilvl="0" w:tplc="48289931">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44279719">
-    <w:abstractNumId w:val="44279719"/>
+  <w:num w:numId="62768161">
+    <w:abstractNumId w:val="62768161"/>
   </w:num>
-  <w:num w:numId="44279720">
-    <w:abstractNumId w:val="44279720"/>
+  <w:num w:numId="62768162">
+    <w:abstractNumId w:val="62768162"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId461744402" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459546421" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20766abdf76e5aa61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId84056abdf76e5aaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId16786abdf76e5b176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId37826abdf76e5ccf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId48506abdf76e5ce24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId64016abdf76e5cfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId11826abdf76e5d12e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId64936abdf76e5d19f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId90036abdf76e5d210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId46586abdf76e5d3d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId42536abdf76e5d486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64156abdf76e5b089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64156abdf76e5b089.jpg"/><Relationship Id="rId86056abdf76e5c434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86056abdf76e5c434.jpg"/><Relationship Id="rId23816abdf76e5d783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23816abdf76e5d783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932057619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId976647250" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67846ad88fe46099e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId39436ad88fe4609e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId84796ad88fe461027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId68566ad88fe4639a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId60586ad88fe463b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId96836ad88fe463d71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId49476ad88fe463f95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId97986ad88fe46402e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId74736ad88fe4640bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId95736ad88fe4642b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId25696ad88fe46437c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57486ad88fe460ef3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57486ad88fe460ef3.jpg"/><Relationship Id="rId39076ad88fe462639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39076ad88fe462639.jpg"/><Relationship Id="rId99446ad88fe4644c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99446ad88fe4644c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>