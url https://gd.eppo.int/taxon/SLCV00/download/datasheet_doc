--- v6 (2026-03-29)
+++ v7 (2026-04-19)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150169c99b77ea2ea" w:history="1">
+            <w:hyperlink r:id="rId617669e44b92a05ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321569c99b77ea331" w:history="1">
+            <w:hyperlink r:id="rId902669e44b92a0632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42408989" name="name197269c99b77eaa16" descr="16093.jpg"/>
+                  <wp:docPr id="4278674" name="name707469e44b92a0bdb" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId812469c99b77eaa14" cstate="print"/>
+                          <a:blip r:embed="rId602769e44b92a0bd9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId858469c99b77eab76" w:history="1">
+            <w:hyperlink r:id="rId182969e44b92a0d58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61678896" name="name393469c99b77ec181" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="79514831" name="name721769e44b92a23de" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId957069c99b77ec17e" cstate="print"/>
+                    <a:blip r:embed="rId483069e44b92a23da" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268969c99b77eca6a" w:history="1">
+      <w:hyperlink r:id="rId792169e44b92a2d34" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId773169c99b77ecb97" w:history="1">
+      <w:hyperlink r:id="rId404269e44b92a2e7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112469c99b77ecd2d" w:history="1">
+      <w:hyperlink r:id="rId310669e44b92a300f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373069c99b77ece96" w:history="1">
+      <w:hyperlink r:id="rId947469e44b92a319f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId501969c99b77ecf07" w:history="1">
+      <w:hyperlink r:id="rId931169e44b92a3213" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId517169c99b77ecf79" w:history="1">
+      <w:hyperlink r:id="rId396769e44b92a3287" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470469c99b77ed13d" w:history="1">
+      <w:hyperlink r:id="rId376769e44b92a345c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823569c99b77ed1f2" w:history="1">
+      <w:hyperlink r:id="rId452169e44b92a3513" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="56900726" name="name590369c99b77ed50a" descr="eu_funding_250.png"/>
+            <wp:docPr id="22095937" name="name312969e44b92a3973" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId548769c99b77ed508" cstate="print"/>
+                    <a:blip r:embed="rId951569e44b92a3971" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="35291092">
+  <w:abstractNum w:abstractNumId="76500715">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79813595">
+    <w:lvl w:ilvl="0" w:tplc="61095014">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79813595" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61095014" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35291091">
+  <w:abstractNum w:abstractNumId="76500714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72041259">
+    <w:lvl w:ilvl="0" w:tplc="38544109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="35291091">
-    <w:abstractNumId w:val="35291091"/>
+  <w:num w:numId="76500714">
+    <w:abstractNumId w:val="76500714"/>
   </w:num>
-  <w:num w:numId="35291092">
-    <w:abstractNumId w:val="35291092"/>
+  <w:num w:numId="76500715">
+    <w:abstractNumId w:val="76500715"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId759161451" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId614934150" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId150169c99b77ea2ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId321569c99b77ea331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId858469c99b77eab76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId268969c99b77eca6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId773169c99b77ecb97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId112469c99b77ecd2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId373069c99b77ece96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId501969c99b77ecf07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId517169c99b77ecf79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId470469c99b77ed13d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId823569c99b77ed1f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId812469c99b77eaa14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId812469c99b77eaa14.jpg"/><Relationship Id="rId957069c99b77ec17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId957069c99b77ec17e.jpg"/><Relationship Id="rId548769c99b77ed508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId548769c99b77ed508.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId586489126" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId535301021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617669e44b92a05ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId902669e44b92a0632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId182969e44b92a0d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId792169e44b92a2d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId404269e44b92a2e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId310669e44b92a300f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId947469e44b92a319f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId931169e44b92a3213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId396769e44b92a3287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId376769e44b92a345c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId452169e44b92a3513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId602769e44b92a0bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId602769e44b92a0bd9.jpg"/><Relationship Id="rId483069e44b92a23da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId483069e44b92a23da.jpg"/><Relationship Id="rId951569e44b92a3971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId951569e44b92a3971.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>