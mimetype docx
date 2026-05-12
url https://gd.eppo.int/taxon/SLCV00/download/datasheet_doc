--- v7 (2026-04-19)
+++ v8 (2026-05-12)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617669e44b92a05ec" w:history="1">
+            <w:hyperlink r:id="rId70276a039b4d4fd65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902669e44b92a0632" w:history="1">
+            <w:hyperlink r:id="rId92686a039b4d4fda9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4278674" name="name707469e44b92a0bdb" descr="16093.jpg"/>
+                  <wp:docPr id="39811577" name="name99296a039b4d5044e" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId602769e44b92a0bd9" cstate="print"/>
+                          <a:blip r:embed="rId96446a039b4d5044c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId182969e44b92a0d58" w:history="1">
+            <w:hyperlink r:id="rId67806a039b4d50591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79514831" name="name721769e44b92a23de" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="37347538" name="name13966a039b4d51a22" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId483069e44b92a23da" cstate="print"/>
+                    <a:blip r:embed="rId69486a039b4d51a20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId792169e44b92a2d34" w:history="1">
+      <w:hyperlink r:id="rId52026a039b4d52317" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId404269e44b92a2e7a" w:history="1">
+      <w:hyperlink r:id="rId43156a039b4d52451" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310669e44b92a300f" w:history="1">
+      <w:hyperlink r:id="rId14026a039b4d525c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId947469e44b92a319f" w:history="1">
+      <w:hyperlink r:id="rId47136a039b4d5272d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId931169e44b92a3213" w:history="1">
+      <w:hyperlink r:id="rId93896a039b4d5279d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId396769e44b92a3287" w:history="1">
+      <w:hyperlink r:id="rId38526a039b4d5280d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376769e44b92a345c" w:history="1">
+      <w:hyperlink r:id="rId18136a039b4d529cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId452169e44b92a3513" w:history="1">
+      <w:hyperlink r:id="rId52826a039b4d52a80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22095937" name="name312969e44b92a3973" descr="eu_funding_250.png"/>
+            <wp:docPr id="6225763" name="name56376a039b4d52e89" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId951569e44b92a3971" cstate="print"/>
+                    <a:blip r:embed="rId81326a039b4d52e87" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="76500715">
+  <w:abstractNum w:abstractNumId="81971005">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61095014">
+    <w:lvl w:ilvl="0" w:tplc="46440715">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61095014" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46440715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76500714">
+  <w:abstractNum w:abstractNumId="81971004">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38544109">
+    <w:lvl w:ilvl="0" w:tplc="52308395">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="76500714">
-    <w:abstractNumId w:val="76500714"/>
+  <w:num w:numId="81971004">
+    <w:abstractNumId w:val="81971004"/>
   </w:num>
-  <w:num w:numId="76500715">
-    <w:abstractNumId w:val="76500715"/>
+  <w:num w:numId="81971005">
+    <w:abstractNumId w:val="81971005"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId586489126" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId535301021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId617669e44b92a05ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId902669e44b92a0632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId182969e44b92a0d58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId792169e44b92a2d34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId404269e44b92a2e7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId310669e44b92a300f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId947469e44b92a319f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId931169e44b92a3213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId396769e44b92a3287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId376769e44b92a345c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId452169e44b92a3513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId602769e44b92a0bd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId602769e44b92a0bd9.jpg"/><Relationship Id="rId483069e44b92a23da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId483069e44b92a23da.jpg"/><Relationship Id="rId951569e44b92a3971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId951569e44b92a3971.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793869165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId629791347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70276a039b4d4fd65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId92686a039b4d4fda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId67806a039b4d50591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId52026a039b4d52317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId43156a039b4d52451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId14026a039b4d525c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId47136a039b4d5272d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId93896a039b4d5279d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId38526a039b4d5280d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId18136a039b4d529cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId52826a039b4d52a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96446a039b4d5044c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96446a039b4d5044c.jpg"/><Relationship Id="rId69486a039b4d51a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69486a039b4d51a20.jpg"/><Relationship Id="rId81326a039b4d52e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81326a039b4d52e87.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>