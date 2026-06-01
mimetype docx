--- v8 (2026-05-12)
+++ v9 (2026-06-01)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70276a039b4d4fd65" w:history="1">
+            <w:hyperlink r:id="rId26456a1e146297164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92686a039b4d4fda9" w:history="1">
+            <w:hyperlink r:id="rId56086a1e1462971aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39811577" name="name99296a039b4d5044e" descr="16093.jpg"/>
+                  <wp:docPr id="28047273" name="name41266a1e1462977f0" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96446a039b4d5044c" cstate="print"/>
+                          <a:blip r:embed="rId79326a1e1462977ee" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67806a039b4d50591" w:history="1">
+            <w:hyperlink r:id="rId67666a1e146297935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37347538" name="name13966a039b4d51a22" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="26041671" name="name52516a1e146298f0b" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69486a039b4d51a20" cstate="print"/>
+                    <a:blip r:embed="rId37146a1e146298f06" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52026a039b4d52317" w:history="1">
+      <w:hyperlink r:id="rId57496a1e146299870" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43156a039b4d52451" w:history="1">
+      <w:hyperlink r:id="rId32136a1e1462999aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14026a039b4d525c7" w:history="1">
+      <w:hyperlink r:id="rId38676a1e146299b25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47136a039b4d5272d" w:history="1">
+      <w:hyperlink r:id="rId60816a1e146299c97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93896a039b4d5279d" w:history="1">
+      <w:hyperlink r:id="rId94166a1e146299d07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38526a039b4d5280d" w:history="1">
+      <w:hyperlink r:id="rId34946a1e146299d7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18136a039b4d529cc" w:history="1">
+      <w:hyperlink r:id="rId51086a1e146299f45" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52826a039b4d52a80" w:history="1">
+      <w:hyperlink r:id="rId57046a1e14629a00a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6225763" name="name56376a039b4d52e89" descr="eu_funding_250.png"/>
+            <wp:docPr id="24912042" name="name29066a1e14629a46a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId81326a039b4d52e87" cstate="print"/>
+                    <a:blip r:embed="rId20246a1e14629a469" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81971005">
+  <w:abstractNum w:abstractNumId="63116437">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46440715">
+    <w:lvl w:ilvl="0" w:tplc="25526411">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46440715" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25526411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81971004">
+  <w:abstractNum w:abstractNumId="63116436">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52308395">
+    <w:lvl w:ilvl="0" w:tplc="36248548">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81971004">
-    <w:abstractNumId w:val="81971004"/>
+  <w:num w:numId="63116436">
+    <w:abstractNumId w:val="63116436"/>
   </w:num>
-  <w:num w:numId="81971005">
-    <w:abstractNumId w:val="81971005"/>
+  <w:num w:numId="63116437">
+    <w:abstractNumId w:val="63116437"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793869165" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId629791347" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70276a039b4d4fd65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId92686a039b4d4fda9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId67806a039b4d50591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId52026a039b4d52317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId43156a039b4d52451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId14026a039b4d525c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId47136a039b4d5272d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId93896a039b4d5279d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId38526a039b4d5280d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId18136a039b4d529cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId52826a039b4d52a80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96446a039b4d5044c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96446a039b4d5044c.jpg"/><Relationship Id="rId69486a039b4d51a20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69486a039b4d51a20.jpg"/><Relationship Id="rId81326a039b4d52e87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81326a039b4d52e87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989683902" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740929813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26456a1e146297164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId56086a1e1462971aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId67666a1e146297935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId57496a1e146299870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId32136a1e1462999aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId38676a1e146299b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId60816a1e146299c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId94166a1e146299d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId34946a1e146299d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId51086a1e146299f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId57046a1e14629a00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79326a1e1462977ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79326a1e1462977ee.jpg"/><Relationship Id="rId37146a1e146298f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37146a1e146298f06.jpg"/><Relationship Id="rId20246a1e14629a469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20246a1e14629a469.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>