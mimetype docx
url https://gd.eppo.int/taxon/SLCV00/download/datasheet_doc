--- v9 (2026-06-01)
+++ v10 (2026-06-22)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26456a1e146297164" w:history="1">
+            <w:hyperlink r:id="rId33906a3925ad39e98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56086a1e1462971aa" w:history="1">
+            <w:hyperlink r:id="rId74006a3925ad39ede" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28047273" name="name41266a1e1462977f0" descr="16093.jpg"/>
+                  <wp:docPr id="38756064" name="name94866a3925ad3a471" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79326a1e1462977ee" cstate="print"/>
+                          <a:blip r:embed="rId73216a3925ad3a46f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67666a1e146297935" w:history="1">
+            <w:hyperlink r:id="rId47286a3925ad3a5be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26041671" name="name52516a1e146298f0b" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="434392" name="name50446a3925ad3b634" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37146a1e146298f06" cstate="print"/>
+                    <a:blip r:embed="rId27836a3925ad3b630" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57496a1e146299870" w:history="1">
+      <w:hyperlink r:id="rId98166a3925ad3bfc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32136a1e1462999aa" w:history="1">
+      <w:hyperlink r:id="rId71756a3925ad3c141" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38676a1e146299b25" w:history="1">
+      <w:hyperlink r:id="rId14446a3925ad3c2b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60816a1e146299c97" w:history="1">
+      <w:hyperlink r:id="rId99926a3925ad3c41e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94166a1e146299d07" w:history="1">
+      <w:hyperlink r:id="rId81446a3925ad3c48e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34946a1e146299d7b" w:history="1">
+      <w:hyperlink r:id="rId12956a3925ad3c4ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51086a1e146299f45" w:history="1">
+      <w:hyperlink r:id="rId68906a3925ad3c6c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57046a1e14629a00a" w:history="1">
+      <w:hyperlink r:id="rId19996a3925ad3c776" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24912042" name="name29066a1e14629a46a" descr="eu_funding_250.png"/>
+            <wp:docPr id="26494143" name="name75626a3925ad3c89b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20246a1e14629a469" cstate="print"/>
+                    <a:blip r:embed="rId21446a3925ad3c899" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="63116437">
+  <w:abstractNum w:abstractNumId="51401266">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25526411">
+    <w:lvl w:ilvl="0" w:tplc="68218691">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25526411" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68218691" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63116436">
+  <w:abstractNum w:abstractNumId="51401265">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36248548">
+    <w:lvl w:ilvl="0" w:tplc="98209144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63116436">
-    <w:abstractNumId w:val="63116436"/>
+  <w:num w:numId="51401265">
+    <w:abstractNumId w:val="51401265"/>
   </w:num>
-  <w:num w:numId="63116437">
-    <w:abstractNumId w:val="63116437"/>
+  <w:num w:numId="51401266">
+    <w:abstractNumId w:val="51401266"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId989683902" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740929813" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26456a1e146297164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId56086a1e1462971aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId67666a1e146297935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId57496a1e146299870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId32136a1e1462999aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId38676a1e146299b25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId60816a1e146299c97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId94166a1e146299d07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId34946a1e146299d7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId51086a1e146299f45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId57046a1e14629a00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79326a1e1462977ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79326a1e1462977ee.jpg"/><Relationship Id="rId37146a1e146298f06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37146a1e146298f06.jpg"/><Relationship Id="rId20246a1e14629a469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20246a1e14629a469.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359522091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475576046" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33906a3925ad39e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId74006a3925ad39ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId47286a3925ad3a5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId98166a3925ad3bfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId71756a3925ad3c141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId14446a3925ad3c2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId99926a3925ad3c41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId81446a3925ad3c48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId12956a3925ad3c4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId68906a3925ad3c6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId19996a3925ad3c776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73216a3925ad3a46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73216a3925ad3a46f.jpg"/><Relationship Id="rId27836a3925ad3b630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27836a3925ad3b630.jpg"/><Relationship Id="rId21446a3925ad3c899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21446a3925ad3c899.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>