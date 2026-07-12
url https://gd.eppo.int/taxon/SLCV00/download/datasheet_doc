--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33906a3925ad39e98" w:history="1">
+            <w:hyperlink r:id="rId74746a53b6414c70e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74006a3925ad39ede" w:history="1">
+            <w:hyperlink r:id="rId86556a53b6414c752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="38756064" name="name94866a3925ad3a471" descr="16093.jpg"/>
+                  <wp:docPr id="2216120" name="name52666a53b6414c848" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73216a3925ad3a46f" cstate="print"/>
+                          <a:blip r:embed="rId40646a53b6414c847" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47286a3925ad3a5be" w:history="1">
+            <w:hyperlink r:id="rId87036a53b6414c97b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="434392" name="name50446a3925ad3b634" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="35691257" name="name58266a53b6414dea1" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27836a3925ad3b630" cstate="print"/>
+                    <a:blip r:embed="rId43246a53b6414de9e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98166a3925ad3bfc2" w:history="1">
+      <w:hyperlink r:id="rId57196a53b6414e795" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71756a3925ad3c141" w:history="1">
+      <w:hyperlink r:id="rId21256a53b6414e8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14446a3925ad3c2b8" w:history="1">
+      <w:hyperlink r:id="rId70946a53b6414ea38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99926a3925ad3c41e" w:history="1">
+      <w:hyperlink r:id="rId93076a53b6414eb9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81446a3925ad3c48e" w:history="1">
+      <w:hyperlink r:id="rId97986a53b6414ec0e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12956a3925ad3c4ff" w:history="1">
+      <w:hyperlink r:id="rId18616a53b6414ec80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906a3925ad3c6c4" w:history="1">
+      <w:hyperlink r:id="rId22786a53b6414ee41" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19996a3925ad3c776" w:history="1">
+      <w:hyperlink r:id="rId39716a53b6414eef6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26494143" name="name75626a3925ad3c89b" descr="eu_funding_250.png"/>
+            <wp:docPr id="99022101" name="name22026a53b6414f01f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21446a3925ad3c899" cstate="print"/>
+                    <a:blip r:embed="rId45006a53b6414f01d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51401266">
+  <w:abstractNum w:abstractNumId="21432221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68218691">
+    <w:lvl w:ilvl="0" w:tplc="38133519">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68218691" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38133519" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51401265">
+  <w:abstractNum w:abstractNumId="21432220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98209144">
+    <w:lvl w:ilvl="0" w:tplc="20973969">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51401265">
-    <w:abstractNumId w:val="51401265"/>
+  <w:num w:numId="21432220">
+    <w:abstractNumId w:val="21432220"/>
   </w:num>
-  <w:num w:numId="51401266">
-    <w:abstractNumId w:val="51401266"/>
+  <w:num w:numId="21432221">
+    <w:abstractNumId w:val="21432221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359522091" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId475576046" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33906a3925ad39e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId74006a3925ad39ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId47286a3925ad3a5be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId98166a3925ad3bfc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId71756a3925ad3c141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId14446a3925ad3c2b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId99926a3925ad3c41e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId81446a3925ad3c48e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId12956a3925ad3c4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId68906a3925ad3c6c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId19996a3925ad3c776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73216a3925ad3a46f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73216a3925ad3a46f.jpg"/><Relationship Id="rId27836a3925ad3b630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27836a3925ad3b630.jpg"/><Relationship Id="rId21446a3925ad3c899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21446a3925ad3c899.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424836634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101794696" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74746a53b6414c70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId86556a53b6414c752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId87036a53b6414c97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId57196a53b6414e795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId21256a53b6414e8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId70946a53b6414ea38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId93076a53b6414eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId97986a53b6414ec0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId18616a53b6414ec80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId22786a53b6414ee41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId39716a53b6414eef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40646a53b6414c847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40646a53b6414c847.jpg"/><Relationship Id="rId43246a53b6414de9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43246a53b6414de9e.jpg"/><Relationship Id="rId45006a53b6414f01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45006a53b6414f01d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>