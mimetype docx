--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74746a53b6414c70e" w:history="1">
+            <w:hyperlink r:id="rId52896a6e5785c1541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86556a53b6414c752" w:history="1">
+            <w:hyperlink r:id="rId71186a6e5785c1587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2216120" name="name52666a53b6414c848" descr="16093.jpg"/>
+                  <wp:docPr id="21602622" name="name14376a6e5785c1e0c" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40646a53b6414c847" cstate="print"/>
+                          <a:blip r:embed="rId12306a6e5785c1e0a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId87036a53b6414c97b" w:history="1">
+            <w:hyperlink r:id="rId73166a6e5785c1f49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35691257" name="name58266a53b6414dea1" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="99231763" name="name30516a6e5785c32d0" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43246a53b6414de9e" cstate="print"/>
+                    <a:blip r:embed="rId15166a6e5785c32cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57196a53b6414e795" w:history="1">
+      <w:hyperlink r:id="rId60666a6e5785c3bdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21256a53b6414e8c4" w:history="1">
+      <w:hyperlink r:id="rId98446a6e5785c3d57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70946a53b6414ea38" w:history="1">
+      <w:hyperlink r:id="rId15696a6e5785c3edf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93076a53b6414eb9e" w:history="1">
+      <w:hyperlink r:id="rId85486a6e5785c404e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97986a53b6414ec0e" w:history="1">
+      <w:hyperlink r:id="rId61886a6e5785c40c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18616a53b6414ec80" w:history="1">
+      <w:hyperlink r:id="rId77696a6e5785c4135" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22786a53b6414ee41" w:history="1">
+      <w:hyperlink r:id="rId50016a6e5785c42fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39716a53b6414eef6" w:history="1">
+      <w:hyperlink r:id="rId43016a6e5785c43b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99022101" name="name22026a53b6414f01f" descr="eu_funding_250.png"/>
+            <wp:docPr id="32567950" name="name52436a6e5785c45a1" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45006a53b6414f01d" cstate="print"/>
+                    <a:blip r:embed="rId72256a6e5785c459f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21432221">
+  <w:abstractNum w:abstractNumId="37924478">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38133519">
+    <w:lvl w:ilvl="0" w:tplc="15647301">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38133519" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15647301" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21432220">
+  <w:abstractNum w:abstractNumId="37924477">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20973969">
+    <w:lvl w:ilvl="0" w:tplc="45238489">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21432220">
-    <w:abstractNumId w:val="21432220"/>
+  <w:num w:numId="37924477">
+    <w:abstractNumId w:val="37924477"/>
   </w:num>
-  <w:num w:numId="21432221">
-    <w:abstractNumId w:val="21432221"/>
+  <w:num w:numId="37924478">
+    <w:abstractNumId w:val="37924478"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId424836634" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId101794696" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74746a53b6414c70e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId86556a53b6414c752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId87036a53b6414c97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId57196a53b6414e795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId21256a53b6414e8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId70946a53b6414ea38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId93076a53b6414eb9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId97986a53b6414ec0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId18616a53b6414ec80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId22786a53b6414ee41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId39716a53b6414eef6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40646a53b6414c847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40646a53b6414c847.jpg"/><Relationship Id="rId43246a53b6414de9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43246a53b6414de9e.jpg"/><Relationship Id="rId45006a53b6414f01d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45006a53b6414f01d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471039278" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418471067" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52896a6e5785c1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId71186a6e5785c1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId73166a6e5785c1f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId60666a6e5785c3bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId98446a6e5785c3d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId15696a6e5785c3edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId85486a6e5785c404e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId61886a6e5785c40c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId77696a6e5785c4135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId50016a6e5785c42fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId43016a6e5785c43b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12306a6e5785c1e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12306a6e5785c1e0a.jpg"/><Relationship Id="rId15166a6e5785c32cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a6e5785c32cc.jpg"/><Relationship Id="rId72256a6e5785c459f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72256a6e5785c459f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>