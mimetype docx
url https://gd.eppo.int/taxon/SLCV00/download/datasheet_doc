--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52896a6e5785c1541" w:history="1">
+            <w:hyperlink r:id="rId19236a88c6525d836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71186a6e5785c1587" w:history="1">
+            <w:hyperlink r:id="rId47466a88c6525d87c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21602622" name="name14376a6e5785c1e0c" descr="16093.jpg"/>
+                  <wp:docPr id="55801869" name="name76626a88c6525e051" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12306a6e5785c1e0a" cstate="print"/>
+                          <a:blip r:embed="rId76096a88c6525e04f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73166a6e5785c1f49" w:history="1">
+            <w:hyperlink r:id="rId20066a88c6525e194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="99231763" name="name30516a6e5785c32d0" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="10382675" name="name22646a88c6525f385" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15166a6e5785c32cc" cstate="print"/>
+                    <a:blip r:embed="rId51526a88c6525f382" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60666a6e5785c3bdd" w:history="1">
+      <w:hyperlink r:id="rId32346a88c6525fc5a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98446a6e5785c3d57" w:history="1">
+      <w:hyperlink r:id="rId50096a88c6525fd8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15696a6e5785c3edf" w:history="1">
+      <w:hyperlink r:id="rId48046a88c6525ff17" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85486a6e5785c404e" w:history="1">
+      <w:hyperlink r:id="rId28376a88c65260084" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61886a6e5785c40c2" w:history="1">
+      <w:hyperlink r:id="rId49056a88c652600f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77696a6e5785c4135" w:history="1">
+      <w:hyperlink r:id="rId70646a88c65260168" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50016a6e5785c42fa" w:history="1">
+      <w:hyperlink r:id="rId97896a88c6526032e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43016a6e5785c43b0" w:history="1">
+      <w:hyperlink r:id="rId58216a88c652603e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32567950" name="name52436a6e5785c45a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="711665" name="name15906a88c6526091c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72256a6e5785c459f" cstate="print"/>
+                    <a:blip r:embed="rId96266a88c6526091b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37924478">
+  <w:abstractNum w:abstractNumId="55446686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15647301">
+    <w:lvl w:ilvl="0" w:tplc="60320232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15647301" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60320232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37924477">
+  <w:abstractNum w:abstractNumId="55446685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45238489">
+    <w:lvl w:ilvl="0" w:tplc="27907026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37924477">
-    <w:abstractNumId w:val="37924477"/>
+  <w:num w:numId="55446685">
+    <w:abstractNumId w:val="55446685"/>
   </w:num>
-  <w:num w:numId="37924478">
-    <w:abstractNumId w:val="37924478"/>
+  <w:num w:numId="55446686">
+    <w:abstractNumId w:val="55446686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId471039278" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId418471067" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52896a6e5785c1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId71186a6e5785c1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId73166a6e5785c1f49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId60666a6e5785c3bdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId98446a6e5785c3d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId15696a6e5785c3edf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId85486a6e5785c404e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId61886a6e5785c40c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId77696a6e5785c4135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId50016a6e5785c42fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId43016a6e5785c43b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12306a6e5785c1e0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12306a6e5785c1e0a.jpg"/><Relationship Id="rId15166a6e5785c32cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15166a6e5785c32cc.jpg"/><Relationship Id="rId72256a6e5785c459f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72256a6e5785c459f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490993392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841023676" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19236a88c6525d836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId47466a88c6525d87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId20066a88c6525e194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId32346a88c6525fc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId50096a88c6525fd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId48046a88c6525ff17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId28376a88c65260084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId49056a88c652600f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId70646a88c65260168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId97896a88c6526032e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId58216a88c652603e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76096a88c6525e04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76096a88c6525e04f.jpg"/><Relationship Id="rId51526a88c6525f382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51526a88c6525f382.jpg"/><Relationship Id="rId96266a88c6526091b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96266a88c6526091b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>