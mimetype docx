--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -347,88 +347,88 @@
               <w:t xml:space="preserve">Squash leaf curl virus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> curly mottle of watermelon, leaf curl of melon, leaf curl of squash, necrotic mosaic of melon</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19236a88c6525d836" w:history="1">
+            <w:hyperlink r:id="rId70566aa33a61483e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47466a88c6525d87c" w:history="1">
+            <w:hyperlink r:id="rId73556aa33a6148430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -442,86 +442,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SLCV00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="55801869" name="name76626a88c6525e051" descr="16093.jpg"/>
+                  <wp:docPr id="43191646" name="name75206aa33a6148bea" descr="16093.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16093.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76096a88c6525e04f" cstate="print"/>
+                          <a:blip r:embed="rId20456aa33a6148be7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId20066a88c6525e194" w:history="1">
+            <w:hyperlink r:id="rId49666aa33a6148d37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1576,63 +1576,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10382675" name="name22646a88c6525f385" descr="SLCV00_distribution_map.jpg"/>
+            <wp:docPr id="75514991" name="name74036aa33a6149f8e" descr="SLCV00_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SLCV00_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51526a88c6525f382" cstate="print"/>
+                    <a:blip r:embed="rId70006aa33a6149f8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2721,51 +2721,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 236-239.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2023) Datasheet on Squash leaf curl virus (leaf curl of squash). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32346a88c6525fc5a" w:history="1">
+      <w:hyperlink r:id="rId46676aa33a614a8d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.1503</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2907,51 +2907,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 643–664 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50096a88c6525fd8e" w:history="1">
+      <w:hyperlink r:id="rId22386aa33a614aa05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12887</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3135,51 +3135,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 810; </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48046a88c6525ff17" w:history="1">
+      <w:hyperlink r:id="rId61916aa33a614abae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/v13050810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3359,51 +3359,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 1010.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ICTV (2023) Current ICTV Taxonomy Release. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28376a88c65260084" w:history="1">
+      <w:hyperlink r:id="rId20346aa33a614ad3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ictv.global/taxonomy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3429,51 +3429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 330. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49056a88c652600f5" w:history="1">
+      <w:hyperlink r:id="rId71926aa33a614adc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1094/PDIS-91-3-0330B</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3499,51 +3499,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 181. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70646a88c65260168" w:history="1">
+      <w:hyperlink r:id="rId50616aa33a614ae48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1186/1743-422X-11-181</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3783,51 +3783,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 107-115. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97896a88c6526032e" w:history="1">
+      <w:hyperlink r:id="rId12996aa33a614b034" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1080/07060661.2019.1631215</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3893,51 +3893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begomovirus cucurbitapeponis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58216a88c652603e1" w:history="1">
+      <w:hyperlink r:id="rId78846aa33a614b0fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4012,63 +4012,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="711665" name="name15906a88c6526091c" descr="eu_funding_250.png"/>
+            <wp:docPr id="6592162" name="name28066aa33a614b504" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId96266a88c6526091b" cstate="print"/>
+                    <a:blip r:embed="rId82986aa33a614b502" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -4166,137 +4166,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="55446686">
+  <w:abstractNum w:abstractNumId="70823339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60320232">
+    <w:lvl w:ilvl="0" w:tplc="64828380">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60320232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64828380" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55446685">
+  <w:abstractNum w:abstractNumId="70823338">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27907026">
+    <w:lvl w:ilvl="0" w:tplc="84528301">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5048,55 +5048,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55446685">
-    <w:abstractNumId w:val="55446685"/>
+  <w:num w:numId="70823338">
+    <w:abstractNumId w:val="70823338"/>
   </w:num>
-  <w:num w:numId="55446686">
-    <w:abstractNumId w:val="55446686"/>
+  <w:num w:numId="70823339">
+    <w:abstractNumId w:val="70823339"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -16646,51 +16646,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490993392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841023676" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19236a88c6525d836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId47466a88c6525d87c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId20066a88c6525e194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId32346a88c6525fc5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId50096a88c6525fd8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId48046a88c6525ff17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId28376a88c65260084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId49056a88c652600f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId70646a88c65260168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId97896a88c6526032e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId58216a88c652603e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76096a88c6525e04f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76096a88c6525e04f.jpg"/><Relationship Id="rId51526a88c6525f382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51526a88c6525f382.jpg"/><Relationship Id="rId96266a88c6526091b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId96266a88c6526091b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId399883783" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId985994635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70566aa33a61483e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/" TargetMode="External"/><Relationship Id="rId73556aa33a6148430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/categorization" TargetMode="External"/><Relationship Id="rId49666aa33a6148d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SLCV00/photos" TargetMode="External"/><Relationship Id="rId46676aa33a614a8d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.15038" TargetMode="External"/><Relationship Id="rId22386aa33a614aa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12887" TargetMode="External"/><Relationship Id="rId61916aa33a614abae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/v13050810" TargetMode="External"/><Relationship Id="rId20346aa33a614ad3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ictv.global/taxonomy" TargetMode="External"/><Relationship Id="rId71926aa33a614adc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1094/PDIS-91-3-0330B" TargetMode="External"/><Relationship Id="rId50616aa33a614ae48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/1743-422X-11-181" TargetMode="External"/><Relationship Id="rId12996aa33a614b034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/07060661.2019.1631215" TargetMode="External"/><Relationship Id="rId78846aa33a614b0fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20456aa33a6148be7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20456aa33a6148be7.jpg"/><Relationship Id="rId70006aa33a6149f8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70006aa33a6149f8b.jpg"/><Relationship Id="rId82986aa33a614b502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82986aa33a614b502.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>