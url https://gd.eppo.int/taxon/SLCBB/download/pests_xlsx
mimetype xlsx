--- v0 (2025-10-08)
+++ v1 (2026-04-14)
@@ -44,51 +44,51 @@
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Goergen G, Vayssières JF, Gnanvossou D, Tindo M (2011) Bactrocera invadens (Diptera: Tephritidae), a new invasive fruit fly pest for the Afrotropical region: Host plant range and distribution in West and Central Africa. Environmental Entomology 40(4), 844-854.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>* Ntlogelang K (2011) Evaluation of the diversity and pest status of fruit flies on marula, Sclerocarya Birrea in Gabane, Mochudi and Rasesa (Doctoral dissertation, Botswana University of Agriculture &amp; Natural Resources).</t>
   </si>
   <si>
     <t>DACUCI</t>
   </si>
   <si>
     <t>Dacus ciliatus</t>
   </si>
   <si>
     <t>* McQuate GT, Liquido NJ, Nakamichi KAA (2018) Host plant records of the lesser pumpkin fly, Dacus ciliatus Loew (Diptera: Tephritidae), Version 1.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), Edition 3.1.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CERTCO</t>
   </si>