--- v0 (2025-10-04)
+++ v1 (2026-04-16)
@@ -159,50 +159,51 @@
     <t>Picea jezoensis subsp. jezoensis</t>
   </si>
   <si>
     <t>* Ivlev LA,&amp; Kononov DG (1974) [Insects – the xylophages of pines in the Primorsky Territory] In: Insects – wood destroyers in forest biocenoses of Southern Primorye. Nauka, Moscow (RU), pp. 41–49 (in Russian).
 * Orlinski AD (2006) Outcomes of the EPPO project on quarantine pests for forestry. EPPO Bulletin 36, 497–511.
 * Stroganova VK (1968) [Horntails of Siberia.] Nauka, Moscow (RU), 148 pp (in Russian).</t>
   </si>
   <si>
     <t>PIEKR</t>
   </si>
   <si>
     <t>Picea koraiensis</t>
   </si>
   <si>
     <t>* Ivlev LA, Kononov DG (1974) [Insects – the xylophages of pines in the Primorsky Territory] In: Insects – wood destroyers in forest biocenoses of Southern Primorye. Nauka, Moscow (RU), pp. 41–49 (in Russian).
 * Tkacz B et al. (1991) Pest Risk Assessment on the importation of larch from Siberia and the Soviet Far East. United States Department of Agriculture. Forest Service Miscellaneous Publication, No. 1495, 263 pp.</t>
   </si>
   <si>
     <t>PIEOB</t>
   </si>
   <si>
     <t>Picea obovata</t>
   </si>
   <si>
     <t>* Gao T,&amp; Shi J (2021) The potential global distribution of Sirex juvencus (Hymenoptera: Siricidae) under near current and future climatic conditions as predicted by the maximum entropy model. Insects 12(3), 1–21. https://doi.org/10.3390/insects12030224
+* Ge S, Gao T, Liu Y, Li J, Shi J, Ren L, Shi H (2025) A revision of the wood wasp genus Sirex Linnaeus, 1760 [1761](Hymenoptera: Siricoidea: Siricidae) in China. Arthropod Systematics &amp; Phylogeny 83, 391-413.
 * Orlinski AD (2006) Outcomes of the EPPO project on quarantine pests for forestry. EPPO Bulletin 36, 497–511.
 * Stroganova VK (1968) [Horntails of Siberia.] Nauka, Moscow (RU), 148 pp (in Russian).
 * Sundukov YuN, Lelei AS (2012) [Family Siricidae.] In: Annotated catalogue of the insects of Russian Far East. Volume I. Hymenoptera. (ed. Lelei AS), Dalnauka, Vladivostok (RU), pp. 112–113 (in Russian).</t>
   </si>
   <si>
     <t>PIESC</t>
   </si>
   <si>
     <t>Picea schrenkiana</t>
   </si>
   <si>
     <t>* Gao T,&amp; Shi J (2021) The potential global distribution of Sirex juvencus (Hymenoptera: Siricidae) under near current and future climatic conditions as predicted by the maximum entropy model. Insects 12(3), 1–21. https://doi.org/10.3390/insects12030223</t>
   </si>
   <si>
     <t>PIESS</t>
   </si>
   <si>
     <t>Picea sp.</t>
   </si>
   <si>
     <t>* Kostyunin AV (2015) Fauna and ecology of sawflies and hornetails (Hymenoptera, Symphyta) of the southeastern of Western Siberia. Candidate thesis. Novosibirsk, 261 pp (in Russian).
 * Mamaev BM, Kravchenko MA (1974) [Larvae of horntails (Hymenoptera, Siricidae).] In: Insects – wood destroyers in forest biocenoses of Southern Primorye. Nauka, Moscow (RU), pp. 74–85 (in Russian).
 * Pavlovskij EN, Shtakelberg AA (1955) [Guide to Forest Pests.] Izdatel’stvo Akademii Nauk SSSR, Moscow–Leningrad (RU), 1097 pp (in Russian).
 * Sundukov YuN (2017) [Siricidae.] In: Annotated catalogue of the Hymenoptera of Russia. Vol. I. Symphyta and Apocrita: Aculeata. (eds Belokobylskij SA, Lelej AS). Proceedings of the Zoological Institute RAS, Supplement 6, 2017, pp. 112–114 (in Russian).
 * Sundukov YuN, Lelei AS (2012) [Family Siricidae.] In: Annotated catalogue of the insects of Russian Far East. Volume I. Hymenoptera. (ed. Lelei AS), Dalnauka, Vladivostok (RU), pp. 112–113 (in Russian).