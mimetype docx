--- v5 (2026-03-24)
+++ v6 (2026-04-16)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Semenov-Tian-Shanskij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-black horntail, blue-black woodwasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423969c2fa8317a7d" w:history="1">
+            <w:hyperlink r:id="rId575069e0d3a277de3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207469c2fa8317ac1" w:history="1">
+            <w:hyperlink r:id="rId594769e0d3a277e31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIRXER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-74"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1015200"/>
-                  <wp:docPr id="69638944" name="name948769c2fa83180ef" descr="16242.jpg"/>
+                  <wp:docPr id="45735291" name="name162769e0d3a278567" descr="16242.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16242.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId773269c2fa83180ed" cstate="print"/>
+                          <a:blip r:embed="rId622969e0d3a278564" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1015200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId864869c2fa8318232" w:history="1">
+            <w:hyperlink r:id="rId544169e0d3a2786a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1650,63 +1650,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988; Sundukov &amp; Lelei, 2012; Sundukov, 2017; Gao &amp; Shi, 2021), and Korea (Kostyunin, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="17320046" name="name926669c2fa8319520" descr="SIRXER_distribution_map.jpg"/>
+            <wp:docPr id="35170652" name="name971369e0d3a279da9" descr="SIRXER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SIRXER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId563969c2fa831951e" cstate="print"/>
+                    <a:blip r:embed="rId177969e0d3a279da6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1725,51 +1725,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kazakhstan, Russian Federation (Central Russia, Eastern Siberia, Far East, Western Siberia)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> China (Qinghai), Kazakhstan, Korea, Democratic People's Republic of, Korea, Republic of, Mongolia</w:t>
+        <w:t xml:space="preserve"> China (Qinghai, Xinjiang), Kazakhstan, Korea, Democratic People's Republic of, Korea, Republic of, Mongolia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">BIOLOGY</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2470,51 +2470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species, therefore DNA barcoding seems to be the only option to reliably identify the species on larval stage or insect remnants found in the galleries. At present, 7 DNA barcodes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available for comparison in BOLD (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId579969c2fa8319c28" w:history="1">
+      <w:hyperlink r:id="rId735869e0d3a27a4ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including the DNA barcodes obtained for 4 specimens of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3920,51 +3920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId130869c2fa831a565" w:history="1">
+      <w:hyperlink r:id="rId683569e0d3a27aded" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12030222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sirex ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId958069c2fa831abdb" w:history="1">
+      <w:hyperlink r:id="rId454469e0d3a27b43e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5022,81 +5022,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880169c2fa831acae" w:history="1">
+      <w:hyperlink r:id="rId414569e0d3a27b51a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00853.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="65994548" name="name970169c2fa831ad06" descr="eu_funding_250.png"/>
+            <wp:docPr id="57304453" name="name182369e0d3a27b5a6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId797369c2fa831ad05" cstate="print"/>
+                    <a:blip r:embed="rId963169e0d3a27b5a4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5194,137 +5194,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="66887802">
+  <w:abstractNum w:abstractNumId="93366221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92862389">
+    <w:lvl w:ilvl="0" w:tplc="26341506">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92862389" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26341506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66887801">
+  <w:abstractNum w:abstractNumId="93366220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61108285">
+    <w:lvl w:ilvl="0" w:tplc="79115815">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6076,55 +6076,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="66887801">
-    <w:abstractNumId w:val="66887801"/>
+  <w:num w:numId="93366220">
+    <w:abstractNumId w:val="93366220"/>
   </w:num>
-  <w:num w:numId="66887802">
-    <w:abstractNumId w:val="66887802"/>
+  <w:num w:numId="93366221">
+    <w:abstractNumId w:val="93366221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17674,51 +17674,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId543768774" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408757794" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId423969c2fa8317a7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId207469c2fa8317ac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId864869c2fa8318232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId579969c2fa8319c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId130869c2fa831a565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId958069c2fa831abdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId880169c2fa831acae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId773269c2fa83180ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId773269c2fa83180ed.jpg"/><Relationship Id="rId563969c2fa831951e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId563969c2fa831951e.jpg"/><Relationship Id="rId797369c2fa831ad05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId797369c2fa831ad05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999118112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887274023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575069e0d3a277de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId594769e0d3a277e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId544169e0d3a2786a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId735869e0d3a27a4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId683569e0d3a27aded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId454469e0d3a27b43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId414569e0d3a27b51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId622969e0d3a278564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622969e0d3a278564.jpg"/><Relationship Id="rId177969e0d3a279da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177969e0d3a279da6.jpg"/><Relationship Id="rId963169e0d3a27b5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963169e0d3a27b5a4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>