--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Semenov-Tian-Shanskij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-black horntail, blue-black woodwasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575069e0d3a277de3" w:history="1">
+            <w:hyperlink r:id="rId607269fc9a48900c6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594769e0d3a277e31" w:history="1">
+            <w:hyperlink r:id="rId574369fc9a4890108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIRXER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-74"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1015200"/>
-                  <wp:docPr id="45735291" name="name162769e0d3a278567" descr="16242.jpg"/>
+                  <wp:docPr id="26093543" name="name825569fc9a4890787" descr="16242.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16242.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId622969e0d3a278564" cstate="print"/>
+                          <a:blip r:embed="rId917569fc9a4890785" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1015200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId544169e0d3a2786a7" w:history="1">
+            <w:hyperlink r:id="rId646169fc9a48908ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1650,63 +1650,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988; Sundukov &amp; Lelei, 2012; Sundukov, 2017; Gao &amp; Shi, 2021), and Korea (Kostyunin, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35170652" name="name971369e0d3a279da9" descr="SIRXER_distribution_map.jpg"/>
+            <wp:docPr id="81012807" name="name744669fc9a4891f1f" descr="SIRXER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SIRXER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId177969e0d3a279da6" cstate="print"/>
+                    <a:blip r:embed="rId780069fc9a4891f1c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2470,51 +2470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species, therefore DNA barcoding seems to be the only option to reliably identify the species on larval stage or insect remnants found in the galleries. At present, 7 DNA barcodes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available for comparison in BOLD (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId735869e0d3a27a4ab" w:history="1">
+      <w:hyperlink r:id="rId545969fc9a4892602" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including the DNA barcodes obtained for 4 specimens of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3920,51 +3920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId683569e0d3a27aded" w:history="1">
+      <w:hyperlink r:id="rId439669fc9a4892f46" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12030222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sirex ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId454469e0d3a27b43e" w:history="1">
+      <w:hyperlink r:id="rId261869fc9a489358d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5022,81 +5022,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414569e0d3a27b51a" w:history="1">
+      <w:hyperlink r:id="rId248569fc9a489365d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00853.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57304453" name="name182369e0d3a27b5a6" descr="eu_funding_250.png"/>
+            <wp:docPr id="66536038" name="name229469fc9a48936d5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId963169e0d3a27b5a4" cstate="print"/>
+                    <a:blip r:embed="rId979169fc9a48936d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5194,137 +5194,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93366221">
+  <w:abstractNum w:abstractNumId="58794016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26341506">
+    <w:lvl w:ilvl="0" w:tplc="55698008">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26341506" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55698008" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93366220">
+  <w:abstractNum w:abstractNumId="58794015">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79115815">
+    <w:lvl w:ilvl="0" w:tplc="83656057">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6076,55 +6076,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93366220">
-    <w:abstractNumId w:val="93366220"/>
+  <w:num w:numId="58794015">
+    <w:abstractNumId w:val="58794015"/>
   </w:num>
-  <w:num w:numId="93366221">
-    <w:abstractNumId w:val="93366221"/>
+  <w:num w:numId="58794016">
+    <w:abstractNumId w:val="58794016"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17674,51 +17674,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999118112" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId887274023" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId575069e0d3a277de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId594769e0d3a277e31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId544169e0d3a2786a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId735869e0d3a27a4ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId683569e0d3a27aded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId454469e0d3a27b43e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId414569e0d3a27b51a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId622969e0d3a278564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId622969e0d3a278564.jpg"/><Relationship Id="rId177969e0d3a279da6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId177969e0d3a279da6.jpg"/><Relationship Id="rId963169e0d3a27b5a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId963169e0d3a27b5a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973626657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145357602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId607269fc9a48900c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId574369fc9a4890108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId646169fc9a48908ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId545969fc9a4892602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId439669fc9a4892f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId261869fc9a489358d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248569fc9a489365d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId917569fc9a4890785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId917569fc9a4890785.jpg"/><Relationship Id="rId780069fc9a4891f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId780069fc9a4891f1c.jpg"/><Relationship Id="rId979169fc9a48936d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId979169fc9a48936d4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>