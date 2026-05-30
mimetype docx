--- v7 (2026-05-07)
+++ v8 (2026-05-30)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Semenov-Tian-Shanskij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-black horntail, blue-black woodwasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607269fc9a48900c6" w:history="1">
+            <w:hyperlink r:id="rId24196a1aa5ca16b74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574369fc9a4890108" w:history="1">
+            <w:hyperlink r:id="rId12666a1aa5ca16bba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIRXER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-74"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1015200"/>
-                  <wp:docPr id="26093543" name="name825569fc9a4890787" descr="16242.jpg"/>
+                  <wp:docPr id="8009119" name="name44606a1aa5ca16cbe" descr="16242.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16242.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId917569fc9a4890785" cstate="print"/>
+                          <a:blip r:embed="rId57866a1aa5ca16cbd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1015200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId646169fc9a48908ec" w:history="1">
+            <w:hyperlink r:id="rId65406a1aa5ca16dff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1650,63 +1650,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988; Sundukov &amp; Lelei, 2012; Sundukov, 2017; Gao &amp; Shi, 2021), and Korea (Kostyunin, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81012807" name="name744669fc9a4891f1f" descr="SIRXER_distribution_map.jpg"/>
+            <wp:docPr id="62986985" name="name68136a1aa5ca1773b" descr="SIRXER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SIRXER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId780069fc9a4891f1c" cstate="print"/>
+                    <a:blip r:embed="rId86776a1aa5ca17739" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2470,51 +2470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species, therefore DNA barcoding seems to be the only option to reliably identify the species on larval stage or insect remnants found in the galleries. At present, 7 DNA barcodes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available for comparison in BOLD (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId545969fc9a4892602" w:history="1">
+      <w:hyperlink r:id="rId99726a1aa5ca17dec" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including the DNA barcodes obtained for 4 specimens of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3920,51 +3920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439669fc9a4892f46" w:history="1">
+      <w:hyperlink r:id="rId42316a1aa5ca18762" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12030222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sirex ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId261869fc9a489358d" w:history="1">
+      <w:hyperlink r:id="rId35526a1aa5ca18dd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5022,81 +5022,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId248569fc9a489365d" w:history="1">
+      <w:hyperlink r:id="rId32396a1aa5ca18eb2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00853.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66536038" name="name229469fc9a48936d5" descr="eu_funding_250.png"/>
+            <wp:docPr id="71102875" name="name97666a1aa5ca1a4dc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId979169fc9a48936d4" cstate="print"/>
+                    <a:blip r:embed="rId55106a1aa5ca1a4d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5194,137 +5194,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58794016">
+  <w:abstractNum w:abstractNumId="49904222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55698008">
+    <w:lvl w:ilvl="0" w:tplc="38882870">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55698008" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38882870" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58794015">
+  <w:abstractNum w:abstractNumId="49904221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83656057">
+    <w:lvl w:ilvl="0" w:tplc="83201682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6076,55 +6076,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58794015">
-    <w:abstractNumId w:val="58794015"/>
+  <w:num w:numId="49904221">
+    <w:abstractNumId w:val="49904221"/>
   </w:num>
-  <w:num w:numId="58794016">
-    <w:abstractNumId w:val="58794016"/>
+  <w:num w:numId="49904222">
+    <w:abstractNumId w:val="49904222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17674,51 +17674,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId973626657" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId145357602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId607269fc9a48900c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId574369fc9a4890108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId646169fc9a48908ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId545969fc9a4892602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId439669fc9a4892f46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId261869fc9a489358d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId248569fc9a489365d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId917569fc9a4890785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId917569fc9a4890785.jpg"/><Relationship Id="rId780069fc9a4891f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId780069fc9a4891f1c.jpg"/><Relationship Id="rId979169fc9a48936d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId979169fc9a48936d4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847168176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604155791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24196a1aa5ca16b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId12666a1aa5ca16bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId65406a1aa5ca16dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId99726a1aa5ca17dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId42316a1aa5ca18762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId35526a1aa5ca18dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32396a1aa5ca18eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId57866a1aa5ca16cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57866a1aa5ca16cbd.jpg"/><Relationship Id="rId86776a1aa5ca17739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86776a1aa5ca17739.jpg"/><Relationship Id="rId55106a1aa5ca1a4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55106a1aa5ca1a4d9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>