--- v8 (2026-05-30)
+++ v9 (2026-06-21)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Semenov-Tian-Shanskij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-black horntail, blue-black woodwasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24196a1aa5ca16b74" w:history="1">
+            <w:hyperlink r:id="rId61176a383b1e03e14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12666a1aa5ca16bba" w:history="1">
+            <w:hyperlink r:id="rId84036a383b1e03e68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIRXER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-74"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1015200"/>
-                  <wp:docPr id="8009119" name="name44606a1aa5ca16cbe" descr="16242.jpg"/>
+                  <wp:docPr id="8712246" name="name98096a383b1e045bb" descr="16242.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16242.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57866a1aa5ca16cbd" cstate="print"/>
+                          <a:blip r:embed="rId86536a383b1e045b8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1015200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId65406a1aa5ca16dff" w:history="1">
+            <w:hyperlink r:id="rId18266a383b1e0470e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1650,63 +1650,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988; Sundukov &amp; Lelei, 2012; Sundukov, 2017; Gao &amp; Shi, 2021), and Korea (Kostyunin, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62986985" name="name68136a1aa5ca1773b" descr="SIRXER_distribution_map.jpg"/>
+            <wp:docPr id="22561687" name="name25476a383b1e05b6f" descr="SIRXER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SIRXER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86776a1aa5ca17739" cstate="print"/>
+                    <a:blip r:embed="rId46336a383b1e05b6b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2470,51 +2470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species, therefore DNA barcoding seems to be the only option to reliably identify the species on larval stage or insect remnants found in the galleries. At present, 7 DNA barcodes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available for comparison in BOLD (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId99726a1aa5ca17dec" w:history="1">
+      <w:hyperlink r:id="rId79656a383b1e0628e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including the DNA barcodes obtained for 4 specimens of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3920,51 +3920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42316a1aa5ca18762" w:history="1">
+      <w:hyperlink r:id="rId28606a383b1e06bd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12030222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sirex ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35526a1aa5ca18dd9" w:history="1">
+      <w:hyperlink r:id="rId13436a383b1e0723c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5022,81 +5022,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32396a1aa5ca18eb2" w:history="1">
+      <w:hyperlink r:id="rId91946a383b1e0730e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00853.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71102875" name="name97666a1aa5ca1a4dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="76088687" name="name48016a383b1e074c4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId55106a1aa5ca1a4d9" cstate="print"/>
+                    <a:blip r:embed="rId58556a383b1e074c2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5194,137 +5194,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49904222">
+  <w:abstractNum w:abstractNumId="70407439">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38882870">
+    <w:lvl w:ilvl="0" w:tplc="88534107">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38882870" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88534107" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49904221">
+  <w:abstractNum w:abstractNumId="70407438">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83201682">
+    <w:lvl w:ilvl="0" w:tplc="81573024">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6076,55 +6076,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49904221">
-    <w:abstractNumId w:val="49904221"/>
+  <w:num w:numId="70407438">
+    <w:abstractNumId w:val="70407438"/>
   </w:num>
-  <w:num w:numId="49904222">
-    <w:abstractNumId w:val="49904222"/>
+  <w:num w:numId="70407439">
+    <w:abstractNumId w:val="70407439"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17674,51 +17674,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId847168176" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId604155791" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24196a1aa5ca16b74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId12666a1aa5ca16bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId65406a1aa5ca16dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId99726a1aa5ca17dec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId42316a1aa5ca18762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId35526a1aa5ca18dd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32396a1aa5ca18eb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId57866a1aa5ca16cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57866a1aa5ca16cbd.jpg"/><Relationship Id="rId86776a1aa5ca17739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86776a1aa5ca17739.jpg"/><Relationship Id="rId55106a1aa5ca1a4d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55106a1aa5ca1a4d9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841687030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249205600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61176a383b1e03e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId84036a383b1e03e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId18266a383b1e0470e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId79656a383b1e0628e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId28606a383b1e06bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId13436a383b1e0723c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91946a383b1e0730e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId86536a383b1e045b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86536a383b1e045b8.jpg"/><Relationship Id="rId46336a383b1e05b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46336a383b1e05b6b.jpg"/><Relationship Id="rId58556a383b1e074c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58556a383b1e074c2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>