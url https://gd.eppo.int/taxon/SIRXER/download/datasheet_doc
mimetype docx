--- v9 (2026-06-21)
+++ v10 (2026-07-18)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Semenov-Tian-Shanskij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-black horntail, blue-black woodwasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61176a383b1e03e14" w:history="1">
+            <w:hyperlink r:id="rId11316a5bbd37aecfd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84036a383b1e03e68" w:history="1">
+            <w:hyperlink r:id="rId27876a5bbd37aed43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIRXER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-74"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1015200"/>
-                  <wp:docPr id="8712246" name="name98096a383b1e045bb" descr="16242.jpg"/>
+                  <wp:docPr id="19626113" name="name23296a5bbd37aee0f" descr="16242.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16242.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86536a383b1e045b8" cstate="print"/>
+                          <a:blip r:embed="rId13316a5bbd37aee0e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1015200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18266a383b1e0470e" w:history="1">
+            <w:hyperlink r:id="rId51896a5bbd37aef2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1650,63 +1650,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988; Sundukov &amp; Lelei, 2012; Sundukov, 2017; Gao &amp; Shi, 2021), and Korea (Kostyunin, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="22561687" name="name25476a383b1e05b6f" descr="SIRXER_distribution_map.jpg"/>
+            <wp:docPr id="46138098" name="name76816a5bbd37aff9c" descr="SIRXER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SIRXER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46336a383b1e05b6b" cstate="print"/>
+                    <a:blip r:embed="rId42196a5bbd37aff98" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2470,51 +2470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species, therefore DNA barcoding seems to be the only option to reliably identify the species on larval stage or insect remnants found in the galleries. At present, 7 DNA barcodes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available for comparison in BOLD (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId79656a383b1e0628e" w:history="1">
+      <w:hyperlink r:id="rId93836a5bbd37b06a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including the DNA barcodes obtained for 4 specimens of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3920,51 +3920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28606a383b1e06bd4" w:history="1">
+      <w:hyperlink r:id="rId57886a5bbd37b1014" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12030222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sirex ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13436a383b1e0723c" w:history="1">
+      <w:hyperlink r:id="rId61276a5bbd37b1668" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5022,81 +5022,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91946a383b1e0730e" w:history="1">
+      <w:hyperlink r:id="rId30466a5bbd37b173d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00853.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76088687" name="name48016a383b1e074c4" descr="eu_funding_250.png"/>
+            <wp:docPr id="18276891" name="name17726a5bbd37b1796" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58556a383b1e074c2" cstate="print"/>
+                    <a:blip r:embed="rId29006a5bbd37b1795" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5194,137 +5194,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70407439">
+  <w:abstractNum w:abstractNumId="65103533">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88534107">
+    <w:lvl w:ilvl="0" w:tplc="27169501">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88534107" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27169501" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70407438">
+  <w:abstractNum w:abstractNumId="65103532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81573024">
+    <w:lvl w:ilvl="0" w:tplc="88844980">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6076,55 +6076,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70407438">
-    <w:abstractNumId w:val="70407438"/>
+  <w:num w:numId="65103532">
+    <w:abstractNumId w:val="65103532"/>
   </w:num>
-  <w:num w:numId="70407439">
-    <w:abstractNumId w:val="70407439"/>
+  <w:num w:numId="65103533">
+    <w:abstractNumId w:val="65103533"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17674,51 +17674,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId841687030" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId249205600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61176a383b1e03e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId84036a383b1e03e68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId18266a383b1e0470e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId79656a383b1e0628e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId28606a383b1e06bd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId13436a383b1e0723c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91946a383b1e0730e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId86536a383b1e045b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86536a383b1e045b8.jpg"/><Relationship Id="rId46336a383b1e05b6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46336a383b1e05b6b.jpg"/><Relationship Id="rId58556a383b1e074c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58556a383b1e074c2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId105058755" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId450593874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11316a5bbd37aecfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId27876a5bbd37aed43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId51896a5bbd37aef2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId93836a5bbd37b06a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId57886a5bbd37b1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId61276a5bbd37b1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30466a5bbd37b173d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId13316a5bbd37aee0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13316a5bbd37aee0e.jpg"/><Relationship Id="rId42196a5bbd37aff98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42196a5bbd37aff98.jpg"/><Relationship Id="rId29006a5bbd37b1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29006a5bbd37b1795.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>