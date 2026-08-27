--- v10 (2026-07-18)
+++ v11 (2026-08-27)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Semenov-Tian-Shanskij</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> blue-black horntail, blue-black woodwasp</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11316a5bbd37aecfd" w:history="1">
+            <w:hyperlink r:id="rId82876a90bb55ae19c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27876a5bbd37aed43" w:history="1">
+            <w:hyperlink r:id="rId73026a90bb55ae1df" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> SIRXER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-74"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1015200"/>
-                  <wp:docPr id="19626113" name="name23296a5bbd37aee0f" descr="16242.jpg"/>
+                  <wp:docPr id="83207992" name="name51696a90bb55ae96e" descr="16242.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="16242.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId13316a5bbd37aee0e" cstate="print"/>
+                          <a:blip r:embed="rId11376a90bb55ae96c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1015200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId51896a5bbd37aef2d" w:history="1">
+            <w:hyperlink r:id="rId64226a90bb55aeab3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1650,63 +1650,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988; Sundukov &amp; Lelei, 2012; Sundukov, 2017; Gao &amp; Shi, 2021), and Korea (Kostyunin, 2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46138098" name="name76816a5bbd37aff9c" descr="SIRXER_distribution_map.jpg"/>
+            <wp:docPr id="98693729" name="name69916a90bb55b044b" descr="SIRXER_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="SIRXER_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42196a5bbd37aff98" cstate="print"/>
+                    <a:blip r:embed="rId76316a90bb55b0448" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2470,51 +2470,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species, therefore DNA barcoding seems to be the only option to reliably identify the species on larval stage or insect remnants found in the galleries. At present, 7 DNA barcodes of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are available for comparison in BOLD (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93836a5bbd37b06a0" w:history="1">
+      <w:hyperlink r:id="rId91856a90bb55b0e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Barcode of Life Data System</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including the DNA barcodes obtained for 4 specimens of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3920,51 +3920,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–21. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57886a5bbd37b1014" w:history="1">
+      <w:hyperlink r:id="rId16906a90bb55b219f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3390/insects12030222</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4893,51 +4893,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sirex ermak</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61276a5bbd37b1668" w:history="1">
+      <w:hyperlink r:id="rId20136a90bb55b28f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5022,81 +5022,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-455. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30466a5bbd37b173d" w:history="1">
+      <w:hyperlink r:id="rId30556a90bb55b29c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.2005.00853.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18276891" name="name17726a5bbd37b1796" descr="eu_funding_250.png"/>
+            <wp:docPr id="33151762" name="name11946a90bb55b2edf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29006a5bbd37b1795" cstate="print"/>
+                    <a:blip r:embed="rId11536a90bb55b2ede" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5194,137 +5194,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65103533">
+  <w:abstractNum w:abstractNumId="25208452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27169501">
+    <w:lvl w:ilvl="0" w:tplc="71463615">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27169501" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71463615" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65103532">
+  <w:abstractNum w:abstractNumId="25208451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88844980">
+    <w:lvl w:ilvl="0" w:tplc="85728138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6076,55 +6076,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65103532">
-    <w:abstractNumId w:val="65103532"/>
+  <w:num w:numId="25208451">
+    <w:abstractNumId w:val="25208451"/>
   </w:num>
-  <w:num w:numId="65103533">
-    <w:abstractNumId w:val="65103533"/>
+  <w:num w:numId="25208452">
+    <w:abstractNumId w:val="25208452"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17674,51 +17674,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId105058755" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId450593874" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11316a5bbd37aecfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId27876a5bbd37aed43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId51896a5bbd37aef2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId93836a5bbd37b06a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId57886a5bbd37b1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId61276a5bbd37b1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30466a5bbd37b173d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId13316a5bbd37aee0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13316a5bbd37aee0e.jpg"/><Relationship Id="rId42196a5bbd37aff98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42196a5bbd37aff98.jpg"/><Relationship Id="rId29006a5bbd37b1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29006a5bbd37b1795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId585971929" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId522999538" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82876a90bb55ae19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/" TargetMode="External"/><Relationship Id="rId73026a90bb55ae1df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/categorization" TargetMode="External"/><Relationship Id="rId64226a90bb55aeab3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/SIRXER/photos" TargetMode="External"/><Relationship Id="rId91856a90bb55b0e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boldsystems.org/index.php/Taxbrowser_Taxonpage?searchMenu=taxonomy&amp;query=Sirex+ermak&amp;taxon=Sirex+ermak" TargetMode="External"/><Relationship Id="rId16906a90bb55b219f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/insects12030222" TargetMode="External"/><Relationship Id="rId20136a90bb55b28f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30556a90bb55b29c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.2005.00853.x" TargetMode="External"/><Relationship Id="rId11376a90bb55ae96c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11376a90bb55ae96c.jpg"/><Relationship Id="rId76316a90bb55b0448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76316a90bb55b0448.jpg"/><Relationship Id="rId11536a90bb55b2ede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11536a90bb55b2ede.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>